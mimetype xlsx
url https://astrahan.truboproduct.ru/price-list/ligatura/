--- v0 (2026-05-15)
+++ v1 (2026-07-03)
@@ -549,80 +549,80 @@
         <is>
           <t>Феррованадий FeV40  ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>753114 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Феррованадий FeV60 ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>706444 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Феррованадий FeV80A112 ГОСТ 27130-94</t>
+          <t>Феррованадий FeV80 ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>792734 ₽/т</t>
+          <t>613911 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Феррованадий FeV80A114 ГОСТ 27130-94</t>
+          <t>Феррованадий FeV80A112 ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>663295 ₽/т</t>
+          <t>792734 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Феррованадий FeV80 ГОСТ 27130-94</t>
+          <t>Феррованадий FeV80A114 ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>613911 ₽/т</t>
+          <t>663295 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Феррованадий ФВд40У0,5 ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>764578 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Феррованадий ФВд40У0,75 ГОСТ 27130-94</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>754506 ₽/т</t>
         </is>
@@ -741,284 +741,284 @@
         <is>
           <t>Ферромарганец FeMn75C80VHР ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>574728 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Ферромарганец FeMn75C80VLP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>700316 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C01LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C01 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>764765 ₽/т</t>
+          <t>656958 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C01 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C01LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>656958 ₽/т</t>
+          <t>764765 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C05LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C05 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>530913 ₽/т</t>
+          <t>515603 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C05 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C05LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>515603 ₽/т</t>
+          <t>530913 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C10LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C10 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>603891 ₽/т</t>
+          <t>565940 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C10 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C10LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>565940 ₽/т</t>
+          <t>603891 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C15LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C15 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>679404 ₽/т</t>
+          <t>590327 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C15 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C15LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>590327 ₽/т</t>
+          <t>679404 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C20LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C20 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>761580 ₽/т</t>
+          <t>712021 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C20 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C20LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>712021 ₽/т</t>
+          <t>761580 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C01LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C01 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>622869 ₽/т</t>
+          <t>639953 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C01 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C01LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>639953 ₽/т</t>
+          <t>622869 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C05LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C05 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>710426 ₽/т</t>
+          <t>626448 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C05 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C05LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>626448 ₽/т</t>
+          <t>710426 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C10LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C10 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>708418 ₽/т</t>
+          <t>675572 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C10 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C10LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>675572 ₽/т</t>
+          <t>708418 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C15LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C15 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>540251 ₽/т</t>
+          <t>677736 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C15 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C15LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>677736 ₽/т</t>
+          <t>540251 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C20LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C20 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>762896 ₽/т</t>
+          <t>619898 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C20 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C20LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>619898 ₽/т</t>
+          <t>762896 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi10 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>693540 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi15 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>758900 ₽/т</t>
         </is>
@@ -1053,68 +1053,68 @@
         <is>
           <t>Ферросилиций FeSi50 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>602030 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi65 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>501944 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Ферросилиций FeSi75A1 1,5 ГОСТ 1415-93</t>
+          <t>Ферросилиций FeSi75A1 1 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>678257 ₽/т</t>
+          <t>656085 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Ферросилиций FeSi75A1 1 ГОСТ 1415-93</t>
+          <t>Ферросилиций FeSi75A1 1,5 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>656085 ₽/т</t>
+          <t>678257 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi75A1 2 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>657100 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi75A1 3 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>628580 ₽/т</t>
         </is>
@@ -1185,68 +1185,68 @@
         <is>
           <t>Ферросилиций ФС50 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>762521 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Ферросилиций ФС65 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>718811 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Ферросилиций ФС70А11 ГОСТ 1415-93</t>
+          <t>Ферросилиций ФС70 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>725917 ₽/т</t>
+          <t>532510 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Ферросилиций ФС70 ГОСТ 1415-93</t>
+          <t>Ферросилиций ФС70А11 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>532510 ₽/т</t>
+          <t>725917 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Ферросилиций ФС75 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>662375 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Ферросилиций ФС90 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>665063 ₽/т</t>
         </is>
@@ -1293,80 +1293,80 @@
         <is>
           <t>Ферротитан FeT40A16 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>543905 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Ферротитан FeT40A18 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>672025 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Ферротитан FeT70A112 ГОСТ 4761-91</t>
+          <t>Ферротитан FeT70 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>503884 ₽/т</t>
+          <t>646787 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Ферротитан FeT70A15 ГОСТ 4761-91</t>
+          <t>Ферротитан FeT70A112 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>676375 ₽/т</t>
+          <t>503884 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Ферротитан FeT70 ГОСТ 4761-91</t>
+          <t>Ферротитан FeT70A15 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>646787 ₽/т</t>
+          <t>676375 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Ферротитан ФТи25 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>725859 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Ферротитан ФТи30 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>616079 ₽/т</t>
         </is>
@@ -1401,80 +1401,80 @@
         <is>
           <t>Ферротитан ФТи35С8 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>669321 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Ферротитан ФТи70С05 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>784869 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Ферротитан Фти 70С05Сн03 ГОСТ 4761-91</t>
+          <t>Ферротитан ФТи70С08 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>749806 ₽/т</t>
+          <t>555517 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Ферротитан ФТи70С08 ГОСТ 4761-91</t>
+          <t>Ферротитан ФТи70С1 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>555517 ₽/т</t>
+          <t>524946 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Ферротитан ФТи70С1 ГОСТ 4761-91</t>
+          <t>Ферротитан Фти 70С05Сн03 ГОСТ 4761-91</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>524946 ₽/т</t>
+          <t>749806 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Феррохром ФХ100А ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>664305 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Феррохром ФХ100Б ГОСТ 4757-91</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>704441 ₽/т</t>
         </is>