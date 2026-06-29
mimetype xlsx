--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -1545,68 +1545,68 @@
         <is>
           <t>Лист с полимерным покрытием VikingMP RR32 темно-коричневый 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>1191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.35 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>1466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1185 ₽/шт.</t>
+          <t>1217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1217 ₽/шт.</t>
+          <t>1185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>1380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 1014 слоновая кость 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>1172 ₽/шт.</t>
         </is>
@@ -1737,176 +1737,176 @@
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3003 красный рубин 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>1419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3003 красный рубин 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>1457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3005/3005 красное вино 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.35 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>1185 ₽/шт.</t>
+          <t>1269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.35 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>1269 ₽/шт.</t>
+          <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>1000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1396 ₽/шт.</t>
+          <t>1377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.5 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.65 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1377 ₽/шт.</t>
+          <t>1499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.65 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1499 ₽/шт.</t>
+          <t>1383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3005 красное вино 0.7 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3005/3005 красное вино 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1383 ₽/шт.</t>
+          <t>1185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3009 красная окись 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>1421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3009 красная окись 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>1386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3011 коричнево-красный 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3011 коричнево-красный 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1129 ₽/шт.</t>
+          <t>1252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 3011 коричнево-красный 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 3011 коричнево-красный 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>1252 ₽/шт.</t>
+          <t>1129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3011 коричнево-красный 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>1322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3011 коричнево-красный 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>1285 ₽/шт.</t>
         </is>
@@ -1929,128 +1929,128 @@
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3020 красный насыщенный 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>1176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 3020 красный насыщенный 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>1291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 5002 ультрамарин 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 5002 ультрамарин 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1386 ₽/шт.</t>
+          <t>1091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 5002 ультрамарин 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 5002 ультрамарин 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1091 ₽/шт.</t>
+          <t>1386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5002 ультрамарин 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>1300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5002 ультрамарин 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>1423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.35 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>1139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1017 ₽/шт.</t>
+          <t>1259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1259 ₽/шт.</t>
+          <t>1017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>1150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.65 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>1424 ₽/шт.</t>
         </is>
@@ -2061,68 +2061,68 @@
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5005 синий насыщенный 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>1466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5015 синее небо 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>1061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 5021 синяя вода 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 5021 синяя вода 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1048 ₽/шт.</t>
+          <t>1098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 5021 синяя вода 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 5021 синяя вода 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>1098 ₽/шт.</t>
+          <t>1048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 5021 синяя вода 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>1278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6002 зеленый лист 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>1012 ₽/шт.</t>
         </is>
@@ -2133,128 +2133,128 @@
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6002 зеленый лист 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>1274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6002 зеленый лист 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>1470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 6005/6005 зеленый мох 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.35 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1316 ₽/шт.</t>
+          <t>1403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.35 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1403 ₽/шт.</t>
+          <t>1286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>1380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1286 ₽/шт.</t>
+          <t>1219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.5 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.65 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1219 ₽/шт.</t>
+          <t>1156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.65 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1156 ₽/шт.</t>
+          <t>1253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 6005 зеленый мох 0.7 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 6005/6005 зеленый мох 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1253 ₽/шт.</t>
+          <t>1316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6018 жёлто-зелёный 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>1484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6019 зеленая пастель 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>1392 ₽/шт.</t>
         </is>
@@ -2265,104 +2265,104 @@
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6029 зеленая мята 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>1071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 6033 бирюзовая мята 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>1389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1133 ₽/шт.</t>
+          <t>1004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1004 ₽/шт.</t>
+          <t>1133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>1024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.65 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.6 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1282 ₽/шт.</t>
+          <t>1349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.6 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.65 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1349 ₽/шт.</t>
+          <t>1282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>1137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7004 серый 0.8 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>1244 ₽/шт.</t>
         </is>
@@ -2373,416 +2373,416 @@
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7005 мышиный 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>1139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7005 мышиный 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>1372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7024/7024 серый графит/серый графит 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1230 ₽/шт.</t>
+          <t>1378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>1204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1378 ₽/шт.</t>
+          <t>1273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.5 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1273 ₽/шт.</t>
+          <t>1471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 7024 серый графит 0.7 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 7024/7024 серый графит/серый графит 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1471 ₽/шт.</t>
+          <t>1230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7035 ярко-серый 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>1020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7047 мягкий серый 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>1156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 7047 мягкий серый 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>1444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017/8017 коричневый шоколад 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.28 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1096 ₽/шт.</t>
+          <t>1220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.28 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.35 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1220 ₽/шт.</t>
+          <t>1352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.35 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1352 ₽/шт.</t>
+          <t>1280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>1468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1280 ₽/шт.</t>
+          <t>1080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.5 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.65 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1080 ₽/шт.</t>
+          <t>1215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.65 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1215 ₽/шт.</t>
+          <t>1001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 0.7 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 1 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1001 ₽/шт.</t>
+          <t>1022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 8017 коричневый шоколад 1 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 8017/8017 коричневый шоколад 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1022 ₽/шт.</t>
+          <t>1096 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9002 серо-белый 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>1277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9002 серо-белый 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>1355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9002 серо-белый 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>1472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003/9003 белый 0.45 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.35 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1215 ₽/шт.</t>
+          <t>1207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.35 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.4 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1207 ₽/шт.</t>
+          <t>1379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>1456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.4 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>1379 ₽/шт.</t>
+          <t>1110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.5 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.6 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1110 ₽/шт.</t>
+          <t>1012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.65 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>1002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.6 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.7 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1012 ₽/шт.</t>
+          <t>1100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.7 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.8 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1100 ₽/шт.</t>
+          <t>1247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.8 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.9 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1247 ₽/шт.</t>
+          <t>1329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 0.9 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 1 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1329 ₽/шт.</t>
+          <t>1189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Лист с полимерным покрытием Полиэстер RAL 9003 белый 1 мм ТУ 5285-002-37144780-2012</t>
+          <t>Лист с полимерным покрытием Полиэстер RAL 9003/9003 белый 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1189 ₽/шт.</t>
+          <t>1215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9006 белый алюминий 0.45 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>1124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Лист с полимерным покрытием Полиэстер RAL 9006 белый алюминий 0.5 мм ТУ 5285-002-37144780-2012</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>1427 ₽/шт.</t>
         </is>