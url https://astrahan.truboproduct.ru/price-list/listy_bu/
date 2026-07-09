--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -525,236 +525,236 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>662 ₽/кг</t>
+          <t>672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>679 ₽/кг</t>
+          <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Лист БУ 100 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 10 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>679 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>672 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>672 ₽/кг</t>
+          <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>646 ₽/кг</t>
+          <t>679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Лист БУ 10 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 100 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>646 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Лист БУ 11 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Лист БУ 11 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>646 ₽/кг</t>
         </is>
@@ -765,284 +765,284 @@
         <is>
           <t>Лист БУ 11 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Лист БУ 11 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Лист БУ 11 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 11 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Лист БУ 11 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 11 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Лист БУ 11 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Лист БУ 11 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Лист БУ 120 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 12 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Лист БУ 12 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 120 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Лист БУ 13 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Лист БУ 13 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>667 ₽/кг</t>
         </is>
@@ -1053,68 +1053,68 @@
         <is>
           <t>Лист БУ 13 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Лист БУ 13 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Лист БУ 13 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 13 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Лист БУ 13 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 13 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>666 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Лист БУ 13 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Лист БУ 13 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>662 ₽/кг</t>
         </is>
@@ -1149,68 +1149,68 @@
         <is>
           <t>Лист БУ 14 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Лист БУ 14 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Лист БУ 14 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 14 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Лист БУ 14 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 14 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Лист БУ 14 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Лист БУ 14 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>663 ₽/кг</t>
         </is>
@@ -1245,68 +1245,68 @@
         <is>
           <t>Лист БУ 16 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Лист БУ 16 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Лист БУ 16 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 16 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Лист БУ 16 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 16 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Лист БУ 16 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Лист БУ 16 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>654 ₽/кг</t>
         </is>
@@ -1341,68 +1341,68 @@
         <is>
           <t>Лист БУ 18 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Лист БУ 18 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Лист БУ 18 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 18 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Лист БУ 18 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 18 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Лист БУ 18 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Лист БУ 18 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>669 ₽/кг</t>
         </is>
@@ -1437,1436 +1437,1436 @@
         <is>
           <t>Лист БУ 19 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Лист БУ 19 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Лист БУ 19 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 19 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Лист БУ 19 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 19 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Лист БУ 19 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Лист БУ 19 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Лист БУ 20 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 2 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>666 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Лист БУ 22 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 2,5 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>646 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 20 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>666 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Лист БУ 2,5 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Лист БУ 25 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 22 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>670 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>646 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>646 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Лист БУ 2 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 25 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Лист БУ 30 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 3 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>662 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>662 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>662 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>672 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>654 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Лист БУ 32 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 30 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>657 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Лист БУ 3 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 32 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>666 ₽/кг</t>
+          <t>658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>657 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Лист БУ 40 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 4 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>662 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>654 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>656 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>658 ₽/кг</t>
+          <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Лист БУ 45 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 40 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>656 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>654 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Лист БУ 48 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 45 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>658 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>658 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Лист БУ 4 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 48 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>679 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>675 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Лист БУ 50 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 5 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Лист БУ 5 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 50 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>672 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Лист БУ 6 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Лист БУ 6 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>673 ₽/кг</t>
         </is>
@@ -2877,284 +2877,284 @@
         <is>
           <t>Лист БУ 6 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Лист БУ 6 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Лист БУ 6 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 6 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>655 ₽/кг</t>
+          <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Лист БУ 6 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 6 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>654 ₽/кг</t>
+          <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Лист БУ 6 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Лист БУ 6 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>670 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>657 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>666 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Лист БУ 70 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 7 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Лист БУ 7 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 70 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Лист БУ 8 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Лист БУ 8 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>643 ₽/кг</t>
         </is>
@@ -3165,282 +3165,282 @@
         <is>
           <t>Лист БУ 8 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Лист БУ 8 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Лист БУ 8 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 8 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Лист БУ 8 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 8 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Лист БУ 8 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Лист БУ 8 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>662 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>656 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>654 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Лист БУ 90 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 9 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм 08пс ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм 08пс ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм 09Г2С ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм 09Г2С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм 10Г2ФБЮ ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм 10Г2ФБЮ ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм 17Г1С ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм 17Г1С ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>657 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм 3СП5 ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм 3СП ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм 3СП ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм 3СП5 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>656 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм ст20 ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм ст20 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Лист БУ 9 мм ст3 ГОСТ 19903-74</t>
+          <t>Лист БУ 90 мм ст3 ГОСТ 19903-74</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>