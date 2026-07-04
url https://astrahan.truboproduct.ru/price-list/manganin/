--- v0 (2026-05-14)
+++ v1 (2026-07-04)
@@ -525,92 +525,92 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,025 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,02 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2046 ₽/кг</t>
+          <t>2006 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,025 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,02 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2070 ₽/кг</t>
+          <t>2031 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,02 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,025 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2006 ₽/кг</t>
+          <t>2046 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,02 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,025 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2031 ₽/кг</t>
+          <t>2070 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Проволока манганин 0,03 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>2075 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Проволока манганин 0,03 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2081 ₽/кг</t>
         </is>
@@ -741,498 +741,498 @@
         <is>
           <t>Проволока манганин 0,09 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>2247 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Проволока манганин 0,09 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>2270 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,12 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,1 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2373 ₽/кг</t>
+          <t>2288 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,12 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,1 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2382 ₽/кг</t>
+          <t>2298 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,14 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,12 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2384 ₽/кг</t>
+          <t>2373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,14 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,12 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2425 ₽/кг</t>
+          <t>2382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,15 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,14 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2459 ₽/кг</t>
+          <t>2384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,15 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,14 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2491 ₽/кг</t>
+          <t>2425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,16 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,15 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2520 ₽/кг</t>
+          <t>2459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,16 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,15 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2530 ₽/кг</t>
+          <t>2491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,18 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,16 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2539 ₽/кг</t>
+          <t>2520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,18 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,16 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2550 ₽/кг</t>
+          <t>2530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,1 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,18 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2288 ₽/кг</t>
+          <t>2539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,1 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,18 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2298 ₽/кг</t>
+          <t>2550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,22 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,2 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2608 ₽/кг</t>
+          <t>2574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,22 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,2 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2618 ₽/кг</t>
+          <t>2574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,25 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,22 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2633 ₽/кг</t>
+          <t>2608 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,25 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,22 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2662 ₽/кг</t>
+          <t>2618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,28 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,25 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2663 ₽/кг</t>
+          <t>2633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,28 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,25 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2712 ₽/кг</t>
+          <t>2662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,2 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,28 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2574 ₽/кг</t>
+          <t>2663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,2 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,28 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2574 ₽/кг</t>
+          <t>2712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,35 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,3 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2812 ₽/кг</t>
+          <t>2749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,35 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,3 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2820 ₽/кг</t>
+          <t>2782 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,36 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,35 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2835 ₽/кг</t>
+          <t>2812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,36 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,35 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2847 ₽/кг</t>
+          <t>2820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,38 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,36 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2863 ₽/кг</t>
+          <t>2835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,38 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,36 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2905 ₽/кг</t>
+          <t>2847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,3 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,38 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2749 ₽/кг</t>
+          <t>2863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,3 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,38 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2782 ₽/кг</t>
+          <t>2905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,45 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,4 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2912 ₽/кг</t>
+          <t>2907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,45 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,4 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2927 ₽/кг</t>
+          <t>2910 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,4 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,45 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2907 ₽/кг</t>
+          <t>2912 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,4 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,45 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2910 ₽/кг</t>
+          <t>2927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,55 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,5 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>2969 ₽/кг</t>
+          <t>2928 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,55 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,5 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2988 ₽/кг</t>
+          <t>2936 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,56 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,55 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2989 ₽/кг</t>
+          <t>2969 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,56 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,55 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2997 ₽/кг</t>
+          <t>2988 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,5 мм МНМц3-12 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,56 мм МНМц3-12 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2928 ₽/кг</t>
+          <t>2989 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Проволока манганин 0,5 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
+          <t>Проволока манганин 0,56 мм МНМцАЖ3-12-0,3-0,3 ГОСТ 10155-2016</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2936 ₽/кг</t>
+          <t>2997 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>