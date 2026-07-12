--- v0 (2026-05-16)
+++ v1 (2026-07-12)
@@ -669,200 +669,200 @@
         <is>
           <t>Медно-никелевый лист мельхиор 0,8 мм МН19 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Медно-никелевый лист мельхиор 0,8 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 10 мм МНЖ5-1 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 1 мм МН19 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 1,2 мм МНЦ15-20 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 1 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 1,5 мм МН19 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 1,2 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 15 мм МНЖ5-1 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 1,5 мм МН19 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Медно-никелевый лист мельхиор 1,5 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 1 мм МН19 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 10 мм МНЖ5-1 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>610 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 1 мм МНЦ15-20 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 15 мм МНЖ5-1 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>610 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 20 мм МНЖ5-1 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 2 мм МН19 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 2,5 мм МН19 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 2 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 25 мм МНЖ5-1 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 2,5 мм МН19 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Медно-никелевый лист мельхиор 2,5 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 2 мм МН19 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 20 мм МНЖ5-1 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист мельхиор 2 мм МНЦ15-20 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист мельхиор 25 мм МНЖ5-1 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Медно-никелевый лист мельхиор 3 мм МН19 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Медно-никелевый лист мельхиор 3 мм МНЦ15-20 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>640 ₽/кг</t>
         </is>
@@ -1209,231 +1209,231 @@
         <is>
           <t>Медно-никелевый лист нейзильбер 0,8 мм НЦ2 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Медно-никелевый лист нейзильбер 0,8 мм НЦ5 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ10 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1 мм НЦ10 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ15 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1 мм НЦ15 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ2 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1 мм НЦ2 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ5 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1 мм НЦ5 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1 мм НЦ10 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ10 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>610 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1 мм НЦ15 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ15 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1 мм НЦ2 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ2 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>610 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 1 мм НЦ5 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 1,5 мм НЦ5 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>610 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ10 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2 мм НЦ10 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>640 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ15 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2 мм НЦ15 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>640 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ2 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2 мм НЦ2 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ5 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2 мм НЦ5 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2 мм НЦ10 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ10 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2 мм НЦ15 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ15 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2 мм НЦ2 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ2 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист нейзильбер 2 мм НЦ5 ТУ 48-21-176-82</t>
+          <t>Медно-никелевый лист нейзильбер 2,5 мм НЦ5 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Медно-никелевый лист нейзильбер 3 мм НЦ10 ТУ 48-21-176-82</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Медно-никелевый лист нейзильбер 3 мм НЦ15 ТУ 48-21-176-82</t>
         </is>
@@ -1677,330 +1677,330 @@
         <is>
           <t>Медно-никелевый лист перфорированный 0,8 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>783 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Медно-никелевый лист перфорированный 0,9 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 10,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 1 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 10 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 1,2 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>785 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 1,2 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 1,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>785 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 1,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 1,6 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>785 ₽/кг</t>
+          <t>786 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 1,6 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 1,8 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>786 ₽/кг</t>
+          <t>787 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 1,8 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 1,9 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>787 ₽/кг</t>
+          <t>788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 1,9 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 10 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>788 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 1 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 10,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>784 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 2,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 2 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 2 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 2,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 3,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 3 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>791 ₽/кг</t>
+          <t>790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 3 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 3,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>790 ₽/кг</t>
+          <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 4,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 4 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 4 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 4,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 5,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 5,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 6,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 6 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>794 ₽/кг</t>
+          <t>793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 6 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 6,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>793 ₽/кг</t>
+          <t>794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 7,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 7 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>795 ₽/кг</t>
+          <t>794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 7 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 7,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>794 ₽/кг</t>
+          <t>795 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 8,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 8 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 8 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 8,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 9,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 9 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Медно-никелевый лист перфорированный 9 мм МНЖКТ ГОСТ Р 58602-2019</t>
+          <t>Медно-никелевый лист перфорированный 9,5 мм МНЖКТ ГОСТ Р 58602-2019</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>