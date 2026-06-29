--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -525,92 +525,92 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Шайба медная 10x1,5 DIN 7603</t>
+          <t>Шайба медная 10x1 DIN 7603</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Шайба медная 10x1 DIN 7603</t>
+          <t>Шайба медная 10x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Шайба медная 12x1,5 DIN 7603</t>
+          <t>Шайба медная 12x1 DIN 7603</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Шайба медная 12x1 DIN 7603</t>
+          <t>Шайба медная 12x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Шайба медная 14x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Шайба медная 16x1,5 DIN 7603</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>205 ₽/шт.</t>
         </is>