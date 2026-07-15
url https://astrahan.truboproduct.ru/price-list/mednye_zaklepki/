--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -2397,1364 +2397,1364 @@
         <is>
           <t>Заклепка медная с плоской головкой 16х95 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Заклепка медная с плоской головкой 16х95 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х100 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х10 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х100 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х10 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х110 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х12 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х110 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х12 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х120 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х14 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х120 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х14 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х130 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х5 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х130 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х5 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х140 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х6 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х140 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х6 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х150 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х7 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х150 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х7 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х32 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х8 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х32 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х8 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х34 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х9 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х34 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 2,5х9 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х36 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х100 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х36 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х100 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х38 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х110 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х38 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х110 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х40 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х120 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х40 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х120 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х42 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х130 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х42 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х130 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х45 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х140 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х45 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х140 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х48 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х150 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х48 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х150 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х50 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х32 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х50 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х32 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х52 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х34 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х52 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х34 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х55 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х36 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х55 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х36 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х58 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х38 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х58 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х38 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х60 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х40 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х60 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х40 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х65 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х42 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х65 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х42 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х70 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х45 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х70 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х45 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х75 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х48 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х75 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х48 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х80 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х50 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х80 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х50 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х85 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х52 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х85 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х52 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х90 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х55 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х90 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х55 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х95 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х58 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 20х95 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х58 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х100 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х60 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х100 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х60 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х110 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х65 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х110 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х65 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х120 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х70 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х120 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х70 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х130 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х75 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х130 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х75 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х140 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х80 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х140 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х80 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х150 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х85 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х150 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х85 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х160 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х90 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х160 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х90 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х170 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х95 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х170 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 20х95 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х180 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х100 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х180 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х100 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х50 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х110 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х50 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х110 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х52 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х120 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х52 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х120 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х55 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х130 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х55 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х130 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х58 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х140 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х58 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х140 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х60 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х150 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х60 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х150 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х65 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х160 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х65 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х160 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х70 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х170 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х70 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х170 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х75 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х180 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х75 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х180 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х80 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х50 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х80 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х50 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х85 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х52 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х85 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х52 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х90 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х55 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х90 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х55 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х95 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х58 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 24х95 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х58 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х10 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х60 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х10 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х60 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х12 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х65 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х12 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х65 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х14 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х70 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х14 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х70 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х5 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х75 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х5 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х75 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х6 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х80 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х6 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х80 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х7 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х85 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х7 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х85 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х8 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х90 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х8 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х90 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х9 мм М3 ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х95 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Заклепка медная с плоской головкой 2,5х9 мм МТ ГОСТ 10303-80</t>
+          <t>Заклепка медная с плоской головкой 24х95 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Заклепка медная с плоской головкой 2х10 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Заклепка медная с плоской головкой 2х10 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
@@ -7053,2636 +7053,2636 @@
         <is>
           <t>Заклепка медная с плоской головкой 8х60 мм М3 ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Заклепка медная с плоской головкой 8х60 мм МТ ГОСТ 10303-80</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х100 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х10 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х100 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х10 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х14 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х2 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х14 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х2 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х16 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х3 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х16 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х3 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х18 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х4 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х18 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х4 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х20 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х5 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х20 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х5 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х22 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х6 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х22 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х6 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х24 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х7 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х24 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х7 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х26 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х8 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х26 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х8 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х28 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х9 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х28 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,2х9 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х30 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х10 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х30 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х10 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х32 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х12 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х32 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х12 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х34 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х3 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х34 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х3 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х36 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х4 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х36 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х4 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х38 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х5 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х38 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х5 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х40 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х6 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х40 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х6 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х42 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х7 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х42 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х7 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х45 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х8 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х45 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х8 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х48 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х9 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х48 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 1,6х9 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х50 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х100 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х50 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х100 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х52 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х14 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х52 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х14 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х55 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х16 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х55 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х16 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х58 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х18 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х58 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х18 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х60 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х20 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х60 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х20 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х65 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х22 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х65 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х22 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х70 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х24 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х70 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х24 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х75 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х26 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х75 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х26 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х80 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х28 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х80 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х28 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х85 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х30 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х85 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х30 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х90 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х32 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х90 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х32 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х95 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х34 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 10х95 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х34 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х100 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х36 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х100 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х36 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х10 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х38 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х10 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х38 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х110 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х40 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х110 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х40 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х18 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х42 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х18 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х42 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х20 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х45 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х20 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х45 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х22 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х48 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х22 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х48 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х24 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х50 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х24 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х50 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х26 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х52 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х26 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х52 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х28 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х55 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х28 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х55 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х2 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х58 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х2 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х58 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х30 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х60 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х30 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х60 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х32 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х65 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х32 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х65 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х34 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х70 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х34 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х70 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х36 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х75 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х36 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х75 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х38 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х80 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х38 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х80 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х3 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х85 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х3 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х85 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х40 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х90 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х40 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х90 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х42 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х95 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х42 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 10х95 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х45 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х100 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х45 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х100 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х48 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х110 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х48 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х110 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х4 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х18 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х4 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х18 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х50 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х20 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х50 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х20 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х52 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х22 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х52 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х22 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х55 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х24 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х55 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х24 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х58 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х26 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х58 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х26 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х5 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х28 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х5 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х28 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х60 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х30 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х60 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х30 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х65 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х32 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х65 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х32 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х6 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х34 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х6 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х34 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х70 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х36 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х70 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х36 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х75 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х38 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х75 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х38 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х7 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х40 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х7 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х40 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х80 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х42 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х80 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х42 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х85 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х45 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х85 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х45 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х8 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х48 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х8 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х48 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х90 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х50 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х90 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х50 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х95 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х52 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 12х95 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х52 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х9 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х55 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,2х9 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х55 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х100 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х58 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х100 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х58 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х10 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х60 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х10 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х60 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х110 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х65 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х110 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х65 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х120 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х70 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х120 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х70 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х12 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х75 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х12 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х75 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х130 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х80 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х130 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х80 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х140 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х85 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х140 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х85 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х20 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х90 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х20 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х90 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х22 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х95 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х22 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 12х95 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х24 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х100 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х24 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х100 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х26 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х110 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х26 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х110 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х28 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х120 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х28 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х120 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х30 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х130 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х30 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х130 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х32 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х140 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х32 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х140 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х34 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х20 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х34 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х20 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х36 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х22 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х36 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х22 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х38 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х24 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х38 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х24 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х3 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х26 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х3 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х26 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х40 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х28 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х40 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х28 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х42 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х30 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х42 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х30 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х45 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х32 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х45 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х32 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х48 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х34 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х48 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х34 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х4 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х36 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х4 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х36 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х50 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х38 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х50 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х38 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х52 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х40 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х52 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х40 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х55 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х42 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х55 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х42 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х58 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х45 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х58 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х45 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х5 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х48 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х5 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х48 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х60 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х50 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х60 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х50 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х65 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х52 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х65 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х52 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х6 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х55 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х6 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х55 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х70 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х58 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х70 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х58 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х75 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х60 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х75 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х60 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х7 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х65 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х7 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х65 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х80 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х70 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х80 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х70 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х85 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х75 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х85 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х75 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х8 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х80 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х8 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х80 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х90 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х85 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х90 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х85 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х95 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х90 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 16х95 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х90 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х9 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х95 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 1,6х9 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 16х95 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 1х2 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 1х2 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
@@ -9813,1580 +9813,1580 @@
         <is>
           <t>Заклепка медная с полукруглой головкой 1х8 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 1х8 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х100 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х10 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х100 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х10 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х110 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х12 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х110 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х12 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х120 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х14 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х120 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х14 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х130 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х16 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х130 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х16 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х140 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х18 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х140 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х18 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х150 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х20 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х150 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х20 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х160 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х3 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х160 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х3 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х34 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х4 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х34 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х4 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х36 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х5 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х36 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х5 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х38 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х6 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х38 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х6 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х40 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х7 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х40 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х7 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х42 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х8 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х42 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х8 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х45 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х9 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х45 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 2,5х9 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х48 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х100 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х48 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х100 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х50 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х110 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х50 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х110 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х52 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х120 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х52 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х120 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х55 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х130 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х55 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х130 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х58 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х140 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х58 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х140 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х60 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х150 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х60 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х150 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х65 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х160 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х65 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х160 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х70 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х34 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х70 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х34 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х75 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х36 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х75 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х36 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х80 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х38 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х80 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х38 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х85 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х40 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х85 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х40 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х90 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х42 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х90 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х42 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х95 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х45 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 20х95 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х45 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х100 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х48 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х100 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х48 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х110 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х50 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х110 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х50 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х120 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х52 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х120 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х52 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х130 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х55 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х130 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х55 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х140 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х58 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х140 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х58 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х150 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х60 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х150 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х60 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х160 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х65 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х160 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х65 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х170 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х70 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х170 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х70 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х180 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х75 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х180 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х75 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х40 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х80 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х40 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х80 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х42 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х85 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х42 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х85 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х45 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х90 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х45 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х90 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х48 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х95 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х48 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 20х95 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х50 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х100 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х50 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х100 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х52 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х110 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х52 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х110 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х55 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х120 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х55 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х120 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х58 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х130 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х58 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х130 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х60 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х140 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х60 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х140 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х65 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х150 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х65 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х150 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х70 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х160 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х70 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х160 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х75 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х170 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х75 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х170 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х80 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х180 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х80 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х180 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х85 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х40 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х85 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х40 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х90 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х42 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х90 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х42 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х95 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х45 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 24х95 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х45 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х10 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х48 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х10 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х48 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х12 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х50 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х12 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х50 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х14 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х52 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х14 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х52 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х16 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х55 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х16 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х55 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х18 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х58 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х18 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х58 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х20 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х60 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х20 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х60 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х3 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х65 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х3 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х65 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х4 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х70 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х4 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х70 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х5 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х75 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х5 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х75 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х6 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х80 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х6 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х80 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х7 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х85 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х7 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х85 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х8 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х90 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х8 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х90 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х9 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х95 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 2,5х9 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 24х95 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 2х10 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 2х10 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
@@ -12885,92 +12885,92 @@
         <is>
           <t>Заклепка медная с полукруглой головкой 3х38 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 3х38 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 3х40 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 3х4 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 3х40 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 3х4 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 3х4 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 3х40 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 3х4 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 3х40 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 3х5 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 3х5 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
@@ -13509,92 +13509,92 @@
         <is>
           <t>Заклепка медная с полукруглой головкой 4х48 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 4х48 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 4х50 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 4х5 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 4х50 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 4х5 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 4х5 мм М3 ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 4х50 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Заклепка медная с полукруглой головкой 4х5 мм МТ ГОСТ 10299-80</t>
+          <t>Заклепка медная с полукруглой головкой 4х50 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 4х6 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 4х6 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
@@ -15597,2228 +15597,2228 @@
         <is>
           <t>Заклепка медная с полукруглой головкой 8х9 мм М3 ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
           <t>Заклепка медная с полукруглой головкой 8х9 мм МТ ГОСТ 10299-80</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х16 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х10 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х16 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х10 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х18 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х3 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х18 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х3 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х20 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х4 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х20 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х4 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х22 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х5 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х22 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х5 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х24 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х6 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х24 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х6 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х26 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х7 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х26 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х7 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х28 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х8 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х28 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х8 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х30 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х9 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х30 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,2х9 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х32 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х10 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х32 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х10 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х34 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х12 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х34 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х12 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х36 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х3 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х36 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х3 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х38 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х4 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х38 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х4 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х40 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х5 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х40 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х5 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х42 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х6 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х42 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х6 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х45 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х7 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х45 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х7 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х48 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х8 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х48 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х8 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х50 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х9 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х50 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 1,6х9 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х52 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х16 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х52 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х16 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х55 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х18 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х55 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х18 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х58 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х20 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х58 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х20 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х60 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х22 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х60 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х22 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х65 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х24 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х65 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х24 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х70 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х26 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х70 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х26 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х75 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х28 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 10х75 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х28 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х10 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х30 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х10 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х30 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х18 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х32 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х18 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х32 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х20 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х34 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х20 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х34 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х22 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х36 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х22 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х36 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х24 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х38 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х24 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х38 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х26 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х40 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х26 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х40 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х28 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х42 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х28 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х42 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х30 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х45 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х30 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х45 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х32 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х48 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х32 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х48 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х34 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х50 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х34 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х50 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х36 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х52 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х36 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х52 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х38 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х55 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х38 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х55 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х3 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х58 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х3 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х58 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х40 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х60 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х40 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х60 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х42 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х65 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х42 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х65 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х45 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х70 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х45 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х70 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х48 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х75 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х48 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 10х75 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х4 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х18 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х4 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х18 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х50 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х20 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х50 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х20 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х52 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х22 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х52 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х22 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х55 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х24 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х55 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х24 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х58 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х26 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х58 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х26 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х5 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х28 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х5 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х28 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х60 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х30 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х60 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х30 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х65 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х32 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х65 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х32 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х6 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х34 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х6 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х34 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х70 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х36 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х70 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х36 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х75 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х38 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х75 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х38 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х7 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х40 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х7 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х40 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х80 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х42 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х80 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х42 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х85 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х45 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 12х85 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х45 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х8 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х48 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х8 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х48 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х9 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х50 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,2х9 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х50 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х100 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х52 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х100 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х52 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х10 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х55 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х10 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х55 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х12 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х58 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х12 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х58 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х24 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х60 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х24 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х60 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х26 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х65 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х26 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х65 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х28 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х70 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х28 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х70 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х30 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х75 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х30 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х75 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х32 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х80 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х32 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х80 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>5 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х34 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х85 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х34 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 12х85 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х36 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х100 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х36 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х100 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х38 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х24 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х38 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х24 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х3 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х26 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х3 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х26 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х40 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х28 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х40 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х28 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х42 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х30 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х42 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х30 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х45 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х32 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х45 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х32 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>5 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х48 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х34 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х48 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х34 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х4 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х36 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х4 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х36 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х50 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х38 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х50 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х38 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х52 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х40 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х52 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х40 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х55 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х42 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х55 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х42 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х58 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х45 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х58 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х45 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х5 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х48 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х5 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х48 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х60 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х50 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х60 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х50 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х65 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х52 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х65 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х52 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х6 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х55 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х6 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х55 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х70 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х58 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х70 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х58 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х75 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х60 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х75 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х60 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х7 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х65 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х7 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х65 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х80 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х70 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х80 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х70 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х85 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х75 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х85 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х75 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х8 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х80 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х8 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х80 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х90 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х85 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х90 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х85 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х95 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х90 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 16х95 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х90 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х9 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х95 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 1,6х9 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 16х95 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 1х2 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 1х2 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
@@ -17949,1484 +17949,1484 @@
         <is>
           <t>Заклепка медная с потайной головкой 1х8 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 1х8 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х100 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х10 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х100 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х10 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х110 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х12 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х110 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х12 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х120 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х14 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х120 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х14 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х130 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х16 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х130 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х16 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х140 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х18 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х140 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х18 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х150 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х20 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х150 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х20 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>4 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х38 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х4 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х38 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х4 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х40 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х5 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х40 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х5 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х42 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х6 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х42 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х6 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х45 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х7 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х45 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х7 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х48 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х8 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х48 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х8 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х50 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х9 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х50 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 2,5х9 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х52 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х100 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х52 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х100 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х55 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х110 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х55 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х110 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х58 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х120 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х58 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х120 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х60 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х130 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х60 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х130 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х65 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х140 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х65 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х140 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х70 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х150 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х70 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х150 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х75 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х38 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х75 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х38 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х80 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х40 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х80 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х40 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х85 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х42 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х85 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х42 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х90 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х45 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х90 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х45 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х95 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х48 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 20х95 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х48 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х100 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х50 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х100 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х50 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х110 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х52 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х110 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х52 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х120 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х55 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х120 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х55 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х130 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х58 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х130 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х58 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х140 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х60 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х140 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х60 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х150 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х65 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х150 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х65 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х160 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х70 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х160 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х70 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х170 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х75 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х170 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х75 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х180 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х80 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х180 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х80 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х40 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х85 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х40 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х85 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х42 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х90 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х42 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х90 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х45 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х95 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х45 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 20х95 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х48 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х100 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х48 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х100 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х50 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х110 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х50 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х110 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х52 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х120 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х52 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х120 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х55 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х130 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х55 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х130 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х58 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х140 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х58 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х140 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х60 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х150 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х60 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х150 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х65 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х160 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х65 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х160 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х70 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х170 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х70 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х170 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>8 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х75 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х180 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х75 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х180 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х80 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х40 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х80 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х40 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х85 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х42 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х85 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х42 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х90 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х45 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х90 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х45 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х95 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х48 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 24х95 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х48 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>9 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х10 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х50 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х10 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х50 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х12 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х52 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х12 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х52 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х14 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х55 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х14 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х55 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х16 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х58 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х16 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х58 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х18 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х60 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х18 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х60 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х20 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х65 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х20 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х65 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>4 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х4 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х70 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х4 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х70 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>8 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х5 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х75 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х5 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х75 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х6 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х80 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х6 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х80 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х7 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х85 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х7 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х85 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х8 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х90 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х8 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х90 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х9 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х95 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 2,5х9 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 24х95 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>3 ₽/шт.</t>
+          <t>9 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 2х10 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 2х10 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
@@ -20901,92 +20901,92 @@
         <is>
           <t>Заклепка медная с потайной головкой 3х38 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 3х38 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
           <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 3х40 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 3х4 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 3х40 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 3х4 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>6 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 3х4 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 3х40 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 3х4 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 3х40 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>6 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 3х5 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 3х5 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
           <t>2 ₽/шт.</t>
         </is>
@@ -21525,92 +21525,92 @@
         <is>
           <t>Заклепка медная с потайной головкой 4х48 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 4х48 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
           <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 4х50 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 4х5 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 4х50 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 4х5 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>2 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 4х5 мм М3 ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 4х50 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Заклепка медная с потайной головкой 4х5 мм МТ ГОСТ 10300-80</t>
+          <t>Заклепка медная с потайной головкой 4х50 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>2 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 4х6 мм М3 ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
           <t>Заклепка медная с потайной головкой 4х6 мм МТ ГОСТ 10300-80</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
           <t>3 ₽/шт.</t>
         </is>