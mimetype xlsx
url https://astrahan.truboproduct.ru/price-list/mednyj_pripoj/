--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -561,68 +561,68 @@
         <is>
           <t>Медный припой 3 мм П102 ТУ 14-1-2317-78</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>4516 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Медный припой 3 мм ПДОЛ5П7 ТУ 14-1-3709-84</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>4992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Медный припой ВПр1</t>
+          <t>Медный припой ВПР4</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3425 ₽/кг</t>
+          <t>5413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Медный припой ВПР4</t>
+          <t>Медный припой ВПр1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>5413 ₽/кг</t>
+          <t>3425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Медный припой П-100М</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2096 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Медный припой П-14</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>3702 ₽/кг</t>
         </is>