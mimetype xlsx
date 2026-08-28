--- v0 (2026-05-22)
+++ v1 (2026-08-28)
@@ -561,135 +561,135 @@
         <is>
           <t>Труба металлопластиковая 12х2 мм HYDROSTA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 16,2х2,6 мм Rehau</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>163 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 16х2 мм HENCO</t>
+          <t>Труба металлопластиковая 16х мм OTMO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>150 ₽/пг.м.</t>
+          <t>165 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 16х2 мм PERT-AL-PERT</t>
+          <t>Труба металлопластиковая 16х2 мм HENCO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>144 ₽/пг.м.</t>
+          <t>150 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 16х2 мм SANHA</t>
+          <t>Труба металлопластиковая 16х2 мм PERT-AL-PERT</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 16х2 мм STOUT</t>
+          <t>Труба металлопластиковая 16х2 мм SANHA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>146 ₽/пг.м.</t>
+          <t>144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 16х2 мм VALTEC</t>
+          <t>Труба металлопластиковая 16х2 мм STOUT</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м.</t>
+          <t>146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 16х мм OTMO</t>
+          <t>Труба металлопластиковая 16х2 мм VALTEC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м.</t>
+          <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 18х2 мм HENCO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 20х2,9 мм Rehau</t>
+          <t>Труба металлопластиковая 20х мм OTMO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>150 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 20х2 мм HENCO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 20х2 мм PERT-AL-PERT</t>
         </is>
@@ -717,296 +717,296 @@
         <is>
           <t>Труба металлопластиковая 20х2 мм STOUT</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 20х2 мм VALTEC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 20х мм OTMO</t>
+          <t>Труба металлопластиковая 20х2,9 мм Rehau</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>150 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 25х2 мм PEX-AL-PEX</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 25х3,7 мм Rehau</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>165 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 26х3 мм HENCO</t>
+          <t>Труба металлопластиковая 26х мм OTMO</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м.</t>
+          <t>146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 26х3 мм PERT-AL-PERT</t>
+          <t>Труба металлопластиковая 26х3 мм HENCO</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м.</t>
+          <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 26х3 мм SANHA</t>
+          <t>Труба металлопластиковая 26х3 мм PERT-AL-PERT</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>165 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 26х3 мм STOUT</t>
+          <t>Труба металлопластиковая 26х3 мм SANHA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>144 ₽/пг.м.</t>
+          <t>165 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 26х3 мм VALTEC</t>
+          <t>Труба металлопластиковая 26х3 мм STOUT</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>163 ₽/пг.м.</t>
+          <t>144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 26х мм OTMO</t>
+          <t>Труба металлопластиковая 26х3 мм VALTEC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>146 ₽/пг.м.</t>
+          <t>163 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х3 мм HENCO</t>
+          <t>Труба металлопластиковая 32х мм OTMO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>144 ₽/пг.м.</t>
+          <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х3 мм PERT-AL-PERT</t>
+          <t>Труба металлопластиковая 32х3 мм HENCO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>150 ₽/пг.м.</t>
+          <t>144 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х3 мм SANHA</t>
+          <t>Труба металлопластиковая 32х3 мм PERT-AL-PERT</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>150 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х3 мм STOUT</t>
+          <t>Труба металлопластиковая 32х3 мм SANHA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>163 ₽/пг.м.</t>
+          <t>150 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х3 мм VALTEC</t>
+          <t>Труба металлопластиковая 32х3 мм STOUT</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>165 ₽/пг.м.</t>
+          <t>163 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х4,7 мм Rehau</t>
+          <t>Труба металлопластиковая 32х3 мм VALTEC</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>146 ₽/пг.м.</t>
+          <t>165 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 32х мм OTMO</t>
+          <t>Труба металлопластиковая 32х4,7 мм Rehau</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м.</t>
+          <t>146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 40х3,5 мм HENCO</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>150 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 40х4 мм PERT-AL-PERT</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 40х6 мм Rehau</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 50х4,5 мм PERT-AL-PERT</t>
+          <t>Труба металлопластиковая 50х4 мм HENCO</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>156 ₽/пг.м.</t>
+          <t>163 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Труба металлопластиковая 50х4 мм HENCO</t>
+          <t>Труба металлопластиковая 50х4,5 мм PERT-AL-PERT</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>163 ₽/пг.м.</t>
+          <t>156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 63х4,5 мм HENCO</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>165 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Труба металлопластиковая 63х6 мм PERT-AL-PERT</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>144 ₽/пг.м.</t>
         </is>