--- v0 (2026-05-16)
+++ v1 (2026-08-04)
@@ -813,152 +813,152 @@
         <is>
           <t>Глухая гайка с цепочкой 65х95х112 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>2151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Глухая гайка с цепочкой 80х110х127 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>2425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 100 мм AISI-304 DIN 11851</t>
+          <t>Конический приварной штуцер 10 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2620 ₽/шт.</t>
+          <t>845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 100 мм AISI-316L DIN 11851</t>
+          <t>Конический приварной штуцер 100 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2627 ₽/шт.</t>
+          <t>2620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 100 мм AISI-316L DIN 11853-1</t>
+          <t>Конический приварной штуцер 100 мм AISI-316L DIN 11851</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2644 ₽/шт.</t>
+          <t>2627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 10 мм AISI-304 DIN 11851</t>
+          <t>Конический приварной штуцер 100 мм AISI-316L DIN 11853-1</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>845 ₽/шт.</t>
+          <t>2644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Конический приварной штуцер 125 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2833 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 150 мм AISI-304 DIN 11851</t>
+          <t>Конический приварной штуцер 15 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2960 ₽/шт.</t>
+          <t>916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 15 мм AISI-304 DIN 11851</t>
+          <t>Конический приварной штуцер 15 мм AISI-316L DIN 11851</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>916 ₽/шт.</t>
+          <t>1014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 15 мм AISI-316L DIN 11851</t>
+          <t>Конический приварной штуцер 15 мм AISI-316L DIN 11853-1</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1014 ₽/шт.</t>
+          <t>1020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Конический приварной штуцер 15 мм AISI-316L DIN 11853-1</t>
+          <t>Конический приварной штуцер 150 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1020 ₽/шт.</t>
+          <t>2960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Конический приварной штуцер 20 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>1315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Конический приварной штуцер 20 мм AISI-316L DIN 11851</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>1329 ₽/шт.</t>
         </is>
@@ -1449,152 +1449,152 @@
         <is>
           <t>Молочная муфта 80х85 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>5752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Молочная муфта 80х85 мм AISI-316 DIN 11851</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>5979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 100 мм AISI-304 DIN 11851</t>
+          <t>Резьбовой приварной штуцер 10 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2688 ₽/шт.</t>
+          <t>876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 100 мм AISI-316L DIN 11851</t>
+          <t>Резьбовой приварной штуцер 100 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2696 ₽/шт.</t>
+          <t>2688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 100 мм AISI-316L DIN 11853-1</t>
+          <t>Резьбовой приварной штуцер 100 мм AISI-316L DIN 11851</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2744 ₽/шт.</t>
+          <t>2696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 10 мм AISI-304 DIN 11851</t>
+          <t>Резьбовой приварной штуцер 100 мм AISI-316L DIN 11853-1</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>876 ₽/шт.</t>
+          <t>2744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Резьбовой приварной штуцер 125 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 150 мм AISI-304 DIN 11851</t>
+          <t>Резьбовой приварной штуцер 15 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2992 ₽/шт.</t>
+          <t>1051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 15 мм AISI-304 DIN 11851</t>
+          <t>Резьбовой приварной штуцер 15 мм AISI-316L DIN 11851</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1051 ₽/шт.</t>
+          <t>1069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 15 мм AISI-316L DIN 11851</t>
+          <t>Резьбовой приварной штуцер 15 мм AISI-316L DIN 11853-1</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1069 ₽/шт.</t>
+          <t>1036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Резьбовой приварной штуцер 15 мм AISI-316L DIN 11853-1</t>
+          <t>Резьбовой приварной штуцер 150 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1036 ₽/шт.</t>
+          <t>2992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Резьбовой приварной штуцер 20 мм AISI-304 DIN 11851</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>1399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Резьбовой приварной штуцер 20 мм AISI-316L DIN 11851</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>1402 ₽/шт.</t>
         </is>