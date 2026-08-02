--- v0 (2026-05-20)
+++ v1 (2026-08-02)
@@ -1317,92 +1317,92 @@
         <is>
           <t>Муфта американка НР/НР 9,525 мм AISI-304</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Муфта американка НР/НР 9,525 мм AISI-316L</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 100 мм AISI-304</t>
+          <t>Муфта бочонок ВР/ВР 10 мм AISI-304</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>4545 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 100 мм AISI-316</t>
+          <t>Муфта бочонок ВР/ВР 10 мм AISI-316</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>4592 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 10 мм AISI-304</t>
+          <t>Муфта бочонок ВР/ВР 100 мм AISI-304</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>4545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 10 мм AISI-316</t>
+          <t>Муфта бочонок ВР/ВР 100 мм AISI-316</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>4592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Муфта бочонок ВР/ВР 15 мм AISI-304</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Муфта бочонок ВР/ВР 15 мм AISI-316</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>820 ₽/шт.</t>
         </is>
@@ -1533,140 +1533,140 @@
         <is>
           <t>Муфта бочонок ВР/ВР 65 мм AISI-304</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>3722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Муфта бочонок ВР/ВР 65 мм AISI-316</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>3821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 80 мм AISI-304</t>
+          <t>Муфта бочонок ВР/ВР 8 мм AISI-304</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>4256 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 80 мм AISI-316</t>
+          <t>Муфта бочонок ВР/ВР 8 мм AISI-316</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>4265 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 8 мм AISI-304</t>
+          <t>Муфта бочонок ВР/ВР 80 мм AISI-304</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>4256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/ВР 8 мм AISI-316</t>
+          <t>Муфта бочонок ВР/ВР 80 мм AISI-316</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>4265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 100 мм AISI-304</t>
+          <t>Муфта бочонок ВР/НР 10 мм AISI-304</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>4708 ₽/шт.</t>
+          <t>575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 100 мм AISI-316</t>
+          <t>Муфта бочонок ВР/НР 10 мм AISI-316</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>4711 ₽/шт.</t>
+          <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 10 мм AISI-304</t>
+          <t>Муфта бочонок ВР/НР 100 мм AISI-304</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>575 ₽/шт.</t>
+          <t>4708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 10 мм AISI-316</t>
+          <t>Муфта бочонок ВР/НР 100 мм AISI-316</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>577 ₽/шт.</t>
+          <t>4711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Муфта бочонок ВР/НР 15 мм AISI-304</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Муфта бочонок ВР/НР 15 мм AISI-316</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>946 ₽/шт.</t>
         </is>
@@ -1797,140 +1797,140 @@
         <is>
           <t>Муфта бочонок ВР/НР 65 мм AISI-304</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>3854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Муфта бочонок ВР/НР 65 мм AISI-316</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>3880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 80 мм AISI-304</t>
+          <t>Муфта бочонок ВР/НР 8 мм AISI-304</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>4305 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 80 мм AISI-316</t>
+          <t>Муфта бочонок ВР/НР 8 мм AISI-316</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>4399 ₽/шт.</t>
+          <t>229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 8 мм AISI-304</t>
+          <t>Муфта бочонок ВР/НР 80 мм AISI-304</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>4305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Муфта бочонок ВР/НР 8 мм AISI-316</t>
+          <t>Муфта бочонок ВР/НР 80 мм AISI-316</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>229 ₽/шт.</t>
+          <t>4399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 100 мм AISI-304</t>
+          <t>Муфта бочонок НР/НР 10 мм AISI-304</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>4623 ₽/шт.</t>
+          <t>548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 100 мм AISI-316</t>
+          <t>Муфта бочонок НР/НР 10 мм AISI-316</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>4656 ₽/шт.</t>
+          <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 10 мм AISI-304</t>
+          <t>Муфта бочонок НР/НР 100 мм AISI-304</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>548 ₽/шт.</t>
+          <t>4623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 10 мм AISI-316</t>
+          <t>Муфта бочонок НР/НР 100 мм AISI-316</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>574 ₽/шт.</t>
+          <t>4656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Муфта бочонок НР/НР 15 мм AISI-304</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Муфта бочонок НР/НР 15 мм AISI-316</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>867 ₽/шт.</t>
         </is>
@@ -2061,128 +2061,128 @@
         <is>
           <t>Муфта бочонок НР/НР 65 мм AISI-304</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>3822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Муфта бочонок НР/НР 65 мм AISI-316</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>3847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 80 мм AISI-304</t>
+          <t>Муфта бочонок НР/НР 8 мм AISI-304</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>4273 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 80 мм AISI-316</t>
+          <t>Муфта бочонок НР/НР 8 мм AISI-316</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>4273 ₽/шт.</t>
+          <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 8 мм AISI-304</t>
+          <t>Муфта бочонок НР/НР 80 мм AISI-304</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>4273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Муфта бочонок НР/НР 8 мм AISI-316</t>
+          <t>Муфта бочонок НР/НР 80 мм AISI-316</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>194 ₽/шт.</t>
+          <t>4273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Муфта полнорезьбовая 100 мм AISI-304</t>
+          <t>Муфта полнорезьбовая 10 мм AISI-304</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>4774 ₽/шт.</t>
+          <t>579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Муфта полнорезьбовая 100 мм AISI-316L</t>
+          <t>Муфта полнорезьбовая 100 мм AISI-304</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>4777 ₽/шт.</t>
+          <t>4774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Муфта полнорезьбовая 10 мм AISI-304</t>
+          <t>Муфта полнорезьбовая 100 мм AISI-316L</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>579 ₽/шт.</t>
+          <t>4777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Муфта полнорезьбовая 15 мм AISI-304</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Муфта полнорезьбовая 20 мм AISI-304</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>1456 ₽/шт.</t>
         </is>