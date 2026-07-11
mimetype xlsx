--- v0 (2026-05-15)
+++ v1 (2026-07-11)
@@ -777,164 +777,164 @@
         <is>
           <t>Муфта PE-RT 110 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Муфта PE-RT 110 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 125 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 12 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 125 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 12 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 125 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 12 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>335 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 125 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 12 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>338 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 125 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 12 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 12 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 125 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 12 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 125 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 12 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 125 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 12 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 125 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 12 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 125 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Муфта PE-RT 140 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Муфта PE-RT 140 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>389 ₽/шт.</t>
         </is>
@@ -957,164 +957,164 @@
         <is>
           <t>Муфта PE-RT 140 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Муфта PE-RT 140 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 160 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 16 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 160 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 16 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 160 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 16 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>395 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 160 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 16 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>399 ₽/шт.</t>
+          <t>52 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 160 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 16 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 16 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 160 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 16 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 160 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 16 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 160 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 16 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 160 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>52 ₽/шт.</t>
+          <t>399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 16 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 160 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Муфта PE-RT 180 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Муфта PE-RT 180 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>451 ₽/шт.</t>
         </is>
@@ -1137,164 +1137,164 @@
         <is>
           <t>Муфта PE-RT 180 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Муфта PE-RT 180 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 20 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 20 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 200 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 20 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>466 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 200 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 20 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 200 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 20 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>475 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 20 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 20 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 20 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 200 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 20 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 200 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 20 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 200 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Муфта PE-RT 225 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Муфта PE-RT 225 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>529 ₽/шт.</t>
         </is>
@@ -1317,164 +1317,164 @@
         <is>
           <t>Муфта PE-RT 225 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Муфта PE-RT 225 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 250 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 25 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>554 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 250 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 25 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 250 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 25 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 250 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 25 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>541 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 250 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 25 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 25 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 250 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 25 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 250 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 25 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 250 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 25 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 250 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 25 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 250 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Муфта PE-RT 280 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Муфта PE-RT 280 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>584 ₽/шт.</t>
         </is>
@@ -1677,164 +1677,164 @@
         <is>
           <t>Муфта PE-RT 355 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Муфта PE-RT 355 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 40 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>672 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 40 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>678 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 400 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 40 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>659 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 400 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 40 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>661 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 400 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 40 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>663 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 40 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 40 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 40 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 400 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 40 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 400 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 40 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 400 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Муфта PE-RT 450 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Муфта PE-RT 450 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>703 ₽/шт.</t>
         </is>
@@ -1845,272 +1845,272 @@
         <is>
           <t>Муфта PE-RT 450 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Муфта PE-RT 450 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 500 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 50 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 500 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 50 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>724 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 500 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 50 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>712 ₽/шт.</t>
+          <t>171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 500 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 50 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 50 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 50 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 50 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 500 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 50 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 500 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>171 ₽/шт.</t>
+          <t>724 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 50 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 500 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>175 ₽/шт.</t>
+          <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 50 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 500 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Муфта PE-RT 560 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Муфта PE-RT 560 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Муфта PE-RT 560 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 630 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 63 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>744 ₽/шт.</t>
+          <t>220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 630 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 63 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 63 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 63 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>220 ₽/шт.</t>
+          <t>201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 63 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 63 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>224 ₽/шт.</t>
+          <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 63 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 63 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>201 ₽/шт.</t>
+          <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 63 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 630 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>206 ₽/шт.</t>
+          <t>744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Муфта PE-RT 63 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-RT 630 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>211 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Муфта PE-RT 75 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Муфта PE-RT 75 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
@@ -2301,164 +2301,164 @@
         <is>
           <t>Муфта PE-X 110 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Муфта PE-X 110 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Муфта PE-X 125 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 12 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Муфта PE-X 125 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 12 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>39 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Муфта PE-X 125 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 12 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Муфта PE-X 125 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 12 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>338 ₽/шт.</t>
+          <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Муфта PE-X 125 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 12 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>341 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Муфта PE-X 12 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 125 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Муфта PE-X 12 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 125 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>39 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Муфта PE-X 12 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 125 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Муфта PE-X 12 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 125 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>27 ₽/шт.</t>
+          <t>338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Муфта PE-X 12 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 125 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Муфта PE-X 140 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Муфта PE-X 140 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>382 ₽/шт.</t>
         </is>
@@ -2481,164 +2481,164 @@
         <is>
           <t>Муфта PE-X 140 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Муфта PE-X 140 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Муфта PE-X 160 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 16 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Муфта PE-X 160 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 16 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Муфта PE-X 160 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 16 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>63 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Муфта PE-X 160 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 16 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Муфта PE-X 160 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 16 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>400 ₽/шт.</t>
+          <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Муфта PE-X 16 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 160 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Муфта PE-X 16 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 160 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Муфта PE-X 16 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 160 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>63 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Муфта PE-X 16 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 160 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Муфта PE-X 16 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 160 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>55 ₽/шт.</t>
+          <t>400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Муфта PE-X 180 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Муфта PE-X 180 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>445 ₽/шт.</t>
         </is>
@@ -2661,164 +2661,164 @@
         <is>
           <t>Муфта PE-X 180 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Муфта PE-X 180 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Муфта PE-X 200 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 20 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>479 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Муфта PE-X 200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 20 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>483 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Муфта PE-X 200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 20 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Муфта PE-X 200 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 20 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>468 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Муфта PE-X 200 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 20 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>471 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Муфта PE-X 20 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 200 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Муфта PE-X 20 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Муфта PE-X 20 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Муфта PE-X 20 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 200 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Муфта PE-X 20 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 200 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Муфта PE-X 225 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Муфта PE-X 225 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>516 ₽/шт.</t>
         </is>
@@ -2841,164 +2841,164 @@
         <is>
           <t>Муфта PE-X 225 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Муфта PE-X 225 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Муфта PE-X 250 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 25 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Муфта PE-X 250 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 25 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Муфта PE-X 250 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 25 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Муфта PE-X 250 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 25 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>539 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Муфта PE-X 250 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 25 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Муфта PE-X 25 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 250 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Муфта PE-X 25 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 250 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Муфта PE-X 25 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 250 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Муфта PE-X 25 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 250 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Муфта PE-X 25 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 250 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Муфта PE-X 280 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Муфта PE-X 280 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>576 ₽/шт.</t>
         </is>
@@ -3201,164 +3201,164 @@
         <is>
           <t>Муфта PE-X 355 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Муфта PE-X 355 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Муфта PE-X 400 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 40 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Муфта PE-X 400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 40 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>668 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Муфта PE-X 400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 40 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>675 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Муфта PE-X 400 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 40 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>661 ₽/шт.</t>
+          <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Муфта PE-X 400 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 40 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>662 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Муфта PE-X 40 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 400 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Муфта PE-X 40 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Муфта PE-X 40 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Муфта PE-X 40 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 400 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>139 ₽/шт.</t>
+          <t>661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Муфта PE-X 40 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 400 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Муфта PE-X 450 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Муфта PE-X 450 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>695 ₽/шт.</t>
         </is>
@@ -3381,164 +3381,164 @@
         <is>
           <t>Муфта PE-X 450 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Муфта PE-X 450 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Муфта PE-X 500 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 50 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Муфта PE-X 500 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 50 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Муфта PE-X 500 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 50 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>722 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Муфта PE-X 500 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 50 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Муфта PE-X 500 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 50 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>713 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Муфта PE-X 50 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 500 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Муфта PE-X 50 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 500 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Муфта PE-X 50 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 500 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Муфта PE-X 50 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 500 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Муфта PE-X 50 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 500 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Муфта PE-X 560 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Муфта PE-X 560 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>732 ₽/шт.</t>
         </is>
@@ -3549,140 +3549,140 @@
         <is>
           <t>Муфта PE-X 560 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Муфта PE-X 560 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Муфта PE-X 630 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 63 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Муфта PE-X 630 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 63 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>743 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Муфта PE-X 630 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 63 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Муфта PE-X 63 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 63 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>213 ₽/шт.</t>
+          <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Муфта PE-X 63 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 63 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Муфта PE-X 63 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 630 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Муфта PE-X 63 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 630 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>205 ₽/шт.</t>
+          <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Муфта PE-X 63 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта PE-X 630 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>209 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Муфта PE-X 710 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Муфта PE-X 710 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>759 ₽/шт.</t>
         </is>
@@ -3789,13976 +3789,13976 @@
         <is>
           <t>Муфта PE-X 90 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Муфта PE-X 90 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 10 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>14 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 10 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>63 ₽/шт.</t>
+          <t>16 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 10 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>63 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 10 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>63 ₽/шт.</t>
+          <t>22 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 10 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>10 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 10 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>12 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 110 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 110 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 110 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 110 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 110 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 110 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 12 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 12 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>39 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 12 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>41 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 12 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 133 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 12 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>193 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 12 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 125 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 125 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 125 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 125 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 125 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 125 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 140 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>63 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 140 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 140 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>388 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 140 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 140 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 140 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 16 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 16 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 16 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 16 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 16 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 16 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 160 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 160 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 160 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 160 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 18 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 160 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 160 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 180 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 180 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>47 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 21 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 180 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 180 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 180 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 180 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 22 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 20 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 20 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 20 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 20 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 25 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 20 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 20 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 200 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 200 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 200 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 200 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 28 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 225 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 225 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 225 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 225 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 34 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 225 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 25 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 25 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 25 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 35 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 25 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 25 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 25 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 250 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 250 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 250 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 250 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 250 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 280 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 280 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 280 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 280 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 280 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 315 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 315 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 315 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 315 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 32 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 32 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 32 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 54 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 32 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 32 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 32 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 355 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 355 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 355 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 40 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 40 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 40 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 40 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 40 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 40 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>171 ₽/шт.</t>
+          <t>676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 400 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>171 ₽/шт.</t>
+          <t>678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 450 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>171 ₽/шт.</t>
+          <t>702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 450 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 50 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 50 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 50 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 50 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 50 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 50 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 63 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 63 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 63 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 63 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 63 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 63 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>175 ₽/шт.</t>
+          <t>210 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 75 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 75 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 75 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 75 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 75 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 75 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 90 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 90 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 90 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>176 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 90 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>176 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Муфта двухраструбная 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПБ 90 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>176 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Муфта компенсирующая 15 мм G 1/2 ГОСТ 8956-75</t>
+          <t>Муфта ПБ 90 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Муфта компенсирующая 20 мм G 3/4 ГОСТ 8956-75</t>
+          <t>Муфта ПВХ 10 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>12 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Муфта компенсирующая 25 мм G 1 ГОСТ 8956-75</t>
+          <t>Муфта ПВХ 1000 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>326 ₽/шт.</t>
+          <t>784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Муфта компенсирующая 32 мм G 1 1/4 ГОСТ 8956-75</t>
+          <t>Муфта ПВХ 1000 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Муфта компенсирующая 40 мм G 1 1/2 ГОСТ 8956-75</t>
+          <t>Муфта ПВХ 110 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Муфта компенсирующая 50 мм G 2 ГОСТ 8956-75</t>
+          <t>Муфта ПВХ 110 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>675 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Муфта надвижная 1000х450 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 110 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>567 ₽/шт.</t>
+          <t>324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Муфта надвижная 100х265 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 110 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Муфта надвижная 1200х490 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 110 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Муфта надвижная 125х265 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 110 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>807 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Муфта надвижная 150х280 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 110 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>821 ₽/шт.</t>
+          <t>330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Муфта надвижная 200х285 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 110 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>855 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Муфта надвижная 250х300 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 12 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>893 ₽/шт.</t>
+          <t>37 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Муфта надвижная 300х305 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 12 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>955 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Муфта надвижная 350х320 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 12 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>991 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Муфта надвижная 400х325 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Муфта надвижная 450х340 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>428 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Муфта надвижная 500х350 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Муфта надвижная 600х370 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>468 ₽/шт.</t>
+          <t>357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Муфта надвижная 65х260 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>855 ₽/шт.</t>
+          <t>360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Муфта надвижная 700х390 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Муфта надвижная 800х410 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Муфта надвижная 80х260 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 125 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Муфта надвижная 900х430 мм ГОСТ 5525-88</t>
+          <t>Муфта ПВХ 140 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Муфта ПБ 10 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>14 ₽/шт.</t>
+          <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Муфта ПБ 10 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>16 ₽/шт.</t>
+          <t>389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Муфта ПБ 10 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Муфта ПБ 10 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>22 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Муфта ПБ 10 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>10 ₽/шт.</t>
+          <t>393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Муфта ПБ 10 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>12 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Муфта ПБ 110 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 140 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>311 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Муфта ПБ 110 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 16 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>58 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Муфта ПБ 110 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 16 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Муфта ПБ 110 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 16 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Муфта ПБ 110 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Муфта ПБ 110 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Муфта ПБ 125 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Муфта ПБ 125 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Муфта ПБ 125 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Муфта ПБ 125 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>357 ₽/шт.</t>
+          <t>427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Муфта ПБ 125 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>338 ₽/шт.</t>
+          <t>428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Муфта ПБ 125 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 160 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Муфта ПБ 12 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Муфта ПБ 12 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>39 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Муфта ПБ 12 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>41 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Муфта ПБ 12 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Муфта ПБ 12 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Муфта ПБ 12 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Муфта ПБ 140 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Муфта ПБ 140 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 180 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Муфта ПБ 140 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 20 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>388 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Муфта ПБ 140 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 20 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>390 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Муфта ПБ 140 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 20 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Муфта ПБ 140 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 20 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Муфта ПБ 160 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Муфта ПБ 160 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Муфта ПБ 160 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Муфта ПБ 160 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>421 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Муфта ПБ 160 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>398 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Муфта ПБ 160 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>401 ₽/шт.</t>
+          <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Муфта ПБ 16 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Муфта ПБ 16 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 200 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Муфта ПБ 16 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Муфта ПБ 16 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Муфта ПБ 16 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Муфта ПБ 16 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>55 ₽/шт.</t>
+          <t>532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Муфта ПБ 180 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>441 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Муфта ПБ 180 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Муфта ПБ 180 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Муфта ПБ 180 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 225 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Муфта ПБ 180 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 25 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>435 ₽/шт.</t>
+          <t>103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Муфта ПБ 180 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 25 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>439 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Муфта ПБ 200 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 25 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>479 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Муфта ПБ 200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 25 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>483 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Муфта ПБ 200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 25 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Муфта ПБ 200 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Муфта ПБ 200 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Муфта ПБ 200 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>474 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Муфта ПБ 20 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Муфта ПБ 20 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Муфта ПБ 20 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Муфта ПБ 20 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Муфта ПБ 20 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 250 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Муфта ПБ 20 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Муфта ПБ 225 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Муфта ПБ 225 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>517 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Муфта ПБ 225 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>524 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Муфта ПБ 225 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>530 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Муфта ПБ 225 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>511 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Муфта ПБ 250 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>548 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Муфта ПБ 250 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 280 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>553 ₽/шт.</t>
+          <t>570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Муфта ПБ 250 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Муфта ПБ 250 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>559 ₽/шт.</t>
+          <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Муфта ПБ 250 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Муфта ПБ 25 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>103 ₽/шт.</t>
+          <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Муфта ПБ 25 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Муфта ПБ 25 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>109 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Муфта ПБ 25 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 315 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Муфта ПБ 25 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 32 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Муфта ПБ 25 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 32 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Муфта ПБ 280 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 32 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>572 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Муфта ПБ 280 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 32 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Муфта ПБ 280 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 32 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Муфта ПБ 280 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 32 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Муфта ПБ 280 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 355 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>569 ₽/шт.</t>
+          <t>642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Муфта ПБ 315 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 355 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>601 ₽/шт.</t>
+          <t>645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Муфта ПБ 315 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 355 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>608 ₽/шт.</t>
+          <t>649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Муфта ПБ 315 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 355 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>613 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Муфта ПБ 315 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 355 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>616 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Муфта ПБ 32 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 355 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>121 ₽/шт.</t>
+          <t>659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Муфта ПБ 32 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Муфта ПБ 32 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Муфта ПБ 32 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Муфта ПБ 32 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Муфта ПБ 32 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>117 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Муфта ПБ 355 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>639 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Муфта ПБ 355 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 40 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>644 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Муфта ПБ 355 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Муфта ПБ 400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>669 ₽/шт.</t>
+          <t>677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Муфта ПБ 400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 400 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>676 ₽/шт.</t>
+          <t>678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Муфта ПБ 400 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 400 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>678 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Муфта ПБ 40 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 400 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Муфта ПБ 40 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 400 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Муфта ПБ 40 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 450 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Муфта ПБ 40 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 450 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Муфта ПБ 40 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 450 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>139 ₽/шт.</t>
+          <t>705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Муфта ПБ 40 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 450 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>144 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Муфта ПБ 450 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 450 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>702 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Муфта ПБ 450 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>704 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Муфта ПБ 50 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Муфта ПБ 50 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Муфта ПБ 50 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Муфта ПБ 50 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Муфта ПБ 50 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>175 ₽/шт.</t>
+          <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Муфта ПБ 50 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 50 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Муфта ПБ 63 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 500 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>214 ₽/шт.</t>
+          <t>723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Муфта ПБ 63 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 500 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Муфта ПБ 63 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 500 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>224 ₽/шт.</t>
+          <t>728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Муфта ПБ 63 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 500 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>227 ₽/шт.</t>
+          <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Муфта ПБ 63 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 500 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>205 ₽/шт.</t>
+          <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Муфта ПБ 63 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 560 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>210 ₽/шт.</t>
+          <t>736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Муфта ПБ 75 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 560 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Муфта ПБ 75 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 560 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Муфта ПБ 75 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 560 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Муфта ПБ 75 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>259 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Муфта ПБ 75 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>237 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Муфта ПБ 75 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Муфта ПБ 90 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Муфта ПБ 90 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Муфта ПБ 90 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Муфта ПБ 90 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 63 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Муфта ПБ 90 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 630 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Муфта ПБ 90 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 630 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 1000 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 630 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>784 ₽/шт.</t>
+          <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 1000 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 630 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>787 ₽/шт.</t>
+          <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 10 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 710 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>12 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 710 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 710 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>324 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>326 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>330 ₽/шт.</t>
+          <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 110 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 75 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 800 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 800 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 800 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>357 ₽/шт.</t>
+          <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>360 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>361 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>361 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 125 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 12 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>37 ₽/шт.</t>
+          <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 12 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 12 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 90 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 900 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>381 ₽/шт.</t>
+          <t>777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПВХ 900 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>384 ₽/шт.</t>
+          <t>778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 10 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>389 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 10 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>7 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>393 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 140 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 110 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 12 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>422 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 12 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 12 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>427 ₽/шт.</t>
+          <t>23 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 12 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>428 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 160 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 12 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>405 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 16 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>58 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 16 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 16 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 125 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>461 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>462 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>464 ₽/шт.</t>
+          <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 180 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>485 ₽/шт.</t>
+          <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 140 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 16 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 16 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>58 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 16 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>501 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 16 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 200 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 16 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>474 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 20 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 16 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 20 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 20 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 20 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>518 ₽/шт.</t>
+          <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>525 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 160 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>532 ₽/шт.</t>
+          <t>400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 225 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>511 ₽/шт.</t>
+          <t>428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>554 ₽/шт.</t>
+          <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 180 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 20 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>559 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 20 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>563 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 20 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>565 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 20 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>565 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 250 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 20 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 25 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 20 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>103 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 25 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 200 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 25 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 25 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 25 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 200 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 200 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>573 ₽/шт.</t>
+          <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 200 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>576 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 225 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 225 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 225 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 225 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 225 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 280 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 225 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>570 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 25 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 25 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>608 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 25 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 25 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>619 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 25 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 25 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 315 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 250 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 32 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 250 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>121 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 32 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 250 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 32 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 250 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 32 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 250 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 32 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 280 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 32 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 280 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 355 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 280 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>642 ₽/шт.</t>
+          <t>582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 355 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 280 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>645 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 355 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 280 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>649 ₽/шт.</t>
+          <t>568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 355 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 315 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 355 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 315 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 355 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 315 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>659 ₽/шт.</t>
+          <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 315 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>671 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>677 ₽/шт.</t>
+          <t>120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 400 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>678 ₽/шт.</t>
+          <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 400 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 400 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 400 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>689 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 32 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 355 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 355 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>165 ₽/шт.</t>
+          <t>638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 355 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 355 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 40 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 450 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>703 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 450 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>704 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 450 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>705 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 450 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 450 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 500 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 40 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>723 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 500 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 400 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>726 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 500 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>728 ₽/шт.</t>
+          <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 500 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>729 ₽/шт.</t>
+          <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 500 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 450 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>729 ₽/шт.</t>
+          <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 450 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 450 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>193 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>195 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>196 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 50 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 560 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>736 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 560 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 50 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 560 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 500 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>739 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 560 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 500 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>741 ₽/шт.</t>
+          <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 630 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 560 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 630 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 560 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>751 ₽/шт.</t>
+          <t>734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 630 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>752 ₽/шт.</t>
+          <t>212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 630 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>753 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>224 ₽/шт.</t>
+          <t>201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>227 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 63 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 630 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 63 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 630 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>211 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 710 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 710 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 710 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 710 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 710 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>261 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 75 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 75 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 800 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 800 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>769 ₽/шт.</t>
+          <t>280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 800 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>771 ₽/шт.</t>
+          <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 800 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>773 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 900 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 5 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>777 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 900 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>778 ₽/шт.</t>
+          <t>264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 90 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПП 900 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта ПП вн/вн 110х50 мм</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта ПП вн/вн 110х63 мм</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>296 ₽/шт.</t>
+          <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта ПП вн/вн 110х75 мм</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Муфта ПВХ 90 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПП вн/вн 110х90 мм</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>273 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Муфта переходная 100х50 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 125х110 мм</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>647 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Муфта переходная 100х65 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 160х110 мм</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>675 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Муфта переходная 100х80 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 25х20 мм</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>759 ₽/шт.</t>
+          <t>14 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Муфта переходная 10х8 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 32х20 мм</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Муфта переходная 15х10 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 32х25 мм</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Муфта переходная 15х8 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 40х20 мм</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Муфта переходная 20х10 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 40х25 мм</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>226 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Муфта переходная 20х15 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 40х32 мм</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>24 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Муфта переходная 20х8 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 50х20 мм</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>209 ₽/шт.</t>
+          <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Муфта переходная 25х10 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 50х25 мм</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>41 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Муфта переходная 25х15 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 50х32 мм</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>341 ₽/шт.</t>
+          <t>39 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Муфта переходная 25х20 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 50х40 мм</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Муфта переходная 32х10 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 63х20 мм</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Муфта переходная 32х15 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 63х25 мм</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Муфта переходная 32х20 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 63х32 мм</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>428 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Муфта переходная 32х25 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 63х40 мм</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Муфта переходная 40х15 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 63х50 мм</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Муфта переходная 40х20 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 75х32 мм</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Муфта переходная 40х25 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 75х40 мм</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>567 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Муфта переходная 40х32 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 75х50 мм</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Муфта переходная 50х15 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 75х63 мм</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>759 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Муфта переходная 50х20 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 90х32 мм</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>807 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Муфта переходная 50х25 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 90х40 мм</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>809 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Муфта переходная 50х32 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 90х50 мм</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>821 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Муфта переходная 50х40 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 90х63 мм</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>828 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Муфта переходная 65х32 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/вн 90х75 мм</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>922 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Муфта переходная 65х40 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/нар 110х90 мм</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>955 ₽/шт.</t>
+          <t>139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Муфта переходная 65х50 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/нар 20х25 мм</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>991 ₽/шт.</t>
+          <t>16 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Муфта переходная 80х40 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/нар 32х20 мм</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>468 ₽/шт.</t>
+          <t>18 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Муфта переходная 80х50 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/нар 32х25 мм</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>20 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Муфта переходная 80х65 мм ГОСТ 8957-75</t>
+          <t>Муфта ПП вн/нар 40х20 мм</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 40х25 мм</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 40х32 мм</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 50х20 мм</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 50х25 мм</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>198 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 50х32 мм</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 50х40 мм</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 63х25 мм</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 63х32 мм</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 63х40 мм</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 63х50 мм</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 75х50 мм</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 75х63 мм</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 90х63 мм</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП вн/нар 90х75 мм</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 110 мм </t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 125 мм </t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 133 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 140 мм </t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>194 ₽/шт.</t>
+          <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 160 мм </t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 180 мм </t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 200 мм </t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 225 мм </t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>579 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 25 мм </t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 250 мм </t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 280 мм </t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 315 мм </t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 32 мм </t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>196 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 355 мм </t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>196 ₽/шт.</t>
+          <t>789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 40 мм </t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>196 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 400 мм </t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>199 ₽/шт.</t>
+          <t>851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 50 мм </t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 63 мм </t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 75 мм </t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t xml:space="preserve">Муфта ПП комбинированная 90 мм </t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 110 мм</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 125 мм</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 140 мм</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 160 мм</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 180 мм</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 200 мм</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 225 мм</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 18 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 25 мм</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 250 мм</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 280 мм</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 315 мм</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 21 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 32 мм</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 355 мм</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 40 мм</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 400 мм</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 22 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 50 мм</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 63 мм</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 75 мм</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП переходная 90 мм</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 25 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 110 мм</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 125 мм</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 140 мм</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 160 мм</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 20 мм</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 25 мм</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 32 мм</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 40 мм</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>102 ₽/шт.</t>
+          <t>208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 28 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 50 мм</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 63 мм</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 75 мм</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП равнопроходная 90 мм</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 34 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП разборная 20 мм</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП разборная 25 мм</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП разборная 32 мм</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП разборная 40 мм</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 35 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП разборная 50 мм</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП разборная 63 мм</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 110 мм 10МПа</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 20 мм 10МПа</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 25 мм 10МПа</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>58 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 32 мм 10МПа</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>159 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 40 мм 10МПа</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>159 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 50 мм 10МПа</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>159 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 63 мм 10МПа</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>120 ₽/шт.</t>
+          <t>117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 75 мм 10МПа</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПП соединительная 90 мм 10МПа</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1000 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1000 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>780 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1000 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1000 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1000 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>784 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1000 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>785 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 54 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>144 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 110 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1200 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1200 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1200 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1200 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 125 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>163 ₽/шт.</t>
+          <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>171 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 140 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>176 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1400 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1400 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1400 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 1400 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 16 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>48 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 16 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 16 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Муфта подвижная двухраструбная 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Муфта ПП 10 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Муфта ПП 10 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>7 ₽/шт.</t>
+          <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 160 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 1600 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 1600 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 1600 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 1600 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Муфта ПП 110 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>305 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>330 ₽/шт.</t>
+          <t>461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>333 ₽/шт.</t>
+          <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Муфта ПП 125 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 180 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Муфта ПП 12 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 20 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Муфта ПП 12 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 20 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Муфта ПП 12 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 20 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>23 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Муфта ПП 12 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 20 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Муфта ПП 12 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>387 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>365 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>367 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>369 ₽/шт.</t>
+          <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Муфта ПП 140 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 200 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>394 ₽/шт.</t>
+          <t>532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>395 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Муфта ПП 160 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>400 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Муфта ПП 16 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 225 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Муфта ПП 16 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 25 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>58 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Муфта ПП 16 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 25 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Муфта ПП 16 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 25 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Муфта ПП 16 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 25 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Муфта ПП 16 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 25 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>441 ₽/шт.</t>
+          <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>444 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>448 ₽/шт.</t>
+          <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>428 ₽/шт.</t>
+          <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>431 ₽/шт.</t>
+          <t>561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>434 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Муфта ПП 180 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>437 ₽/шт.</t>
+          <t>542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Муфта ПП 200 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 250 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>478 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Муфта ПП 200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>483 ₽/шт.</t>
+          <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Муфта ПП 200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>580 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Муфта ПП 200 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>465 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Муфта ПП 200 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>468 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Муфта ПП 200 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Муфта ПП 20 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Муфта ПП 20 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Муфта ПП 20 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 280 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Муфта ПП 20 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Муфта ПП 20 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Муфта ПП 20 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Муфта ПП 225 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>513 ₽/шт.</t>
+          <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Муфта ПП 225 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>516 ₽/шт.</t>
+          <t>624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Муфта ПП 225 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>519 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Муфта ПП 225 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>503 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Муфта ПП 225 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>505 ₽/шт.</t>
+          <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Муфта ПП 225 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Муфта ПП 250 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 315 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Муфта ПП 250 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 32 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Муфта ПП 250 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 32 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Муфта ПП 250 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 32 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Муфта ПП 250 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 32 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Муфта ПП 25 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 32 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Муфта ПП 25 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 32 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Муфта ПП 25 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Муфта ПП 25 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Муфта ПП 25 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Муфта ПП 25 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Муфта ПП 280 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>571 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Муфта ПП 280 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>575 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Муфта ПП 280 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>582 ₽/шт.</t>
+          <t>657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Муфта ПП 280 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Муфта ПП 280 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>568 ₽/шт.</t>
+          <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Муфта ПП 315 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 355 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Муфта ПП 315 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>603 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Муфта ПП 315 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>611 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Муфта ПП 315 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>120 ₽/шт.</t>
+          <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>122 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 40 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Муфта ПП 32 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>117 ₽/шт.</t>
+          <t>678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Муфта ПП 355 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Муфта ПП 355 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>638 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Муфта ПП 355 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>644 ₽/шт.</t>
+          <t>684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Муфта ПП 355 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Муфта ПП 400 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Муфта ПП 400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>666 ₽/шт.</t>
+          <t>662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Муфта ПП 400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 400 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>675 ₽/шт.</t>
+          <t>663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>698 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>139 ₽/шт.</t>
+          <t>706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Муфта ПП 40 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Муфта ПП 450 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>693 ₽/шт.</t>
+          <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Муфта ПП 450 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 450 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>694 ₽/шт.</t>
+          <t>692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Муфта ПП 450 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>700 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Муфта ПП 500 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Муфта ПП 500 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>721 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>179 ₽/шт.</t>
+          <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 50 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Муфта ПП 50 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>177 ₽/шт.</t>
+          <t>725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Муфта ПП 560 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>732 ₽/шт.</t>
+          <t>727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Муфта ПП 560 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>734 ₽/шт.</t>
+          <t>728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Муфта ПП 630 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>743 ₽/шт.</t>
+          <t>728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Муфта ПП 630 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>212 ₽/шт.</t>
+          <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 500 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>201 ₽/шт.</t>
+          <t>735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Муфта ПП 63 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>208 ₽/шт.</t>
+          <t>737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Муфта ПП 710 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>756 ₽/шт.</t>
+          <t>739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Муфта ПП 710 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>760 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 560 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Муфта ПП 75 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>239 ₽/шт.</t>
+          <t>202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Муфта ПП 800 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>767 ₽/шт.</t>
+          <t>207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Муфта ПП 900 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 63 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>774 ₽/шт.</t>
+          <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>280 ₽/шт.</t>
+          <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>284 ₽/шт.</t>
+          <t>744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 5 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>264 ₽/шт.</t>
+          <t>750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Муфта ПП 90 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта ПЭ 630 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 110х50 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 110х63 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>139 ₽/шт.</t>
+          <t>760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 110х75 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 110х90 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 125х110 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 160х110 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 25х20 мм</t>
+          <t>Муфта ПЭ 710 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>14 ₽/шт.</t>
+          <t>765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 32х20 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 32х25 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 40х20 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 40х25 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 40х32 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>24 ₽/шт.</t>
+          <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 50х20 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>42 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 50х25 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>41 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 50х32 мм</t>
+          <t>Муфта ПЭ 75 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>39 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 50х40 мм</t>
+          <t>Муфта ПЭ 800 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 63х20 мм</t>
+          <t>Муфта ПЭ 800 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 63х25 мм</t>
+          <t>Муфта ПЭ 800 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 63х32 мм</t>
+          <t>Муфта ПЭ 800 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 63х40 мм</t>
+          <t>Муфта ПЭ 800 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>55 ₽/шт.</t>
+          <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 63х50 мм</t>
+          <t>Муфта ПЭ 800 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 75х32 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 11 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 75х40 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 75х50 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 75х63 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 90х32 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 90х40 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 90х50 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 7,4 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 90х63 мм</t>
+          <t>Муфта ПЭ 90 мм SDR 9 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/вн 90х75 мм</t>
+          <t>Муфта ПЭ 900 мм SDR 13,6 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 110х90 мм</t>
+          <t>Муфта ПЭ 900 мм SDR 17 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>139 ₽/шт.</t>
+          <t>774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 20х25 мм</t>
+          <t>Муфта ПЭ 900 мм SDR 21 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>16 ₽/шт.</t>
+          <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 32х20 мм</t>
+          <t>Муфта ПЭ 900 мм SDR 26 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>18 ₽/шт.</t>
+          <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 32х25 мм</t>
+          <t>Муфта ПЭ 900 мм SDR 33 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>20 ₽/шт.</t>
+          <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 40х20 мм</t>
+          <t>Муфта ПЭ 900 мм SDR 41 ГОСТ 32415-2013</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>49 ₽/шт.</t>
+          <t>777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 40х25 мм</t>
+          <t>Муфта двухраструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 40х32 мм</t>
+          <t>Муфта двухраструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 50х20 мм</t>
+          <t>Муфта двухраструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 50х25 мм</t>
+          <t>Муфта двухраструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 50х32 мм</t>
+          <t>Муфта двухраструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 50х40 мм</t>
+          <t>Муфта двухраструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>63 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 63х25 мм</t>
+          <t>Муфта двухраструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>63 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 63х32 мм</t>
+          <t>Муфта двухраструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>63 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 63х40 мм</t>
+          <t>Муфта двухраструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 63х50 мм</t>
+          <t>Муфта двухраструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 75х50 мм</t>
+          <t>Муфта двухраструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 75х63 мм</t>
+          <t>Муфта двухраструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 90х63 мм</t>
+          <t>Муфта двухраструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Муфта ПП вн/нар 90х75 мм</t>
+          <t>Муфта двухраструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 110 мм </t>
+          <t>Муфта двухраструбная 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 125 мм </t>
+          <t>Муфта двухраструбная 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>423 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 140 мм </t>
+          <t>Муфта двухраструбная 133 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>425 ₽/шт.</t>
+          <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 160 мм </t>
+          <t>Муфта двухраструбная 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>474 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 180 мм </t>
+          <t>Муфта двухраструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>523 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 200 мм </t>
+          <t>Муфта двухраструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>566 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 225 мм </t>
+          <t>Муфта двухраструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>579 ₽/шт.</t>
+          <t>63 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 250 мм </t>
+          <t>Муфта двухраструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>600 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 25 мм </t>
+          <t>Муфта двухраструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 280 мм </t>
+          <t>Муфта двухраструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 315 мм </t>
+          <t>Муфта двухраструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 32 мм </t>
+          <t>Муфта двухраструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 355 мм </t>
+          <t>Муфта двухраструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>789 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 400 мм </t>
+          <t>Муфта двухраструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>851 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 40 мм </t>
+          <t>Муфта двухраструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 50 мм </t>
+          <t>Муфта двухраструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 63 мм </t>
+          <t>Муфта двухраструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 75 мм </t>
+          <t>Муфта двухраструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Муфта ПП комбинированная 90 мм </t>
+          <t>Муфта двухраструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 110 мм</t>
+          <t>Муфта двухраструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 125 мм</t>
+          <t>Муфта двухраструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>175 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 140 мм</t>
+          <t>Муфта двухраструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 160 мм</t>
+          <t>Муфта двухраструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 180 мм</t>
+          <t>Муфта двухраструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 200 мм</t>
+          <t>Муфта двухраструбная 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 225 мм</t>
+          <t>Муфта двухраструбная 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>273 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 250 мм</t>
+          <t>Муфта двухраструбная 18 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 25 мм</t>
+          <t>Муфта двухраструбная 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 280 мм</t>
+          <t>Муфта двухраструбная 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 315 мм</t>
+          <t>Муфта двухраструбная 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 32 мм</t>
+          <t>Муфта двухраструбная 21 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 355 мм</t>
+          <t>Муфта двухраструбная 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 400 мм</t>
+          <t>Муфта двухраструбная 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>296 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 40 мм</t>
+          <t>Муфта двухраструбная 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>120 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 50 мм</t>
+          <t>Муфта двухраструбная 22 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>122 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 63 мм</t>
+          <t>Муфта двухраструбная 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>123 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 75 мм</t>
+          <t>Муфта двухраструбная 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Муфта ПП переходная 90 мм</t>
+          <t>Муфта двухраструбная 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 110 мм</t>
+          <t>Муфта двухраструбная 25 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 125 мм</t>
+          <t>Муфта двухраструбная 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 140 мм</t>
+          <t>Муфта двухраструбная 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 160 мм</t>
+          <t>Муфта двухраструбная 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 20 мм</t>
+          <t>Муфта двухраструбная 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>163 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 25 мм</t>
+          <t>Муфта двухраструбная 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 32 мм</t>
+          <t>Муфта двухраструбная 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 40 мм</t>
+          <t>Муфта двухраструбная 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>208 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 50 мм</t>
+          <t>Муфта двухраструбная 28 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>209 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 63 мм</t>
+          <t>Муфта двухраструбная 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>211 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 75 мм</t>
+          <t>Муфта двухраструбная 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>221 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Муфта ПП равнопроходная 90 мм</t>
+          <t>Муфта двухраструбная 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Муфта ПП разборная 20 мм</t>
+          <t>Муфта двухраструбная 34 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Муфта ПП разборная 25 мм</t>
+          <t>Муфта двухраструбная 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Муфта ПП разборная 32 мм</t>
+          <t>Муфта двухраструбная 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Муфта ПП разборная 40 мм</t>
+          <t>Муфта двухраструбная 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Муфта ПП разборная 50 мм</t>
+          <t>Муфта двухраструбная 35 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>475 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Муфта ПП разборная 63 мм</t>
+          <t>Муфта двухраструбная 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 110 мм 10МПа</t>
+          <t>Муфта двухраструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 20 мм 10МПа</t>
+          <t>Муфта двухраструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 25 мм 10МПа</t>
+          <t>Муфта двухраструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>58 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 32 мм 10МПа</t>
+          <t>Муфта двухраструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 40 мм 10МПа</t>
+          <t>Муфта двухраструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 50 мм 10МПа</t>
+          <t>Муфта двухраструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 63 мм 10МПа</t>
+          <t>Муфта двухраструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>117 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 75 мм 10МПа</t>
+          <t>Муфта двухраструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Муфта ПП соединительная 90 мм 10МПа</t>
+          <t>Муфта двухраструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 100,6 мм</t>
+          <t>Муфта двухраструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 101,6 мм</t>
+          <t>Муфта двухраструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 104,8 мм</t>
+          <t>Муфта двухраструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 104 мм</t>
+          <t>Муфта двухраструбная 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 108 мм</t>
+          <t>Муфта двухраструбная 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 114,3 мм</t>
+          <t>Муфта двухраструбная 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 121 мм</t>
+          <t>Муфта двухраструбная 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 127 мм</t>
+          <t>Муфта двухраструбная 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 129 мм</t>
+          <t>Муфта двухраструбная 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 130,2 мм</t>
+          <t>Муфта двухраструбная 54 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 133 мм</t>
+          <t>Муфта двухраструбная 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 139,7 мм</t>
+          <t>Муфта двухраструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 141,3 мм</t>
+          <t>Муфта двухраструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 146 мм</t>
+          <t>Муфта двухраструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 152,4 мм</t>
+          <t>Муфта двухраструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 154 мм</t>
+          <t>Муфта двухраструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 159 мм</t>
+          <t>Муфта двухраструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 165 мм</t>
+          <t>Муфта двухраструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>298 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 168,3 мм</t>
+          <t>Муфта двухраструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 38 мм</t>
+          <t>Муфта двухраструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 42,4 мм</t>
+          <t>Муфта двухраструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 44,5 мм</t>
+          <t>Муфта двухраструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 48,3 мм</t>
+          <t>Муфта двухраструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 50 мм</t>
+          <t>Муфта двухраструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 51 мм</t>
+          <t>Муфта двухраструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 54 мм</t>
+          <t>Муфта двухраструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 57 мм</t>
+          <t>Муфта двухраструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>258 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 60,3 мм</t>
+          <t>Муфта двухраструбная 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>262 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 63,5 мм</t>
+          <t>Муфта двухраструбная 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 66,6 мм</t>
+          <t>Муфта двухраструбная 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 68 мм</t>
+          <t>Муфта двухраструбная 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 70 мм</t>
+          <t>Муфта двухраструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 73 мм</t>
+          <t>Муфта двухраструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>272 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 76,1 мм</t>
+          <t>Муфта двухраструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>272 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 79,5 мм</t>
+          <t>Муфта двухраструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>273 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 82,5 мм</t>
+          <t>Муфта двухраструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>276 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 84 мм</t>
+          <t>Муфта двухраструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>277 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 88,9 мм</t>
+          <t>Муфта двухраструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Муфта противопожарная 95 мм</t>
+          <t>Муфта двухраструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1000 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>779 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1000 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>780 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1000 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>781 ₽/шт.</t>
+          <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1000 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>783 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1000 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>784 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1000 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>785 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта двухраструбная 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта компенсирующая 15 мм G 1/2 ГОСТ 8956-75</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта компенсирующая 20 мм G 3/4 ГОСТ 8956-75</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта компенсирующая 25 мм G 1 ГОСТ 8956-75</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 110 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта компенсирующая 32 мм G 1 1/4 ГОСТ 8956-75</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта компенсирующая 40 мм G 1 1/2 ГОСТ 8956-75</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>787 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта компенсирующая 50 мм G 2 ГОСТ 8956-75</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1200 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 1000х450 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1200 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 100х265 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1200 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 1200х490 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>789 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1200 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 125х265 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 150х280 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 200х285 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 250х300 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 300х305 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 350х320 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>359 ₽/шт.</t>
+          <t>991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 400х325 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>335 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 450х340 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 125 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 500х350 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 600х370 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 65х260 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1400 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 700х390 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1400 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 800х410 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>792 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1400 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 80х260 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>793 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1400 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта надвижная 900х430 мм ГОСТ 5525-88</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 100х50 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>381 ₽/шт.</t>
+          <t>647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 100х65 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>386 ₽/шт.</t>
+          <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 100х80 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>390 ₽/шт.</t>
+          <t>759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 10х8 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 15х10 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>392 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 15х8 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 20х10 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 140 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 20х15 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1600 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 20х8 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1600 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 25х10 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>797 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1600 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 25х15 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>798 ₽/шт.</t>
+          <t>341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 1600 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 25х20 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 32х10 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 32х15 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 32х20 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>420 ₽/шт.</t>
+          <t>428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 32х25 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>424 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 40х15 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 40х20 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>397 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 40х25 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>399 ₽/шт.</t>
+          <t>567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 160 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 40х32 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 16 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 50х15 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>48 ₽/шт.</t>
+          <t>759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 16 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 50х20 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>807 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 16 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 50х25 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>56 ₽/шт.</t>
+          <t>809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 50х32 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 50х40 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>448 ₽/шт.</t>
+          <t>828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 65х32 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 65х40 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 65х50 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>461 ₽/шт.</t>
+          <t>991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 80х40 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>434 ₽/шт.</t>
+          <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 80х50 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>436 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 180 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта переходная 80х65 мм ГОСТ 8957-75</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>480 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>489 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>470 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 200 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>476 ₽/шт.</t>
+          <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 20 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 20 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 20 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 20 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>519 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 12 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>529 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 12 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>532 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 133 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 133 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>503 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 225 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>512 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>551 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>558 ₽/шт.</t>
+          <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>559 ₽/шт.</t>
+          <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>561 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>542 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 250 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 25 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 25 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 25 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 25 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 25 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>574 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>580 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 16 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>565 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 16 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>568 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 280 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 18 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>571 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 18 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 18 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 18 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>616 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 21 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>619 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 21 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>624 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 21 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 21 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 22 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>590 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 22 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>594 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 315 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 22 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 32 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 22 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>122 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 32 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 25 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 32 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 25 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>130 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 32 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 25 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>114 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 32 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 25 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 32 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 27,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 27,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 27,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>644 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 27,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 28 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>650 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 28 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 28 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 28 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>657 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 34 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 34 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>629 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 355 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 34 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 34 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 35 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>674 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 35 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>678 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>681 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>684 ₽/шт.</t>
+          <t>120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>686 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>662 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 400 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>663 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>166 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>138 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 42 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 40 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 42 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 53,6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>694 ₽/шт.</t>
+          <t>138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 53,6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>698 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 53,6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>704 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 53,6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>704 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 54 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>705 ₽/шт.</t>
+          <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 54 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>706 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>690 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 450 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>692 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>725 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>727 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>728 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>728 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>729 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>713 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 500 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>194 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>194 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 70 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 70 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>176 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 50 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 76,1 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 76,1 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>732 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>734 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>735 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>736 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>737 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>739 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 560 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>730 ₽/шт.</t>
+          <t>171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>743 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>744 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>748 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>750 ₽/шт.</t>
+          <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>750 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>751 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 630 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>752 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>221 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>225 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта подвижная двухраструбная 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>228 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 100,6 мм</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 101,6 мм</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>202 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 104 мм</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>207 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 63 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 104,8 мм</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>211 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 108 мм</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>755 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 114,3 мм</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>760 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 121 мм</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>762 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 127 мм</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>763 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 129 мм</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 130,2 мм</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 710 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 133 мм</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>765 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 139,7 мм</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 141,3 мм</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 146 мм</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>258 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 152,4 мм</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 154 мм</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>260 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 159 мм</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 165 мм</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 75 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 168,3 мм</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 800 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 38 мм</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 800 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 42,4 мм</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 800 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 44,5 мм</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 800 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 48,3 мм</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 800 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 50 мм</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>769 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 800 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 51 мм</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>773 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 900 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 54 мм</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>774 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 900 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 57 мм</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>774 ₽/шт.</t>
+          <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 900 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 60,3 мм</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>776 ₽/шт.</t>
+          <t>262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 900 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 63,5 мм</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>776 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 900 мм SDR 33 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 66,6 мм</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>776 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 900 мм SDR 41 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 68 мм</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>777 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 11 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 70 мм</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>284 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 13,6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 73 мм</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>287 ₽/шт.</t>
+          <t>272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 17 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 76,1 мм</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 21 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 79,5 мм</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 26 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 82,5 мм</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>296 ₽/шт.</t>
+          <t>276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 6 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 84 мм</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>268 ₽/шт.</t>
+          <t>277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 7,4 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 88,9 мм</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Муфта ПЭ 90 мм SDR 9 ГОСТ 32415-2013</t>
+          <t>Муфта противопожарная 95 мм</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>275 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
           <t>175 ₽/шт.</t>
         </is>
@@ -17817,236 +17817,236 @@
         <is>
           <t>Муфта редукционная двухраструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
           <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>55 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>195 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
           <t>49 ₽/шт.</t>
         </is>
@@ -18441,140 +18441,140 @@
         <is>
           <t>Муфта редукционная двухраструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>123 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>120 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>120 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>120 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
           <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
           <t>155 ₽/шт.</t>
         </is>
@@ -18681,188 +18681,188 @@
         <is>
           <t>Муфта редукционная двухраструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
           <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
           <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>144 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
           <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
           <t>67 ₽/шт.</t>
         </is>
@@ -18921,188 +18921,188 @@
         <is>
           <t>Муфта редукционная двухраструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
           <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
           <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>108 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>172 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Муфта редукционная двухраструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная двухраструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>108 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
           <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
           <t>68 ₽/шт.</t>
         </is>
@@ -19113,188 +19113,188 @@
         <is>
           <t>Муфта редукционная двухраструбная 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
           <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
           <t>Муфта редукционная двухраструбная 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
           <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>170 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>199 ₽/шт.</t>
         </is>
@@ -19353,236 +19353,236 @@
         <is>
           <t>Муфта редукционная однораструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>62 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>62 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>36 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>36 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
           <t>150 ₽/шт.</t>
         </is>
@@ -19977,140 +19977,140 @@
         <is>
           <t>Муфта редукционная однораструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>148 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1639" t="inlineStr">
         <is>
           <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
@@ -20217,188 +20217,188 @@
         <is>
           <t>Муфта редукционная однораструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
           <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
           <t>55 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>64 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
           <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
           <t>84 ₽/шт.</t>
         </is>
@@ -20457,188 +20457,188 @@
         <is>
           <t>Муфта редукционная однораструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
           <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
           <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Муфта редукционная однораструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная однораструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
           <t>49 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
@@ -20649,188 +20649,188 @@
         <is>
           <t>Муфта редукционная однораструбная 9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
           <t>Муфта редукционная однораструбная 9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>180 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 106 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 106 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 106 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 106 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 10 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 108 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 10 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 108 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 10 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 108 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 10 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 108 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 12 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 12 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
@@ -20889,236 +20889,236 @@
         <is>
           <t>Муфта редукционная удлиненная однораструбная 133 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
           <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 133 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
           <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14,4 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14,4 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14,4 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 14 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 14,4 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>196 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 15 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 159 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 15 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 159 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 15 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 159 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 15 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 159 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 16 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 16 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>123 ₽/шт.</t>
         </is>
@@ -21513,140 +21513,140 @@
         <is>
           <t>Муфта редукционная удлиненная однораструбная 35 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1757" t="inlineStr">
         <is>
           <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 35 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
           <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40,5 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>115 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40,5 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40,5 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 40 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 40,5 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 42 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
           <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 42 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
@@ -21753,188 +21753,188 @@
         <is>
           <t>Муфта редукционная удлиненная однораструбная 54 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
           <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 54 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
           <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
-          <t>146 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 64 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 64 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 64 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 64 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 6 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 66,7 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 6 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 66,7 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 6 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 66,7 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 6 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 66,7 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 70 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
           <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 70 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
@@ -21993,188 +21993,188 @@
         <is>
           <t>Муфта редукционная удлиненная однораструбная 76,1 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
           <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 76,1 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
           <t>146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>166 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 80 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 80 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 80 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 80 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 8 мм Cu-DHP ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 88,9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 8 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 88,9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 8 мм CuZn36Pb2As ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 88,9 мм CuZn36Pb2As ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
-          <t>Муфта редукционная удлиненная однораструбная 8 мм CuZn39Pb3 ГОСТ 32590-2013</t>
+          <t>Муфта редукционная удлиненная однораструбная 88,9 мм CuZn39Pb3 ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
-          <t>129 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 9 мм Cu-DHP ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
           <t>47 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
           <t>Муфта редукционная удлиненная однораструбная 9 мм CuSn5Zn5Pb5-C ГОСТ 32590-2013</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
           <t>50 ₽/шт.</t>
         </is>
@@ -22209,68 +22209,68 @@
         <is>
           <t>Муфта ремонтная РМ1 100,6 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
           <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" t="inlineStr">
         <is>
           <t>Муфта ремонтная РМ1 101,6 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1816" t="inlineStr">
         <is>
           <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" t="inlineStr">
         <is>
-          <t>Муфта ремонтная РМ1 104,8 мм 1,6 МПа</t>
+          <t>Муфта ремонтная РМ1 104 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
-          <t>302 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
-          <t>Муфта ремонтная РМ1 104 мм 1,6 МПа</t>
+          <t>Муфта ремонтная РМ1 104,8 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
           <t>Муфта ремонтная РМ1 108 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
           <t>Муфта ремонтная РМ1 114,3 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
           <t>325 ₽/шт.</t>
         </is>
@@ -23133,68 +23133,68 @@
         <is>
           <t>Муфта соединительная МФл1 100,6 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
           <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
           <t>Муфта соединительная МФл1 101,6 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Муфта соединительная МФл1 104,8 мм 1,6 МПа</t>
+          <t>Муфта соединительная МФл1 104 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>635 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Муфта соединительная МФл1 104 мм 1,6 МПа</t>
+          <t>Муфта соединительная МФл1 104,8 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
           <t>Муфта соединительная МФл1 108 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
           <t>677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
           <t>Муфта соединительная МФл1 114,3 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
           <t>686 ₽/шт.</t>
         </is>
@@ -24009,68 +24009,68 @@
         <is>
           <t>Муфта соединительная С1 100,6 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
           <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
           <t>Муфта соединительная С1 101,6 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
           <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
-          <t>Муфта соединительная С1 104,8 мм 1,6 МПа</t>
+          <t>Муфта соединительная С1 104 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
-          <t>635 ₽/шт.</t>
+          <t>620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
-          <t>Муфта соединительная С1 104 мм 1,6 МПа</t>
+          <t>Муфта соединительная С1 104,8 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
-          <t>620 ₽/шт.</t>
+          <t>635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
           <t>Муфта соединительная С1 108 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
           <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
           <t>Муфта соединительная С1 114,3 мм 1,6 МПа</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
           <t>679 ₽/шт.</t>
         </is>