--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -561,344 +561,344 @@
         <is>
           <t>Проволока наплавочная порошковая 1.8 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Проволока наплавочная порошковая 1.8 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>29 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.2 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.2 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.2 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.2 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.2 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.6 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.2 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.6 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.2 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.6 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.2 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.8 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.6 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.8 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.6 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.8 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.6 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2.8 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.8 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.8 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.8 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 2 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 2.8 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.2 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.2 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.2 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.6 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.6 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.2 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.6 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.2 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3.6 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.2 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.6 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.6 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.6 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 3 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 3.6 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Проволока наплавочная порошковая 4 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Проволока наплавочная порошковая 4 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
@@ -909,344 +909,344 @@
         <is>
           <t>Проволока наплавочная порошковая 4 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Проволока наплавочная порошковая 4 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 57 мм ПП-Нп-200Х12М ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 5 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>60 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 59 мм ПП-Нп-200Х12ВФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 5 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 59 мм ПП-Нп-200Х12М ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 5 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 59 мм ПП-Нп-90Г13Н4 ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 5 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 5 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 57 мм ПП-Нп-200Х12М ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>60 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 5 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 59 мм ПП-Нп-200Х12ВФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 5 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 59 мм ПП-Нп-200Х12М ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>52 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 5 мм Нп-80Х20РЗТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 59 мм ПП-Нп-90Г13Н4 ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-10Х14Т ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 6 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-18Х1Г1М ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 6 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>66 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-30Х5Г2СМ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 6 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>65 ₽/кг</t>
+          <t>54 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-90Г13Н4 ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-10Х14Т ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 63 мм ПП-Нп-200Х15С1ГРТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-18Х1Г1М ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>72 ₽/кг</t>
+          <t>66 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 63 мм ПП-Нп-30Х4Г2М ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-30Х5Г2СМ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>71 ₽/кг</t>
+          <t>65 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 63 мм ПП-Нп-30Х5Г2СМ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 60 мм ПП-Нп-90Г13Н4 ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 65 мм ПП-Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 63 мм ПП-Нп-200Х15С1ГРТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>77 ₽/кг</t>
+          <t>72 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 65 мм ПП-Нп-25Х5ФМСТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 63 мм ПП-Нп-30Х4Г2М ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>75 ₽/кг</t>
+          <t>71 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 65 мм ПП-Нп-30Х4В2М2ФС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 63 мм ПП-Нп-30Х5Г2СМ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>74 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-10Х15Н2Т ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 65 мм ПП-Нп-25Х5ФМС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-10Х17Н9С5ГТ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 65 мм ПП-Нп-25Х5ФМСТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>75 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-250Х10Б8С2Т ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 65 мм ПП-Нп-30Х4В2М2ФС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>78 ₽/кг</t>
+          <t>74 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-30Х4В2М2ФС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-10Х15Н2Т ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 6 мм Нп-200Х16С1ГРГ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-10Х17Н9С5ГТ ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 6 мм Нп-25Х5ФМС ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-250Х10Б8С2Т ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Проволока наплавочная порошковая 6 мм Нп-35В9Х3СФ ГОСТ 26101-84</t>
+          <t>Проволока наплавочная порошковая 68 мм ПП-Нп-30Х4В2М2ФС ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>54 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Проволока наплавочная порошковая 70 мм ПП-Нп-10Х15Н2Т ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>83 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Проволока наплавочная порошковая 70 мм ПП-Нп-200ХГР ГОСТ 26101-84</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>80 ₽/кг</t>
         </is>
@@ -1689,1964 +1689,1964 @@
         <is>
           <t>Проволока наплавочная сплошная 0.8 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>17 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Проволока наплавочная сплошная 0.8 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>20 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>20 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>25 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>25 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>20 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>22 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>24 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>21 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>20 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.2 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>29 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>28 ₽/кг</t>
+          <t>25 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>29 ₽/кг</t>
+          <t>25 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>29 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>27 ₽/кг</t>
+          <t>24 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>26 ₽/кг</t>
+          <t>23 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1.6 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.2 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>29 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>29 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>20 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>28 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>29 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>20 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>22 ₽/кг</t>
+          <t>29 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>27 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>21 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>20 ₽/кг</t>
+          <t>26 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 1 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 1.6 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>23 ₽/кг</t>
+          <t>29 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>35 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>32 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>34 ₽/кг</t>
+          <t>31 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>30 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.4 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>35 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>37 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>34 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>36 ₽/кг</t>
+          <t>33 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2.5 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.4 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>38 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>32 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>37 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>31 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>30 ₽/кг</t>
+          <t>36 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 2 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 2.5 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>33 ₽/кг</t>
+          <t>38 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>43 ₽/кг</t>
+          <t>39 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3.2 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-20Х14 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-20Х17Н3М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-30 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-30 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-30Х10Г10Т ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-30Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-30Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-30ХГСА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-30ХГСА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-40Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-40Х13 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Х13 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Х2Г2М ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-40Х3Г2МФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-45Х4В3ГФ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-50 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-50 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-50Х3В10Ф ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-50Х6ФМС ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-50ХНМ ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-50ХНМ ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-50ХФА ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-50ХФА ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-65Г ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-65Г ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-85 ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-85 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>39 ₽/кг</t>
+          <t>43 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Проволока наплавочная сплошная 3 мм Нп-Г13А ГОСТ 10543-98</t>
+          <t>Проволока наплавочная сплошная 3.2 мм Нп-Г13А ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Проволока наплавочная сплошная 4 мм Нп-03Х15Н35Г7М6Б ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Проволока наплавочная сплошная 4 мм Нп-20Х14 ГОСТ 10543-98</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>