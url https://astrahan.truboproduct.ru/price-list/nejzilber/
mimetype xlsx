--- v0 (2026-05-14)
+++ v1 (2026-07-04)
@@ -525,68 +525,68 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,12х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,12х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1045 ₽/кг</t>
+          <t>1025 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,12х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,12х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1025 ₽/кг</t>
+          <t>1045 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,12х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1048 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,12х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>1051 ₽/кг</t>
         </is>
@@ -741,68 +741,68 @@
         <is>
           <t>Лента нейзильбер 0,12х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>1039 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,12х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>1040 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,15х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,15х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1074 ₽/кг</t>
+          <t>1066 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,15х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,15х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1066 ₽/кг</t>
+          <t>1074 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,15х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>1075 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,15х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>1076 ₽/кг</t>
         </is>
@@ -957,68 +957,68 @@
         <is>
           <t>Лента нейзильбер 0,15х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>1071 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,15х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>1072 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,18х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,18х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1099 ₽/кг</t>
+          <t>1085 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,18х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,18х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1085 ₽/кг</t>
+          <t>1099 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,18х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>1099 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,18х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>1101 ₽/кг</t>
         </is>
@@ -1173,68 +1173,68 @@
         <is>
           <t>Лента нейзильбер 0,18х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>1094 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,18х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>1098 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,1х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,1х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1008 ₽/кг</t>
+          <t>1000 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,1х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,1х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1000 ₽/кг</t>
+          <t>1008 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,1х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>1009 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,1х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>1011 ₽/кг</t>
         </is>
@@ -1389,68 +1389,68 @@
         <is>
           <t>Лента нейзильбер 0,1х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>1007 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,1х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>1007 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,22х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,22х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1153 ₽/кг</t>
+          <t>1139 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,22х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,22х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1139 ₽/кг</t>
+          <t>1153 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,22х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>1154 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,22х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>1154 ₽/кг</t>
         </is>
@@ -1605,68 +1605,68 @@
         <is>
           <t>Лента нейзильбер 0,22х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>1152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,22х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>1153 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,25х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,25х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1177 ₽/кг</t>
+          <t>1167 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,25х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,25х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1167 ₽/кг</t>
+          <t>1177 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,25х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>1177 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,25х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>1181 ₽/кг</t>
         </is>
@@ -1821,68 +1821,68 @@
         <is>
           <t>Лента нейзильбер 0,25х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>1174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,25х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>1174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,2х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,2х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>1119 ₽/кг</t>
+          <t>1108 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,2х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,2х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1108 ₽/кг</t>
+          <t>1119 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,2х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>1119 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,2х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>1126 ₽/кг</t>
         </is>
@@ -2037,68 +2037,68 @@
         <is>
           <t>Лента нейзильбер 0,2х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>1118 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,2х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>1118 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,35х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,35х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1245 ₽/кг</t>
+          <t>1229 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,35х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,35х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>1229 ₽/кг</t>
+          <t>1245 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,35х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>1245 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,35х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>1246 ₽/кг</t>
         </is>
@@ -2253,68 +2253,68 @@
         <is>
           <t>Лента нейзильбер 0,35х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>1241 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,35х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>1242 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,3х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,3х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1212 ₽/кг</t>
+          <t>1197 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,3х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,3х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1197 ₽/кг</t>
+          <t>1212 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,3х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>1212 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,3х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>1215 ₽/кг</t>
         </is>
@@ -2469,68 +2469,68 @@
         <is>
           <t>Лента нейзильбер 0,3х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>1211 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,3х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>1212 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,45х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,45х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1302 ₽/кг</t>
+          <t>1287 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,45х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,45х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1287 ₽/кг</t>
+          <t>1302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,45х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>1306 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,45х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>1308 ₽/кг</t>
         </is>
@@ -2685,68 +2685,68 @@
         <is>
           <t>Лента нейзильбер 0,45х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>1302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,45х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>1302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,4х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,4х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1269 ₽/кг</t>
+          <t>1257 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,4х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,4х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1257 ₽/кг</t>
+          <t>1269 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,4х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>1270 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,4х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>1271 ₽/кг</t>
         </is>
@@ -2901,68 +2901,68 @@
         <is>
           <t>Лента нейзильбер 0,4х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>1266 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,4х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>1268 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,55х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,55х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1368 ₽/кг</t>
+          <t>1360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,55х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,55х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1360 ₽/кг</t>
+          <t>1368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,55х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>1368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,55х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>1369 ₽/кг</t>
         </is>
@@ -3117,68 +3117,68 @@
         <is>
           <t>Лента нейзильбер 0,55х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>1367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,55х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>1368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,5х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,5х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>1345 ₽/кг</t>
+          <t>1327 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,5х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,5х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>1327 ₽/кг</t>
+          <t>1345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,5х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>1345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,5х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>1347 ₽/кг</t>
         </is>
@@ -3333,68 +3333,68 @@
         <is>
           <t>Лента нейзильбер 0,5х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>1344 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,5х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>1344 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,65х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,65х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>1418 ₽/кг</t>
+          <t>1404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,65х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,65х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>1404 ₽/кг</t>
+          <t>1418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,65х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>1423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,65х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>1424 ₽/кг</t>
         </is>
@@ -3549,68 +3549,68 @@
         <is>
           <t>Лента нейзильбер 0,65х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>1414 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,65х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>1417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,6х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,6х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>1385 ₽/кг</t>
+          <t>1374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,6х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,6х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>1374 ₽/кг</t>
+          <t>1385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,6х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>1385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,6х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>1387 ₽/кг</t>
         </is>
@@ -3765,68 +3765,68 @@
         <is>
           <t>Лента нейзильбер 0,6х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>1378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,6х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>1384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,75х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,75х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>1484 ₽/кг</t>
+          <t>1459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,75х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,75х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>1459 ₽/кг</t>
+          <t>1484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,75х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>1484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,75х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>1485 ₽/кг</t>
         </is>
@@ -3981,68 +3981,68 @@
         <is>
           <t>Лента нейзильбер 0,75х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>1474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,75х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>1477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,7х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,7х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>1444 ₽/кг</t>
+          <t>1429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,7х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,7х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>1429 ₽/кг</t>
+          <t>1444 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,7х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>1445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,7х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>1450 ₽/кг</t>
         </is>
@@ -4197,68 +4197,68 @@
         <is>
           <t>Лента нейзильбер 0,7х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>1441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,7х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>1443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,85х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,85х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>1516 ₽/кг</t>
+          <t>1511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,85х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,85х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1511 ₽/кг</t>
+          <t>1516 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,85х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>1521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,85х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>1521 ₽/кг</t>
         </is>
@@ -4413,68 +4413,68 @@
         <is>
           <t>Лента нейзильбер 0,85х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>1514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,85х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>1515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,8х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,8х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>1499 ₽/кг</t>
+          <t>1490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,8х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,8х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>1490 ₽/кг</t>
+          <t>1499 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,8х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>1500 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,8х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>1500 ₽/кг</t>
         </is>
@@ -4629,68 +4629,68 @@
         <is>
           <t>Лента нейзильбер 0,8х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>1498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,8х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>1498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,9х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,9х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>1548 ₽/кг</t>
+          <t>1528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 0,9х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 0,9х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>1528 ₽/кг</t>
+          <t>1548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,9х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>1553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,9х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>1554 ₽/кг</t>
         </is>
@@ -4845,68 +4845,68 @@
         <is>
           <t>Лента нейзильбер 0,9х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>1542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Лента нейзильбер 0,9х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>1548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>1617 ₽/кг</t>
+          <t>1603 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>1603 ₽/кг</t>
+          <t>1617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,1х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>1620 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,1х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>1622 ₽/кг</t>
         </is>
@@ -4989,224 +4989,224 @@
         <is>
           <t>Лента нейзильбер 1,1х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>1632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,1х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>1632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>1633 ₽/кг</t>
+          <t>1605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>1605 ₽/кг</t>
+          <t>1633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>1635 ₽/кг</t>
+          <t>1605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>1605 ₽/кг</t>
+          <t>1635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>1636 ₽/кг</t>
+          <t>1607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>1607 ₽/кг</t>
+          <t>1636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>1638 ₽/кг</t>
+          <t>1608 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>1608 ₽/кг</t>
+          <t>1638 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>1640 ₽/кг</t>
+          <t>1609 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,1х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,1х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>1609 ₽/кг</t>
+          <t>1640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,1х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>1609 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,1х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>1611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,1х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>1614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>1656 ₽/кг</t>
+          <t>1640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>1640 ₽/кг</t>
+          <t>1656 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,2х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>1657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,2х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>1660 ₽/кг</t>
         </is>
@@ -5289,224 +5289,224 @@
         <is>
           <t>Лента нейзильбер 1,2х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>1676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,2х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>1679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>1683 ₽/кг</t>
+          <t>1642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>1642 ₽/кг</t>
+          <t>1683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>1687 ₽/кг</t>
+          <t>1643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>1643 ₽/кг</t>
+          <t>1687 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>1687 ₽/кг</t>
+          <t>1647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>1647 ₽/кг</t>
+          <t>1687 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>1688 ₽/кг</t>
+          <t>1647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>1647 ₽/кг</t>
+          <t>1688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1691 ₽/кг</t>
+          <t>1650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,2х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,2х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>1650 ₽/кг</t>
+          <t>1691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,2х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>1652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,2х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>1654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,2х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>1656 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>1706 ₽/кг</t>
+          <t>1693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>1693 ₽/кг</t>
+          <t>1706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,3х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>1709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,3х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>1710 ₽/кг</t>
         </is>
@@ -5589,224 +5589,224 @@
         <is>
           <t>Лента нейзильбер 1,3х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>1720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,3х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>1721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>1725 ₽/кг</t>
+          <t>1693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>1693 ₽/кг</t>
+          <t>1725 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>1728 ₽/кг</t>
+          <t>1696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>1696 ₽/кг</t>
+          <t>1728 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>1730 ₽/кг</t>
+          <t>1696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>1696 ₽/кг</t>
+          <t>1730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>1732 ₽/кг</t>
+          <t>1698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>1698 ₽/кг</t>
+          <t>1732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>1733 ₽/кг</t>
+          <t>1702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,3х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,3х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>1702 ₽/кг</t>
+          <t>1733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,3х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>1703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,3х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>1704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,3х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>1706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>1748 ₽/кг</t>
+          <t>1735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>1735 ₽/кг</t>
+          <t>1748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,4х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>1748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,4х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>1749 ₽/кг</t>
         </is>
@@ -5889,224 +5889,224 @@
         <is>
           <t>Лента нейзильбер 1,4х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>1756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,4х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>1758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>1759 ₽/кг</t>
+          <t>1735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>1735 ₽/кг</t>
+          <t>1759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>1760 ₽/кг</t>
+          <t>1736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>1736 ₽/кг</t>
+          <t>1760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>1761 ₽/кг</t>
+          <t>1738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>1738 ₽/кг</t>
+          <t>1761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>1762 ₽/кг</t>
+          <t>1738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>1738 ₽/кг</t>
+          <t>1762 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>1763 ₽/кг</t>
+          <t>1740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,4х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,4х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>1740 ₽/кг</t>
+          <t>1763 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,4х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>1742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,4х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>1743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,4х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>1746 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>1780 ₽/кг</t>
+          <t>1766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>1766 ₽/кг</t>
+          <t>1780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,5х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>1782 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,5х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>1782 ₽/кг</t>
         </is>
@@ -6189,224 +6189,224 @@
         <is>
           <t>Лента нейзильбер 1,5х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>1794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,5х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>1797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>1797 ₽/кг</t>
+          <t>1767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>1767 ₽/кг</t>
+          <t>1797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>1800 ₽/кг</t>
+          <t>1767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>1767 ₽/кг</t>
+          <t>1800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>1802 ₽/кг</t>
+          <t>1774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>1774 ₽/кг</t>
+          <t>1802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>1805 ₽/кг</t>
+          <t>1774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>1774 ₽/кг</t>
+          <t>1805 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>1806 ₽/кг</t>
+          <t>1775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,5х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,5х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>1775 ₽/кг</t>
+          <t>1806 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,5х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>1775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,5х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>1778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,5х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>1779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>1833 ₽/кг</t>
+          <t>1812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>1812 ₽/кг</t>
+          <t>1833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,6х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>1839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,6х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>1840 ₽/кг</t>
         </is>
@@ -6489,224 +6489,224 @@
         <is>
           <t>Лента нейзильбер 1,6х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>1859 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,6х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>1863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>1868 ₽/кг</t>
+          <t>1813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>1813 ₽/кг</t>
+          <t>1868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>1871 ₽/кг</t>
+          <t>1815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>1815 ₽/кг</t>
+          <t>1871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>1871 ₽/кг</t>
+          <t>1819 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>1819 ₽/кг</t>
+          <t>1871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>1875 ₽/кг</t>
+          <t>1821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>1821 ₽/кг</t>
+          <t>1875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>1875 ₽/кг</t>
+          <t>1822 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,6х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,6х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>1822 ₽/кг</t>
+          <t>1875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,6х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>1830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,6х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>1832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,6х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>1832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>1892 ₽/кг</t>
+          <t>1876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>1876 ₽/кг</t>
+          <t>1892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,7х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>1892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,7х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>1894 ₽/кг</t>
         </is>
@@ -6789,224 +6789,224 @@
         <is>
           <t>Лента нейзильбер 1,7х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>1915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,7х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>1919 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>1920 ₽/кг</t>
+          <t>1877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>1877 ₽/кг</t>
+          <t>1920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>1920 ₽/кг</t>
+          <t>1879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>1879 ₽/кг</t>
+          <t>1920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>1920 ₽/кг</t>
+          <t>1883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>1883 ₽/кг</t>
+          <t>1920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>1921 ₽/кг</t>
+          <t>1884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>1884 ₽/кг</t>
+          <t>1921 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>1922 ₽/кг</t>
+          <t>1884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,7х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,7х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>1884 ₽/кг</t>
+          <t>1922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,7х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>1887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,7х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>1888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,7х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>1889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>1931 ₽/кг</t>
+          <t>1922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>1922 ₽/кг</t>
+          <t>1931 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,8х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
           <t>1932 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,8х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>1937 ₽/кг</t>
         </is>
@@ -7089,224 +7089,224 @@
         <is>
           <t>Лента нейзильбер 1,8х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>1949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,8х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>1949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>1951 ₽/кг</t>
+          <t>1923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>1923 ₽/кг</t>
+          <t>1951 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>1951 ₽/кг</t>
+          <t>1924 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>1924 ₽/кг</t>
+          <t>1951 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>1953 ₽/кг</t>
+          <t>1925 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>1925 ₽/кг</t>
+          <t>1953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>1954 ₽/кг</t>
+          <t>1925 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>1925 ₽/кг</t>
+          <t>1954 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>1955 ₽/кг</t>
+          <t>1927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1,8х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1,8х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>1927 ₽/кг</t>
+          <t>1955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,8х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>1928 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,8х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>1930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1,8х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>1931 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>1586 ₽/кг</t>
+          <t>1578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>1578 ₽/кг</t>
+          <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>1588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>1588 ₽/кг</t>
         </is>
@@ -7389,224 +7389,224 @@
         <is>
           <t>Лента нейзильбер 1х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>1593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>1594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>1595 ₽/кг</t>
+          <t>1583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>1583 ₽/кг</t>
+          <t>1595 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>1597 ₽/кг</t>
+          <t>1583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>1583 ₽/кг</t>
+          <t>1597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>1599 ₽/кг</t>
+          <t>1583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>1583 ₽/кг</t>
+          <t>1599 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>1599 ₽/кг</t>
+          <t>1584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>1584 ₽/кг</t>
+          <t>1599 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>1600 ₽/кг</t>
+          <t>1585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 1х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 1х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>1585 ₽/кг</t>
+          <t>1600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>1585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
           <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t>Лента нейзильбер 1х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>1972 ₽/кг</t>
+          <t>1955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х10 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х100 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>1955 ₽/кг</t>
+          <t>1972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>Лента нейзильбер 2х110 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>1973 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>Лента нейзильбер 2х120 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>1973 ₽/кг</t>
         </is>
@@ -7689,548 +7689,548 @@
         <is>
           <t>Лента нейзильбер 2х180 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>1990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>Лента нейзильбер 2х190 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>1991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>1996 ₽/кг</t>
+          <t>1956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х20 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х200 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>1956 ₽/кг</t>
+          <t>1996 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>1998 ₽/кг</t>
+          <t>1957 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х30 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х300 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>1957 ₽/кг</t>
+          <t>1998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>1998 ₽/кг</t>
+          <t>1960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х40 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х400 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>1960 ₽/кг</t>
+          <t>1998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>1999 ₽/кг</t>
+          <t>1963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х50 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х500 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>1963 ₽/кг</t>
+          <t>1999 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>2000 ₽/кг</t>
+          <t>1964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Лента нейзильбер 2х60 мм МНЦ15-20 ГОСТ 5187-2003</t>
+          <t>Лента нейзильбер 2х600 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>1964 ₽/кг</t>
+          <t>2000 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>Лента нейзильбер 2х70 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
           <t>1967 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>Лента нейзильбер 2х80 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>1970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Лента нейзильбер 2х90 мм МНЦ15-20 ГОСТ 5187-2003</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>1972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,12 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,1 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>1018 ₽/кг</t>
+          <t>1017 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,15 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,12 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>1105 ₽/кг</t>
+          <t>1018 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,18 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,15 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>1109 ₽/кг</t>
+          <t>1105 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,1 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,18 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>1017 ₽/кг</t>
+          <t>1109 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,22 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,2 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>1155 ₽/кг</t>
+          <t>1126 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,25 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,22 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>1187 ₽/кг</t>
+          <t>1155 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,2 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,25 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>1126 ₽/кг</t>
+          <t>1187 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,35 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,3 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>1222 ₽/кг</t>
+          <t>1209 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,3 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,35 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>1209 ₽/кг</t>
+          <t>1222 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,45 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,4 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>1240 ₽/кг</t>
+          <t>1222 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,4 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,45 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>1222 ₽/кг</t>
+          <t>1240 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,55 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,5 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>1357 ₽/кг</t>
+          <t>1313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,5 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,55 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>1313 ₽/кг</t>
+          <t>1357 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,65 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,6 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>1493 ₽/кг</t>
+          <t>1479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,6 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,65 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>1479 ₽/кг</t>
+          <t>1493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,75 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,7 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>1569 ₽/кг</t>
+          <t>1526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,7 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,75 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>1526 ₽/кг</t>
+          <t>1569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,85 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,8 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>1674 ₽/кг</t>
+          <t>1653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 0,8 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 0,85 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>1653 ₽/кг</t>
+          <t>1674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Лист нейзильбер 0,9 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>1680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,1 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>1760 ₽/кг</t>
+          <t>1745 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,2 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,1 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>1801 ₽/кг</t>
+          <t>1760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,3 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,2 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>1836 ₽/кг</t>
+          <t>1801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,4 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,3 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>1847 ₽/кг</t>
+          <t>1836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,5 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,4 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>1865 ₽/кг</t>
+          <t>1847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,6 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,5 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>1881 ₽/кг</t>
+          <t>1865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,7 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,6 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>1935 ₽/кг</t>
+          <t>1881 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1,8 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,7 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>1949 ₽/кг</t>
+          <t>1935 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Лист нейзильбер 1 мм МНЦ15-20</t>
+          <t>Лист нейзильбер 1,8 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>1745 ₽/кг</t>
+          <t>1949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>Лист нейзильбер 2 мм МНЦ15-20</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>1967 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>