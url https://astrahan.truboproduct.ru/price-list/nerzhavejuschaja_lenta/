--- v0 (2026-05-18)
+++ v1 (2026-07-21)
@@ -813,188 +813,188 @@
         <is>
           <t>Нержавеющая лента 0,05 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,05 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>509 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>508 ₽/кг</t>
+          <t>509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>507 ₽/кг</t>
+          <t>505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>505 ₽/кг</t>
+          <t>508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>507 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,05 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,05 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 мм 40Х</t>
+          <t>Нержавеющая лента 0,05 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>516 ₽/кг</t>
+          <t>513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,05 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>513 ₽/кг</t>
+          <t>515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,05 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,05 мм 40Х</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>515 ₽/кг</t>
+          <t>516 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,08 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,08 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>516 ₽/кг</t>
         </is>
@@ -1245,188 +1245,188 @@
         <is>
           <t>Нержавеющая лента 0,08 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,08 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>519 ₽/кг</t>
+          <t>527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>526 ₽/кг</t>
+          <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>523 ₽/кг</t>
+          <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>522 ₽/кг</t>
+          <t>525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>525 ₽/кг</t>
+          <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>526 ₽/кг</t>
+          <t>522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,08 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>527 ₽/кг</t>
+          <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,08 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 мм 40Х</t>
+          <t>Нержавеющая лента 0,08 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>518 ₽/кг</t>
+          <t>530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,08 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,08 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,08 мм 40Х</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>530 ₽/кг</t>
+          <t>518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,1 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,1 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>532 ₽/кг</t>
         </is>
@@ -1629,1100 +1629,1100 @@
         <is>
           <t>Нержавеющая лента 0,1 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,1 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>553 ₽/кг</t>
+          <t>534 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>542 ₽/кг</t>
+          <t>531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>548 ₽/кг</t>
+          <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>553 ₽/кг</t>
+          <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>548 ₽/кг</t>
+          <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>534 ₽/кг</t>
+          <t>537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>531 ₽/кг</t>
+          <t>537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>538 ₽/кг</t>
+          <t>532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>542 ₽/кг</t>
+          <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>542 ₽/кг</t>
+          <t>534 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>547 ₽/кг</t>
+          <t>541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>553 ₽/кг</t>
+          <t>541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,1 мм 40Х</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>549 ₽/кг</t>
+          <t>550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>549 ₽/кг</t>
+          <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>547 ₽/кг</t>
+          <t>542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>547 ₽/кг</t>
+          <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,12 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>541 ₽/кг</t>
+          <t>542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>547 ₽/кг</t>
+          <t>542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>546 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>553 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>549 ₽/кг</t>
+          <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>552 ₽/кг</t>
+          <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>550 ₽/кг</t>
+          <t>549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>545 ₽/кг</t>
+          <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>549 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>551 ₽/кг</t>
+          <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>552 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 мм 40Х</t>
+          <t>Нержавеющая лента 0,12 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>552 ₽/кг</t>
+          <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,12 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,12 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,12 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>535 ₽/кг</t>
+          <t>549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>567 ₽/кг</t>
+          <t>552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>556 ₽/кг</t>
+          <t>552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>561 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>569 ₽/кг</t>
+          <t>550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>568 ₽/кг</t>
+          <t>549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>562 ₽/кг</t>
+          <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>556 ₽/кг</t>
+          <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>556 ₽/кг</t>
+          <t>551 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>557 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>567 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,12 мм 40Х</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>567 ₽/кг</t>
+          <t>552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>563 ₽/кг</t>
+          <t>567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>562 ₽/кг</t>
+          <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>556 ₽/кг</t>
+          <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>558 ₽/кг</t>
+          <t>569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>557 ₽/кг</t>
+          <t>568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,15 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>569 ₽/кг</t>
+          <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>562 ₽/кг</t>
+          <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>565 ₽/кг</t>
+          <t>567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>563 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>563 ₽/кг</t>
+          <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>561 ₽/кг</t>
+          <t>558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>561 ₽/кг</t>
+          <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>558 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>565 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>559 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 мм 40Х</t>
+          <t>Нержавеющая лента 0,15 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>568 ₽/кг</t>
+          <t>562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,15 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>569 ₽/кг</t>
+          <t>565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,15 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,15 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>569 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>538 ₽/кг</t>
+          <t>565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>537 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>537 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>535 ₽/кг</t>
+          <t>563 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>534 ₽/кг</t>
+          <t>558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>532 ₽/кг</t>
+          <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>537 ₽/кг</t>
+          <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>538 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,15 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>533 ₽/кг</t>
+          <t>559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 мм 40Х</t>
+          <t>Нержавеющая лента 0,15 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>550 ₽/кг</t>
+          <t>569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,15 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>541 ₽/кг</t>
+          <t>569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,1 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,15 мм 40Х</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>541 ₽/кг</t>
+          <t>568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,2 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>581 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,2 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>571 ₽/кг</t>
         </is>
@@ -2973,632 +2973,632 @@
         <is>
           <t>Нержавеющая лента 0,2 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>581 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,2 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>576 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>586 ₽/кг</t>
+          <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>596 ₽/кг</t>
+          <t>577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>595 ₽/кг</t>
+          <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>587 ₽/кг</t>
+          <t>575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>585 ₽/кг</t>
+          <t>576 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>585 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,2 мм 40Х</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>588 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>585 ₽/кг</t>
+          <t>586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>585 ₽/кг</t>
+          <t>596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>595 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,25 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>596 ₽/кг</t>
+          <t>587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>585 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>587 ₽/кг</t>
+          <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>587 ₽/кг</t>
+          <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>592 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>590 ₽/кг</t>
+          <t>588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>589 ₽/кг</t>
+          <t>588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>586 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>591 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>585 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 мм 40Х</t>
+          <t>Нержавеющая лента 0,25 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>598 ₽/кг</t>
+          <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,25 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>596 ₽/кг</t>
+          <t>587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,25 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,25 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>597 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>572 ₽/кг</t>
+          <t>587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>578 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>577 ₽/кг</t>
+          <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>575 ₽/кг</t>
+          <t>590 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>574 ₽/кг</t>
+          <t>589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>573 ₽/кг</t>
+          <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>580 ₽/кг</t>
+          <t>586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>576 ₽/кг</t>
+          <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>580 ₽/кг</t>
+          <t>591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,25 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>573 ₽/кг</t>
+          <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 мм 40Х</t>
+          <t>Нержавеющая лента 0,25 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>588 ₽/кг</t>
+          <t>596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,25 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,2 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,25 мм 40Х</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,3 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,3 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>598 ₽/кг</t>
         </is>
@@ -3873,656 +3873,656 @@
         <is>
           <t>Нержавеющая лента 0,3 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>609 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,3 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>621 ₽/кг</t>
+          <t>607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>614 ₽/кг</t>
+          <t>607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>606 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>622 ₽/кг</t>
+          <t>605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>622 ₽/кг</t>
+          <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>614 ₽/кг</t>
+          <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>614 ₽/кг</t>
+          <t>606 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>615 ₽/кг</t>
+          <t>604 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>614 ₽/кг</t>
+          <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 ЭИ100-Н ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>621 ₽/кг</t>
+          <t>603 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>621 ₽/кг</t>
+          <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 ЭП288-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>603 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,3 мм 40Х</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>613 ₽/кг</t>
+          <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>615 ₽/кг</t>
+          <t>614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,35 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>624 ₽/кг</t>
+          <t>622 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>612 ₽/кг</t>
+          <t>622 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>621 ₽/кг</t>
+          <t>614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>623 ₽/кг</t>
+          <t>615 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>620 ₽/кг</t>
+          <t>614 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>620 ₽/кг</t>
+          <t>621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>615 ₽/кг</t>
+          <t>613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>620 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>621 ₽/кг</t>
+          <t>615 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 мм 40Х</t>
+          <t>Нержавеющая лента 0,35 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>607 ₽/кг</t>
+          <t>624 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,35 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>624 ₽/кг</t>
+          <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,35 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,35 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>625 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>607 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>606 ₽/кг</t>
+          <t>621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>605 ₽/кг</t>
+          <t>623 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>602 ₽/кг</t>
+          <t>621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>601 ₽/кг</t>
+          <t>620 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>598 ₽/кг</t>
+          <t>620 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>606 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>604 ₽/кг</t>
+          <t>615 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>607 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>600 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 мм 40Х</t>
+          <t>Нержавеющая лента 0,35 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>600 ₽/кг</t>
+          <t>620 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 ЭИ100-Н ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>603 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,35 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>612 ₽/кг</t>
+          <t>624 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,35 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>612 ₽/кг</t>
+          <t>625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,3 ЭП288-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,35 мм 40Х</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>603 ₽/кг</t>
+          <t>607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,4 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,4 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
@@ -4785,644 +4785,644 @@
         <is>
           <t>Нержавеющая лента 0,4 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,4 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>646 ₽/кг</t>
+          <t>635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>640 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>639 ₽/кг</t>
+          <t>635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 ЭИ100-Н ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>638 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,4 мм 40Х</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>648 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>639 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>641 ₽/кг</t>
+          <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>645 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,45 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>647 ₽/кг</t>
+          <t>648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>644 ₽/кг</t>
+          <t>639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>642 ₽/кг</t>
+          <t>641 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>643 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 мм 40Х</t>
+          <t>Нержавеющая лента 0,45 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,45 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,45 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,45 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>635 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>635 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>635 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>631 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>628 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>635 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>636 ₽/кг</t>
+          <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>629 ₽/кг</t>
+          <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 мм 40Х</t>
+          <t>Нержавеющая лента 0,45 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 ЭИ100-Н ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,45 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,45 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>638 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,4 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,45 мм 40Х</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>639 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,5 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,5 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>654 ₽/кг</t>
         </is>
@@ -5685,651 +5685,651 @@
         <is>
           <t>Нержавеющая лента 0,5 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,5 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>679 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>683 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>675 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>674 ₽/кг</t>
+          <t>657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 ЭИ100-Н ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,5 мм 40Х</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>672 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>675 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>678 ₽/кг</t>
+          <t>679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,55 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>671 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>673 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>675 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>677 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>675 ₽/кг</t>
+          <t>672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>676 ₽/кг</t>
+          <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 мм 40Х</t>
+          <t>Нержавеющая лента 0,55 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>670 ₽/кг</t>
+          <t>683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,55 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>683 ₽/кг</t>
+          <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,55 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,55 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>684 ₽/кг</t>
+          <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>657 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>663 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>659 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>657 ₽/кг</t>
+          <t>675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 мм 40Х</t>
+          <t>Нержавеющая лента 0,55 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 ЭИ100-Н ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,55 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,55 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>670 ₽/кг</t>
+          <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,5 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,55 мм 40Х</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,6 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>694 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,6 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
@@ -6597,632 +6597,632 @@
         <is>
           <t>Нержавеющая лента 0,6 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,6 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>712 ₽/кг</t>
+          <t>688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>694 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>704 ₽/кг</t>
+          <t>693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>713 ₽/кг</t>
+          <t>693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>712 ₽/кг</t>
+          <t>696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>704 ₽/кг</t>
+          <t>690 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>700 ₽/кг</t>
+          <t>689 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>698 ₽/кг</t>
+          <t>693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>701 ₽/кг</t>
+          <t>689 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 ЭИ100-Н ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>700 ₽/кг</t>
+          <t>691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>712 ₽/кг</t>
+          <t>696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>712 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,6 мм 40Х</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>708 ₽/кг</t>
+          <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>706 ₽/кг</t>
+          <t>712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>698 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>703 ₽/кг</t>
+          <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>702 ₽/кг</t>
+          <t>713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>703 ₽/кг</t>
+          <t>712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,65 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>713 ₽/кг</t>
+          <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>702 ₽/кг</t>
+          <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>702 ₽/кг</t>
+          <t>701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>702 ₽/кг</t>
+          <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>703 ₽/кг</t>
+          <t>712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>710 ₽/кг</t>
+          <t>712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>700 ₽/кг</t>
+          <t>706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>704 ₽/кг</t>
+          <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>705 ₽/кг</t>
+          <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>708 ₽/кг</t>
+          <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>711 ₽/кг</t>
+          <t>713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>703 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 мм 40Х</t>
+          <t>Нержавеющая лента 0,65 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>770 ₽/кг</t>
+          <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,65 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>713 ₽/кг</t>
+          <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,65 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,65 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>713 ₽/кг</t>
+          <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>694 ₽/кг</t>
+          <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>693 ₽/кг</t>
+          <t>711 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>693 ₽/кг</t>
+          <t>710 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>690 ₽/кг</t>
+          <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>689 ₽/кг</t>
+          <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>696 ₽/кг</t>
+          <t>705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>693 ₽/кг</t>
+          <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>688 ₽/кг</t>
+          <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>689 ₽/кг</t>
+          <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 мм 40Х</t>
+          <t>Нержавеющая лента 0,65 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>699 ₽/кг</t>
+          <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 ЭИ100-Н ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,65 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>691 ₽/кг</t>
+          <t>713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,65 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>696 ₽/кг</t>
+          <t>713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,6 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,65 мм 40Х</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,7 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,7 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>714 ₽/кг</t>
         </is>
@@ -7473,644 +7473,644 @@
         <is>
           <t>Нержавеющая лента 0,7 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,7 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>750 ₽/кг</t>
+          <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>734 ₽/кг</t>
+          <t>718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>743 ₽/кг</t>
+          <t>730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>752 ₽/кг</t>
+          <t>729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>752 ₽/кг</t>
+          <t>729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>743 ₽/кг</t>
+          <t>727 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>736 ₽/кг</t>
+          <t>725 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>736 ₽/кг</t>
+          <t>722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>735 ₽/кг</t>
+          <t>727 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>751 ₽/кг</t>
+          <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>752 ₽/кг</t>
+          <t>733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>748 ₽/кг</t>
+          <t>734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,7 мм 40Х</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>745 ₽/кг</t>
+          <t>779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>735 ₽/кг</t>
+          <t>750 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>743 ₽/кг</t>
+          <t>734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>736 ₽/кг</t>
+          <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,75 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>754 ₽/кг</t>
+          <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>734 ₽/кг</t>
+          <t>743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>739 ₽/кг</t>
+          <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>740 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>744 ₽/кг</t>
+          <t>735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>750 ₽/кг</t>
+          <t>751 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>749 ₽/кг</t>
+          <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>743 ₽/кг</t>
+          <t>745 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>743 ₽/кг</t>
+          <t>735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>744 ₽/кг</t>
+          <t>743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>738 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>750 ₽/кг</t>
+          <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 мм 40Х</t>
+          <t>Нержавеющая лента 0,75 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,75 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>752 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,75 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,75 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>754 ₽/кг</t>
+          <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>718 ₽/кг</t>
+          <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>730 ₽/кг</t>
+          <t>744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>729 ₽/кг</t>
+          <t>750 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>729 ₽/кг</t>
+          <t>750 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>725 ₽/кг</t>
+          <t>749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>722 ₽/кг</t>
+          <t>748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>727 ₽/кг</t>
+          <t>744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>729 ₽/кг</t>
+          <t>743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>727 ₽/кг</t>
+          <t>743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>731 ₽/кг</t>
+          <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,75 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>720 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 мм 40Х</t>
+          <t>Нержавеющая лента 0,75 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>779 ₽/кг</t>
+          <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,75 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>733 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,7 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,75 мм 40Х</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>734 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,8 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,8 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>762 ₽/кг</t>
         </is>
@@ -8361,212 +8361,212 @@
         <is>
           <t>Нержавеющая лента 0,8 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,8 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>766 ₽/кг</t>
+          <t>769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>769 ₽/кг</t>
+          <t>766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>767 ₽/кг</t>
+          <t>769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>764 ₽/кг</t>
+          <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>766 ₽/кг</t>
+          <t>764 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>767 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>766 ₽/кг</t>
+          <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,8 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>769 ₽/кг</t>
+          <t>766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,8 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 мм 40Х</t>
+          <t>Нержавеющая лента 0,8 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>813 ₽/кг</t>
+          <t>771 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,8 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>771 ₽/кг</t>
+          <t>772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,8 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,8 мм 40Х</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>772 ₽/кг</t>
+          <t>813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,9 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,9 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>777 ₽/кг</t>
         </is>
@@ -8817,188 +8817,188 @@
         <is>
           <t>Нержавеющая лента 0,9 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,9 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>779 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>778 ₽/кг</t>
+          <t>779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>777 ₽/кг</t>
+          <t>778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
           <t>778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 0,9 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>781 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>Нержавеющая лента 0,9 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 мм 40Х</t>
+          <t>Нержавеющая лента 0,9 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>821 ₽/кг</t>
+          <t>785 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 0,9 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>785 ₽/кг</t>
+          <t>786 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 0,9 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 0,9 мм 40Х</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>786 ₽/кг</t>
+          <t>821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>Нержавеющая лента 1 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
           <t>Нержавеющая лента 1 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>794 ₽/кг</t>
         </is>
@@ -9033,4352 +9033,4352 @@
         <is>
           <t>Нержавеющая лента 1 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>Нержавеющая лента 1 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>787 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>787 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>812 ₽/кг</t>
+          <t>786 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>811 ₽/кг</t>
+          <t>788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>812 ₽/кг</t>
+          <t>801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>787 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>786 ₽/кг</t>
+          <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>805 ₽/кг</t>
+          <t>786 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>795 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>805 ₽/кг</t>
+          <t>788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>807 ₽/кг</t>
+          <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>786 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>814 ₽/кг</t>
+          <t>790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>814 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>806 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>812 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>814 ₽/кг</t>
+          <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>788 ₽/кг</t>
+          <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>788 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>800 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>801 ₽/кг</t>
+          <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>789 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1 мм 40Х</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>786 ₽/кг</t>
+          <t>840 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>795 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>788 ₽/кг</t>
+          <t>812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>811 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>792 ₽/кг</t>
+          <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,1 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>786 ₽/кг</t>
+          <t>812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>815 ₽/кг</t>
+          <t>805 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>815 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>814 ₽/кг</t>
+          <t>805 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>812 ₽/кг</t>
+          <t>807 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>812 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>813 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>815 ₽/кг</t>
+          <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>815 ₽/кг</t>
+          <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 мм 40Х</t>
+          <t>Нержавеющая лента 1,1 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>879 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,1 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>806 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,1 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,1 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>817 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>833 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>823 ₽/кг</t>
+          <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>824 ₽/кг</t>
+          <t>812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>834 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>828 ₽/кг</t>
+          <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>790 ₽/кг</t>
+          <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>789 ₽/кг</t>
+          <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>823 ₽/кг</t>
+          <t>812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>833 ₽/кг</t>
+          <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>833 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>829 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>829 ₽/кг</t>
+          <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,1 мм 40Х</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>825 ₽/кг</t>
+          <t>833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>824 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,2 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>817 ₽/кг</t>
+          <t>834 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>817 ₽/кг</t>
+          <t>828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>819 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>821 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>829 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>832 ₽/кг</t>
+          <t>833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>830 ₽/кг</t>
+          <t>833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>830 ₽/кг</t>
+          <t>829 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>826 ₽/кг</t>
+          <t>829 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>823 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>828 ₽/кг</t>
+          <t>825 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>831 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>833 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>821 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 мм 40Х</t>
+          <t>Нержавеющая лента 1,2 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,2 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,2 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,2 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>837 ₽/кг</t>
+          <t>819 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>846 ₽/кг</t>
+          <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>849 ₽/кг</t>
+          <t>829 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>849 ₽/кг</t>
+          <t>832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>826 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>840 ₽/кг</t>
+          <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>848 ₽/кг</t>
+          <t>821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>848 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,2 мм 40Х</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>846 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>842 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>843 ₽/кг</t>
+          <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,3 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>845 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>843 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>840 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>846 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>843 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>842 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>847 ₽/кг</t>
+          <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>843 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 мм 40Х</t>
+          <t>Нержавеющая лента 1,3 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>886 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,3 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>852 ₽/кг</t>
+          <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,3 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,3 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>852 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>866 ₽/кг</t>
+          <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>860 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>860 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>868 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>867 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>860 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>854 ₽/кг</t>
+          <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>853 ₽/кг</t>
+          <t>846 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>854 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>866 ₽/кг</t>
+          <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>867 ₽/кг</t>
+          <t>852 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>862 ₽/кг</t>
+          <t>852 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,3 мм 40Х</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>861 ₽/кг</t>
+          <t>886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>857 ₽/кг</t>
+          <t>866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,4 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>868 ₽/кг</t>
+          <t>867 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>852 ₽/кг</t>
+          <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>858 ₽/кг</t>
+          <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>861 ₽/кг</t>
+          <t>853 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>864 ₽/кг</t>
+          <t>866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>862 ₽/кг</t>
+          <t>867 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>862 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>860 ₽/кг</t>
+          <t>861 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>858 ₽/кг</t>
+          <t>857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>861 ₽/кг</t>
+          <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>863 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>864 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>864 ₽/кг</t>
+          <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 мм 40Х</t>
+          <t>Нержавеющая лента 1,4 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>852 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,4 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>868 ₽/кг</t>
+          <t>858 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,4 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,4 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>868 ₽/кг</t>
+          <t>861 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>864 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>864 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>884 ₽/кг</t>
+          <t>862 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>876 ₽/кг</t>
+          <t>862 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>871 ₽/кг</t>
+          <t>861 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>870 ₽/кг</t>
+          <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>871 ₽/кг</t>
+          <t>858 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>871 ₽/кг</t>
+          <t>863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>883 ₽/кг</t>
+          <t>864 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>884 ₽/кг</t>
+          <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>879 ₽/кг</t>
+          <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,4 мм 40Х</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>876 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>869 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>871 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>872 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,5 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>869 ₽/кг</t>
+          <t>876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>872 ₽/кг</t>
+          <t>871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>870 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>872 ₽/кг</t>
+          <t>871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>878 ₽/кг</t>
+          <t>871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>878 ₽/кг</t>
+          <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>881 ₽/кг</t>
+          <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>880 ₽/кг</t>
+          <t>876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>876 ₽/кг</t>
+          <t>871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>881 ₽/кг</t>
+          <t>872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>879 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>882 ₽/кг</t>
+          <t>872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 мм 40Х</t>
+          <t>Нержавеющая лента 1,5 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>916 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,5 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,5 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,5 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>895 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>897 ₽/кг</t>
+          <t>881 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>897 ₽/кг</t>
+          <t>880 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>891 ₽/кг</t>
+          <t>876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>886 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>887 ₽/кг</t>
+          <t>881 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>888 ₽/кг</t>
+          <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>891 ₽/кг</t>
+          <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>897 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>893 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,5 мм 40Х</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>893 ₽/кг</t>
+          <t>916 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>888 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>888 ₽/кг</t>
+          <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,6 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>898 ₽/кг</t>
+          <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>885 ₽/кг</t>
+          <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>889 ₽/кг</t>
+          <t>886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>891 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>890 ₽/кг</t>
+          <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>898 ₽/кг</t>
+          <t>888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>895 ₽/кг</t>
+          <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>894 ₽/кг</t>
+          <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>894 ₽/кг</t>
+          <t>893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>891 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>893 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>894 ₽/кг</t>
+          <t>888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>895 ₽/кг</t>
+          <t>888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>895 ₽/кг</t>
+          <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 мм 40Х</t>
+          <t>Нержавеющая лента 1,6 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>929 ₽/кг</t>
+          <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,6 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>898 ₽/кг</t>
+          <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,6 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,6 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>898 ₽/кг</t>
+          <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>890 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>903 ₽/кг</t>
+          <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>905 ₽/кг</t>
+          <t>895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>894 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>905 ₽/кг</t>
+          <t>894 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>899 ₽/кг</t>
+          <t>893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>899 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>899 ₽/кг</t>
+          <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>910 ₽/кг</t>
+          <t>894 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>903 ₽/кг</t>
+          <t>895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>907 ₽/кг</t>
+          <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,6 мм 40Х</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>907 ₽/кг</t>
+          <t>929 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>898 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
           <t>903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>899 ₽/кг</t>
+          <t>905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>900 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,7 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>911 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>898 ₽/кг</t>
+          <t>905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>901 ₽/кг</t>
+          <t>899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>906 ₽/кг</t>
+          <t>899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>901 ₽/кг</t>
+          <t>899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>901 ₽/кг</t>
+          <t>910 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>908 ₽/кг</t>
+          <t>903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>907 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>910 ₽/кг</t>
+          <t>907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>905 ₽/кг</t>
+          <t>907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>903 ₽/кг</t>
+          <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>906 ₽/кг</t>
+          <t>903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>907 ₽/кг</t>
+          <t>899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>900 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>909 ₽/кг</t>
+          <t>911 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 мм 40Х</t>
+          <t>Нержавеющая лента 1,7 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>931 ₽/кг</t>
+          <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,7 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>913 ₽/кг</t>
+          <t>901 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,7 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,7 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>913 ₽/кг</t>
+          <t>906 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>924 ₽/кг</t>
+          <t>901 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>918 ₽/кг</t>
+          <t>901 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>927 ₽/кг</t>
+          <t>908 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>926 ₽/кг</t>
+          <t>907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>919 ₽/кг</t>
+          <t>910 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>927 ₽/кг</t>
+          <t>906 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>924 ₽/кг</t>
+          <t>909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>925 ₽/кг</t>
+          <t>913 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>922 ₽/кг</t>
+          <t>913 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,7 мм 40Х</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>922 ₽/кг</t>
+          <t>931 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>914 ₽/кг</t>
+          <t>924 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
           <t>918 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,8 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>927 ₽/кг</t>
+          <t>926 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>913 ₽/кг</t>
+          <t>919 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>916 ₽/кг</t>
+          <t>927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>921 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>916 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>921 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>923 ₽/кг</t>
+          <t>924 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>923 ₽/кг</t>
+          <t>925 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>915 ₽/кг</t>
+          <t>922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>918 ₽/кг</t>
+          <t>922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>917 ₽/кг</t>
+          <t>914 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>919 ₽/кг</t>
+          <t>918 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>923 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>923 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>923 ₽/кг</t>
+          <t>927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 мм 40Х</t>
+          <t>Нержавеющая лента 1,8 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>943 ₽/кг</t>
+          <t>913 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,8 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>927 ₽/кг</t>
+          <t>916 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,8 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,8 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>929 ₽/кг</t>
+          <t>921 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 03Х18Н12-ВИ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>942 ₽/кг</t>
+          <t>916 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 06ХН28МДТ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>936 ₽/кг</t>
+          <t>921 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 08Х17Н5М3 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>932 ₽/кг</t>
+          <t>923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 08Х18Н10 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>943 ₽/кг</t>
+          <t>923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 08Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>937 ₽/кг</t>
+          <t>923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 09Х15Н8Ю1 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>933 ₽/кг</t>
+          <t>915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 10Х17Н13М2Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>930 ₽/кг</t>
+          <t>919 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 10Х17Н13М3Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>930 ₽/кг</t>
+          <t>918 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х17Г9АН4 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>931 ₽/кг</t>
+          <t>917 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х17Г9АН4ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>943 ₽/кг</t>
+          <t>923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х18Н10Е ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>942 ₽/кг</t>
+          <t>923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х18Н10Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>942 ₽/кг</t>
+          <t>927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х18Н10Т-М ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>939 ₽/кг</t>
+          <t>929 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х18Н10Т-Ш ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,8 мм 40Х</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>939 ₽/кг</t>
+          <t>943 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>929 ₽/кг</t>
+          <t>942 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х21Н5Т ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>938 ₽/кг</t>
+          <t>936 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 12Х25Н16Г7АР ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 08Х17Н5М3 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>937 ₽/кг</t>
+          <t>932 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 08Х18Н10 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>934 ₽/кг</t>
+          <t>943 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,9 08Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>944 ₽/кг</t>
+          <t>937 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 17Х18Н9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 09Х15Н8Ю1 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>938 ₽/кг</t>
+          <t>933 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 10Х17Н13М2Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>934 ₽/кг</t>
+          <t>930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 10Х17Н13М3Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>935 ₽/кг</t>
+          <t>930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х17Г9АН4 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>937 ₽/кг</t>
+          <t>931 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х17Г9АН4ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
           <t>943 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х18Н10Е ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>941 ₽/кг</t>
+          <t>942 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х18Н10Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>941 ₽/кг</t>
+          <t>942 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х18Н10Т-М ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>940 ₽/кг</t>
+          <t>939 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х18Н10Т-Ш ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>939 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>938 ₽/кг</t>
+          <t>929 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х21Н5Т ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>939 ₽/кг</t>
+          <t>938 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 12Х25Н16Г7АР ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>934 ₽/кг</t>
+          <t>937 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 15Х18Н12С4ТЮ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>941 ₽/кг</t>
+          <t>934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>941 ₽/кг</t>
+          <t>944 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 мм 40Х</t>
+          <t>Нержавеющая лента 1,9 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>955 ₽/кг</t>
+          <t>938 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,9 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>944 ₽/кг</t>
+          <t>934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1,9 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,9 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>945 ₽/кг</t>
+          <t>935 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>937 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>943 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>789 ₽/кг</t>
+          <t>941 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>941 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>789 ₽/кг</t>
+          <t>941 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>791 ₽/кг</t>
+          <t>940 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>789 ₽/кг</t>
+          <t>939 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>939 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>938 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 1,9 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>789 ₽/кг</t>
+          <t>941 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 мм 40Х</t>
+          <t>Нержавеющая лента 1,9 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>840 ₽/кг</t>
+          <t>944 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 1,9 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>945 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 1 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 1,9 мм 40Х</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>803 ₽/кг</t>
+          <t>955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
           <t>Нержавеющая лента 2 03Х18Н12-ВИ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
           <t>948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
           <t>Нержавеющая лента 2 06ХН28МДТ ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
           <t>953 ₽/кг</t>
         </is>
@@ -13581,1352 +13581,1352 @@
         <is>
           <t>Нержавеющая лента 2 15Х18Н12С4ТЮ Ш ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
           <t>956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
           <t>Нержавеющая лента 2 17Х18Н9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
           <t>949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 20Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>962 ₽/кг</t>
+          <t>948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 20Х13Н4Г9 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>961 ₽/кг</t>
+          <t>950 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 20Х23Н18 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>960 ₽/кг</t>
+          <t>947 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 30Х13 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>960 ₽/кг</t>
+          <t>955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>957 ₽/кг</t>
+          <t>947 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-201 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>960 ₽/кг</t>
+          <t>951 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>961 ₽/кг</t>
+          <t>953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>962 ₽/кг</t>
+          <t>953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,1 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>963 ₽/кг</t>
+          <t>951 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 20Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>948 ₽/кг</t>
+          <t>950 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 20Х13Н4Г9 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>950 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 20Х23Н18 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>947 ₽/кг</t>
+          <t>948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>965 ₽/кг</t>
+          <t>953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>964 ₽/кг</t>
+          <t>946 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>964 ₽/кг</t>
+          <t>954 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 ЭИ654 ТУ 14-1-1073-74</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>963 ₽/кг</t>
+          <t>956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 ЭИ878ш ТУ 14-1-2410-2013</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>963 ₽/кг</t>
+          <t>956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2 мм 40Х</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>964 ₽/кг</t>
+          <t>979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>965 ₽/кг</t>
+          <t>962 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>965 ₽/кг</t>
+          <t>962 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,2 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>965 ₽/кг</t>
+          <t>961 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 30Х13 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>955 ₽/кг</t>
+          <t>960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>965 ₽/кг</t>
+          <t>960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>967 ₽/кг</t>
+          <t>960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>967 ₽/кг</t>
+          <t>957 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>966 ₽/кг</t>
+          <t>961 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,1 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>966 ₽/кг</t>
+          <t>963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>966 ₽/кг</t>
+          <t>965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>968 ₽/кг</t>
+          <t>965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>968 ₽/кг</t>
+          <t>964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,3 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>970 ₽/кг</t>
+          <t>964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>972 ₽/кг</t>
+          <t>964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>972 ₽/кг</t>
+          <t>963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>971 ₽/кг</t>
+          <t>963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>970 ₽/кг</t>
+          <t>965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,2 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>970 ₽/кг</t>
+          <t>965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>971 ₽/кг</t>
+          <t>968 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>972 ₽/кг</t>
+          <t>965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>974 ₽/кг</t>
+          <t>967 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,4 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>975 ₽/кг</t>
+          <t>967 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>978 ₽/кг</t>
+          <t>966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>977 ₽/кг</t>
+          <t>966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>977 ₽/кг</t>
+          <t>966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>976 ₽/кг</t>
+          <t>968 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,3 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>976 ₽/кг</t>
+          <t>970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>977 ₽/кг</t>
+          <t>974 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>978 ₽/кг</t>
+          <t>972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>975 ₽/кг</t>
+          <t>972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>979 ₽/кг</t>
+          <t>971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,5 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>979 ₽/кг</t>
+          <t>971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>981 ₽/кг</t>
+          <t>970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>981 ₽/кг</t>
+          <t>970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>979 ₽/кг</t>
+          <t>972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,4 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>979 ₽/кг</t>
+          <t>975 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>981 ₽/кг</t>
+          <t>979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>981 ₽/кг</t>
+          <t>978 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>981 ₽/кг</t>
+          <t>977 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>983 ₽/кг</t>
+          <t>977 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,6 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>983 ₽/кг</t>
+          <t>977 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>985 ₽/кг</t>
+          <t>976 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>985 ₽/кг</t>
+          <t>976 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>985 ₽/кг</t>
+          <t>978 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>984 ₽/кг</t>
+          <t>975 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,5 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>983 ₽/кг</t>
+          <t>979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>984 ₽/кг</t>
+          <t>983 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>985 ₽/кг</t>
+          <t>981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>985 ₽/кг</t>
+          <t>981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,7 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>985 ₽/кг</t>
+          <t>979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>990 ₽/кг</t>
+          <t>981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>988 ₽/кг</t>
+          <t>979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>987 ₽/кг</t>
+          <t>981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>987 ₽/кг</t>
+          <t>981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,6 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>987 ₽/кг</t>
+          <t>983 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>987 ₽/кг</t>
+          <t>985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>990 ₽/кг</t>
+          <t>985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>990 ₽/кг</t>
+          <t>985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,8 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>986 ₽/кг</t>
+          <t>985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>991 ₽/кг</t>
+          <t>984 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>992 ₽/кг</t>
+          <t>984 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>991 ₽/кг</t>
+          <t>983 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>991 ₽/кг</t>
+          <t>985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,7 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>991 ₽/кг</t>
+          <t>985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>991 ₽/кг</t>
+          <t>990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>992 ₽/кг</t>
+          <t>990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>993 ₽/кг</t>
+          <t>988 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2,9 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>993 ₽/кг</t>
+          <t>987 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-201 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>951 ₽/кг</t>
+          <t>987 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>953 ₽/кг</t>
+          <t>987 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>953 ₽/кг</t>
+          <t>987 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>951 ₽/кг</t>
+          <t>990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,8 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>950 ₽/кг</t>
+          <t>986 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,9 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>948 ₽/кг</t>
+          <t>993 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,9 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>950 ₽/кг</t>
+          <t>991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,9 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>953 ₽/кг</t>
+          <t>992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,9 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>946 ₽/кг</t>
+          <t>991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,9 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>947 ₽/кг</t>
+          <t>991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 AISI-904 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 2,9 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>954 ₽/кг</t>
+          <t>991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 мм 40Х</t>
+          <t>Нержавеющая лента 2,9 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>979 ₽/кг</t>
+          <t>991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 ЭИ654 ТУ 14-1-1073-74</t>
+          <t>Нержавеющая лента 2,9 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>956 ₽/кг</t>
+          <t>992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 2 ЭИ878ш ТУ 14-1-2410-2013</t>
+          <t>Нержавеющая лента 2,9 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>956 ₽/кг</t>
+          <t>993 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-304 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI 904L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
           <t>998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-309S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-304 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>997 ₽/кг</t>
+          <t>998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-310S ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-309S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>995 ₽/кг</t>
+          <t>997 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-316L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-310S ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>996 ₽/кг</t>
+          <t>995 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-316TI ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-316 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>995 ₽/кг</t>
+          <t>997 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-316 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-316L ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>997 ₽/кг</t>
+          <t>996 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-321 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-316TI ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>998 ₽/кг</t>
+          <t>995 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI-430 ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-321 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>997 ₽/кг</t>
+          <t>998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Нержавеющая лента 3 AISI 904L ГОСТ 4986-79</t>
+          <t>Нержавеющая лента 3 AISI-430 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>998 ₽/кг</t>
+          <t>997 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
           <t>Нержавеющая лента 3 AISI-904 ГОСТ 4986-79</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
           <t>1000 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>