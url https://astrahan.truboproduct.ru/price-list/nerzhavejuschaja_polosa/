--- v0 (2026-05-18)
+++ v1 (2026-07-24)
@@ -525,1700 +525,1700 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x100 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 1,5x200 0 AISI-403 ASTM A167</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>400 ₽/кг</t>
+          <t>430 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x100 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>400 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x110 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>402 ₽/кг</t>
+          <t>400 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x120 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>405 ₽/кг</t>
+          <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x125 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x120 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>405 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x130 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x125 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>412 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x140 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>415 ₽/кг</t>
+          <t>412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>418 ₽/кг</t>
+          <t>415 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x160 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x180 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>428 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x20 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x20 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x20 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x210 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>432 ₽/кг</t>
+          <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x220 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>435 ₽/кг</t>
+          <t>432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x230 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>437 ₽/кг</t>
+          <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x240 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x25 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x25 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x260 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>445 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x280 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>455 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x30 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x30 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>327 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x320 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x330 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>469 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>475 ₽/кг</t>
+          <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x35 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x35 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x380 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>480 ₽/кг</t>
+          <t>475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>485 ₽/кг</t>
+          <t>480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x40 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x40 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x40 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x430 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>489 ₽/кг</t>
+          <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>489 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>344 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x45 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x480 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>498 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x50 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 10x50 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x55 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 10x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>358 ₽/кг</t>
+          <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x55 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x55 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x60 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 10x55 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>364 ₽/кг</t>
+          <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x60 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 10x60 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>362 ₽/кг</t>
+          <t>364 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x60 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x60 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>363 ₽/кг</t>
+          <t>362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x65 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x60 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>370 ₽/кг</t>
+          <t>363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x70 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 10x65 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>374 ₽/кг</t>
+          <t>370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x70 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x70 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>375 ₽/кг</t>
+          <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x75 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 10x70 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>381 ₽/кг</t>
+          <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x75 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x75 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>381 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x80 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 10x75 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>388 ₽/кг</t>
+          <t>381 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x80 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x80 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x85 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x80 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>391 ₽/кг</t>
+          <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x90 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 10x85 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>396 ₽/кг</t>
+          <t>391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 10x90 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x90 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>396 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 10x90 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>401 ₽/кг</t>
+          <t>396 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x110 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>402 ₽/кг</t>
+          <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x120 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>405 ₽/кг</t>
+          <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x125 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x120 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>405 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x130 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x125 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>412 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x140 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>415 ₽/кг</t>
+          <t>412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>420 ₽/кг</t>
+          <t>415 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x160 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>420 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x180 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>428 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x210 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>433 ₽/кг</t>
+          <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x220 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>435 ₽/кг</t>
+          <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x230 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>437 ₽/кг</t>
+          <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x240 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x260 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>445 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x280 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>455 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x320 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>462 ₽/кг</t>
+          <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x330 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>470 ₽/кг</t>
+          <t>462 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x380 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>481 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>485 ₽/кг</t>
+          <t>481 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 12x40 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x430 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>489 ₽/кг</t>
+          <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>489 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 12x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x480 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>498 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 12x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x55 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 12x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>359 ₽/кг</t>
+          <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x60 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 12x55 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>365 ₽/кг</t>
+          <t>359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x70 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 12x60 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>375 ₽/кг</t>
+          <t>365 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x70 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x70 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x75 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 12x70 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>382 ₽/кг</t>
+          <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x75 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x75 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x80 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 12x75 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>389 ₽/кг</t>
+          <t>382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x80 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x80 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x85 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x80 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>391 ₽/кг</t>
+          <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x90 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 12x85 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>397 ₽/кг</t>
+          <t>391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 12x90 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x90 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>396 ₽/кг</t>
+          <t>397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 12x90 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>401 ₽/кг</t>
+          <t>396 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x110 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>402 ₽/кг</t>
+          <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x125 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x130 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x125 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>412 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x140 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>415 ₽/кг</t>
+          <t>412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>420 ₽/кг</t>
+          <t>415 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x160 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>420 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x180 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>428 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x210 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>433 ₽/кг</t>
+          <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x220 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>435 ₽/кг</t>
+          <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x230 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>437 ₽/кг</t>
+          <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x240 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>440 ₽/кг</t>
+          <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>443 ₽/кг</t>
+          <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x260 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>445 ₽/кг</t>
+          <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x280 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x320 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>463 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x330 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>472 ₽/кг</t>
+          <t>463 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>472 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x380 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>481 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>485 ₽/кг</t>
+          <t>481 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x430 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>490 ₽/кг</t>
+          <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x480 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>496 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 14x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>498 ₽/кг</t>
+          <t>496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 14x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>401 ₽/кг</t>
+          <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x110 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>403 ₽/кг</t>
+          <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x120 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>406 ₽/кг</t>
+          <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x125 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x120 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>410 ₽/кг</t>
+          <t>406 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x130 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x125 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>412 ₽/кг</t>
+          <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x140 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>416 ₽/кг</t>
+          <t>412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>421 ₽/кг</t>
+          <t>416 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x160 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>424 ₽/кг</t>
+          <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x180 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>428 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 1,5x200 0 AISI-403 ASTM A167</t>
+          <t>Нержавеющая полоса 15x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>430 ₽/кг</t>
+          <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 15x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 15x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>435 ₽/кг</t>
         </is>
@@ -2265,68 +2265,68 @@
         <is>
           <t>Нержавеющая полоса 15x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>446 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 15x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x30 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 15x30 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 15x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>328 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 15x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 15x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>472 ₽/кг</t>
         </is>
@@ -2889,104 +2889,104 @@
         <is>
           <t>Нержавеющая полоса 18x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 18x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>500 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 20x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 2,5x310 0 AISI-403 ASTM A167</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>429 ₽/кг</t>
+          <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 20x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 20x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 20x480 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 20x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>497 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 20x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 20x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>500 ₽/кг</t>
+          <t>497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 2,5x310 0 AISI-403 ASTM A167</t>
+          <t>Нержавеющая полоса 20x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>458 ₽/кг</t>
+          <t>500 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 2x10 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 2x10 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
@@ -3105,140 +3105,140 @@
         <is>
           <t>Нержавеющая полоса 2x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 2x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 3x10 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>398 ₽/кг</t>
+          <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x10 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 3x10 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>302 ₽/кг</t>
+          <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x10 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 3x10 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x10 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 3x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>301 ₽/кг</t>
+          <t>398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 3x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x120 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 3x12 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>404 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x12 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 3x12 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 3x12 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 3x120 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 3x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 3x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>412 ₽/кг</t>
         </is>
@@ -3669,272 +3669,272 @@
         <is>
           <t>Нержавеющая полоса 3x85 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 3x90 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x100 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 4x10 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>398 ₽/кг</t>
+          <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x10 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>398 ₽/кг</t>
+          <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x10 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x100 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>303 ₽/кг</t>
+          <t>398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x10 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>304 ₽/кг</t>
+          <t>398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x120 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x12 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>404 ₽/кг</t>
+          <t>306 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x12 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x120 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>306 ₽/кг</t>
+          <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x125 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>407 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x15 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>417 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x15 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x15 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x15 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x20 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x20 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 4x20 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x20 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x20 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x20 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>313 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
@@ -3945,392 +3945,392 @@
         <is>
           <t>Нержавеющая полоса 4x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x25 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x25 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 4x25 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>319 ₽/кг</t>
+          <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x25 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x25 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x25 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>318 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x30 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>453 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x30 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 4x30 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x30 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x30 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x30 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>323 ₽/кг</t>
+          <t>453 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>465 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x35 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>472 ₽/кг</t>
+          <t>329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x35 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x35 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x35 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>329 ₽/кг</t>
+          <t>472 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x40 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>484 ₽/кг</t>
+          <t>334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x40 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 4x40 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x40 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x40 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x40 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>334 ₽/кг</t>
+          <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>490 ₽/кг</t>
+          <t>340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x45 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x45 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>340 ₽/кг</t>
+          <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x45 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>341 ₽/кг</t>
+          <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x50 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>497 ₽/кг</t>
+          <t>347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x50 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 4x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>347 ₽/кг</t>
+          <t>346 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x50 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 4x50 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>346 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 4x50 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 4x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>346 ₽/кг</t>
+          <t>497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x55 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x55 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
@@ -4473,248 +4473,248 @@
         <is>
           <t>Нержавеющая полоса 4x90 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 4x90 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x100 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x10 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>399 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x10 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x100 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>399 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x110 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x120 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x12 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>404 ₽/кг</t>
+          <t>306 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x12 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x120 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>306 ₽/кг</t>
+          <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x125 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>407 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>414 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x15 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>417 ₽/кг</t>
+          <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x15 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 5x15 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x15 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>310 ₽/кг</t>
+          <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x20 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>314 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x20 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 5x20 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>314 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x20 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x20 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>314 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x20 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>314 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
@@ -4725,380 +4725,380 @@
         <is>
           <t>Нержавеющая полоса 5x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x25 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x25 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x25 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x25 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>319 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x30 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>453 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x30 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 5x30 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x30 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x30 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x30 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>453 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>465 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x35 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>473 ₽/кг</t>
+          <t>329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x35 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x35 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x35 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>329 ₽/кг</t>
+          <t>473 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x40 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>484 ₽/кг</t>
+          <t>335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x40 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 5x40 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>335 ₽/кг</t>
+          <t>334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x40 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x40 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>334 ₽/кг</t>
+          <t>335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x40 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>335 ₽/кг</t>
+          <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x45 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x45 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x45 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>343 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x50 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>497 ₽/кг</t>
+          <t>347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x50 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 5x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x50 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 5x50 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 5x50 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 5x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>347 ₽/кг</t>
+          <t>497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x55 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 5x55 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>355 ₽/кг</t>
         </is>
@@ -5337,140 +5337,140 @@
         <is>
           <t>Нержавеющая полоса 6x130 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x140 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>414 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x150 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x15 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>418 ₽/кг</t>
+          <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x15 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x150 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>310 ₽/кг</t>
+          <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x20 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>428 ₽/кг</t>
+          <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x20 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 6x20 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>315 ₽/кг</t>
+          <t>314 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x20 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x20 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>314 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x20 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>314 ₽/кг</t>
+          <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
@@ -5481,380 +5481,380 @@
         <is>
           <t>Нержавеющая полоса 6x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x25 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x25 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x25 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x25 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>320 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>444 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x30 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>453 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x30 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 6x30 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x30 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x30 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x30 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>453 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>466 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x35 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>473 ₽/кг</t>
+          <t>330 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x35 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x35 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>330 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x35 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>330 ₽/кг</t>
+          <t>473 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x40 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>484 ₽/кг</t>
+          <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x40 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 6x40 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>337 ₽/кг</t>
+          <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x40 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x40 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>336 ₽/кг</t>
+          <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x40 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>337 ₽/кг</t>
+          <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x45 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x45 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x45 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>343 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x50 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>497 ₽/кг</t>
+          <t>348 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x50 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 6x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>348 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x50 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 6x50 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>348 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 6x50 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 6x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>348 ₽/кг</t>
+          <t>497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x55 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 6x55 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
@@ -6153,92 +6153,92 @@
         <is>
           <t>Нержавеющая полоса 8x160 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x180 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x200 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x20 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>428 ₽/кг</t>
+          <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x20 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 8x20 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x20 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x20 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x20 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x200 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>315 ₽/кг</t>
+          <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x210 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x220 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
@@ -6249,392 +6249,392 @@
         <is>
           <t>Нержавеющая полоса 8x230 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x240 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x250 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x25 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x25 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 8x25 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x25 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x25 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x25 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x250 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>320 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x260 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x280 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x300 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x30 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>454 ₽/кг</t>
+          <t>327 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x30 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 8x30 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>327 ₽/кг</t>
+          <t>326 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x30 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x30 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>326 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x30 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x300 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>326 ₽/кг</t>
+          <t>454 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x320 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x330 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>467 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x350 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x35 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>474 ₽/кг</t>
+          <t>330 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x35 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x35 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>330 ₽/кг</t>
+          <t>331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x35 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x350 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>331 ₽/кг</t>
+          <t>474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x380 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x400 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x40 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>484 ₽/кг</t>
+          <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x40 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 8x40 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>338 ₽/кг</t>
+          <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x40 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x40 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x40 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x400 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>337 ₽/кг</t>
+          <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x430 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x450 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x45 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>344 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x45 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x45 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>344 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x45 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x450 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>344 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x480 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x500 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x50 0 AISI-304 ASTM A167</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>498 ₽/кг</t>
+          <t>350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x50 0 AISI-304 ASTM A167</t>
+          <t>Нержавеющая полоса 8x50 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>350 ₽/кг</t>
+          <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x50 0 AISI-316 ASTM A167</t>
+          <t>Нержавеющая полоса 8x50 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
           <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Нержавеющая полоса 8x50 0 AISI-321 ASTM A167</t>
+          <t>Нержавеющая полоса 8x500 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>349 ₽/кг</t>
+          <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x55 0 AISI-316 ASTM A167</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Нержавеющая полоса 8x55 0 AISI-321 ASTM A167</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>