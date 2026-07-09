--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -669,188 +669,188 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 100х63х8 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 100х63х8 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м.</t>
+          <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м.</t>
+          <t>234 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 100х65х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м.</t>
+          <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 105х100х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>236 ₽/пг.м.</t>
+          <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 110х70х6,5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 110х70х6,5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>236 ₽/пг.м.</t>
         </is>
@@ -885,255 +885,255 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 110х70х8 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 110х70х8 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>236 ₽/пг.м.</t>
+          <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м.</t>
+          <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 110х90х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м.</t>
+          <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>238 ₽/пг.м.</t>
+          <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м.</t>
+          <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 115х65х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>238 ₽/пг.м.</t>
+          <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>240 ₽/пг.м.</t>
+          <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>239 ₽/пг.м.</t>
+          <t>240 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 120х100х8 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 125х70х7 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>241 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 125х70х7 мм AISI-321 EN 10056</t>
         </is>
@@ -1281,260 +1281,260 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 140х90х8 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>242 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 140х90х8 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>242 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 147х125х8 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 152х100х5,5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>244 ₽/пг.м.</t>
+          <t>245 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 155х100х6 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>245 ₽/пг.м.</t>
+          <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 160х100х10 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>246 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 160х100х10 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>247 ₽/пг.м.</t>
         </is>
@@ -1749,111 +1749,111 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 180х110х12 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 180х110х12 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>247 ₽/пг.м.</t>
+          <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>248 ₽/пг.м.</t>
+          <t>247 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 180х140х6 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 200х125х11 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>248 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 200х125х11 мм AISI-321 EN 10056</t>
         </is>
@@ -2073,188 +2073,188 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 32х20х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 32х20х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>204 ₽/пг.м.</t>
+          <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>205 ₽/пг.м.</t>
+          <t>204 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 32х25х2 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м.</t>
+          <t>211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>210 ₽/пг.м.</t>
+          <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>211 ₽/пг.м.</t>
+          <t>210 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>210 ₽/пг.м.</t>
+          <t>211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 40х25х2,5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>211 ₽/пг.м.</t>
+          <t>210 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 40х25х3 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 40х25х3 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>210 ₽/пг.м.</t>
         </is>
@@ -2481,116 +2481,116 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 50х32х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>214 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 50х32х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>214 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м.</t>
+          <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>214 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м.</t>
+          <t>214 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м.</t>
+          <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 50х35х2,5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м.</t>
+          <t>214 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 50х50 мм 12Х18Н10Т EN 10056</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>210 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 56х36х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>215 ₽/пг.м.</t>
         </is>
@@ -2637,87 +2637,87 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 56х36х5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>216 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 56х36х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>216 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 60х40х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 63х40х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 63х40х4 мм AISI-321 EN 10056</t>
         </is>
@@ -2865,111 +2865,111 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 70х45х5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 70х45х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>224 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>223 ₽/пг.м.</t>
+          <t>224 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>224 ₽/пг.м.</t>
+          <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>224 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 70х50х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>224 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 75х50х5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>224 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 75х50х5 мм AISI-321 EN 10056</t>
         </is>
@@ -3117,231 +3117,231 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 80х50х6 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 80х50х6 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>230 ₽/пг.м.</t>
+          <t>229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>228 ₽/пг.м.</t>
+          <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>229 ₽/пг.м.</t>
+          <t>228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 80х63х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>229 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х35х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м.</t>
+          <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>230 ₽/пг.м.</t>
+          <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 85х67х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 90х56х5,5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 90х56х5,5 мм AISI-321 EN 10056</t>
         </is>
@@ -3417,111 +3417,111 @@
         <is>
           <t>Уголок нержавеющий неравнополочный 90х56х8 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Уголок нержавеющий неравнополочный 90х56х8 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м.</t>
+          <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м.</t>
+          <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий неравнополочный 90х70х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 100х100х10 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 100х100х10 мм AISI-304L EN 10056</t>
         </is>
@@ -3537,375 +3537,375 @@
         <is>
           <t>Уголок нержавеющий равнополочный 100х100х10 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 100х100х10 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м.</t>
+          <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м.</t>
+          <t>234 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м.</t>
+          <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м.</t>
+          <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-304 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м.</t>
+          <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-304L EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м.</t>
+          <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-316 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-304L EN 10056</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м.</t>
+          <t>234 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-321 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м.</t>
+          <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х6 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м.</t>
+          <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>233 ₽/пг.м.</t>
+          <t>234 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 100х100х7 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>233 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>239 ₽/пг.м.</t>
+          <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>238 ₽/пг.м.</t>
+          <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 120х120х6 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 150х150х12 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 150х150х12 мм AISI-304L EN 10056</t>
         </is>
@@ -4353,87 +4353,87 @@
         <is>
           <t>Уголок нержавеющий равнополочный 35х35х4 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 35х35х4 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 36х36х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 40х40х1,5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 40х40х1,5 мм AISI-304L EN 10056</t>
         </is>
@@ -4449,135 +4449,135 @@
         <is>
           <t>Уголок нержавеющий равнополочный 40х40х1,5 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>207 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 40х40х1,5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>207 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м.</t>
+          <t>208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>208 ₽/пг.м.</t>
+          <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х2,5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>209 ₽/пг.м.</t>
+          <t>208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>208 ₽/пг.м.</t>
+          <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 40х40х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 40х40х4 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 40х40х4 мм AISI-304L EN 10056</t>
         </is>
@@ -4737,135 +4737,135 @@
         <is>
           <t>Уголок нержавеющий равнополочный 50х50х2 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 50х50х2 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 50х50х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 50х50х5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>212 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 50х50х5 мм AISI-304L EN 10056</t>
         </is>
@@ -4881,183 +4881,183 @@
         <is>
           <t>Уголок нержавеющий равнополочный 50х50х5 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 50х50х5 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 55х55х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>218 ₽/пг.м.</t>
+          <t>217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м.</t>
+          <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м.</t>
+          <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>218 ₽/пг.м.</t>
+          <t>217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 60х60х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 60х60х5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>216 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 60х60х5 мм AISI-304L EN 10056</t>
         </is>
@@ -5121,87 +5121,87 @@
         <is>
           <t>Уголок нержавеющий равнополочный 60х60х6 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 60х60х6 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>217 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 70х70х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 70х70х5 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>220 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 70х70х5 мм AISI-304L EN 10056</t>
         </is>
@@ -5313,284 +5313,284 @@
         <is>
           <t>Уголок нержавеющий равнополочный 70х70х7 мм AISI-316 EN 10056</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 70х70х7 мм AISI-321 EN 10056</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>223 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м.</t>
+          <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м.</t>
+          <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х3 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м.</t>
+          <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х4 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м.</t>
+          <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>228 ₽/пг.м.</t>
+          <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м.</t>
+          <t>228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х5 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м.</t>
+          <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>228 ₽/пг.м.</t>
+          <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м.</t>
+          <t>228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х6 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м.</t>
+          <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI-201 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI 439 EN 10056</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI-409 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI-201 EN 10056</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м.</t>
+          <t>228 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI-430 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI-409 EN 10056</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI 439 EN 10056</t>
+          <t>Уголок нержавеющий равнополочный 80х80х7 мм AISI-430 EN 10056</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>228 ₽/пг.м.</t>
+          <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 80х80х8 мм AISI-304 EN 10056</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>225 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>Уголок нержавеющий равнополочный 80х80х8 мм AISI-304L EN 10056</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>225 ₽/пг.м.</t>
         </is>