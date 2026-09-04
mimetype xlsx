--- v0 (2026-05-17)
+++ v1 (2026-09-04)
@@ -621,68 +621,68 @@
         <is>
           <t>Обжимная муфта 38 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Обжимная муфта 40 мм</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Обжимная муфта 50 мм</t>
+          <t>Обжимная муфта 5 мм</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Обжимная муфта 5 мм</t>
+          <t>Обжимная муфта 50 мм</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Обжимная муфта 6 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Обжимная муфта 8 мм</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>516 ₽/шт.</t>
         </is>