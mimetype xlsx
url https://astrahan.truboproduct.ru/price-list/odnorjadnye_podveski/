--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -525,438 +525,438 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 125 мм 900 кгс 23,2 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 125 мм 900 кгс 18,2 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>5229 ₽/шт.</t>
+          <t>5228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 140 мм 900 кгс 23,9 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 140 мм 900 кгс 18,5 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>5242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 160 мм 900 кгс 24,7 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 160 мм 900 кгс 18,8 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>5245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 180 мм 900 кгс 25,1 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 180 мм 900 кгс 19,4 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>5253 ₽/шт.</t>
+          <t>5248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 200 мм 1400 кгс 28,4 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 200 мм 1400 кгс 22,1 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>5268 ₽/шт.</t>
+          <t>5263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 225 мм 1400 кгс 29,4 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 225 мм 1400 кгс 22,5 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>5292 ₽/шт.</t>
+          <t>5279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 250 мм 2150 кгс 37,7 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 250 мм 2150 кгс 30 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>8111 ₽/шт.</t>
+          <t>8101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 280 мм 2150 кгс 39,2 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 280 мм 2150 кгс 34 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>8132 ₽/шт.</t>
+          <t>8128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 315 мм 2750 кгс 44,7 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 315 мм 2750 кгс 39,1 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>8152 ₽/шт.</t>
+          <t>8146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 400 мм 4100 кгс 55,3 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 400 мм 4100 кгс 39,1 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>8175 ₽/шт.</t>
+          <t>8158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 500 мм 6500 кгс 65 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 500 мм 6500 кгс 43 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>8187 ₽/шт.</t>
+          <t>8180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и двумя тягами 630 мм 10100 кгс 86,4 кг ПС-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 630 мм 10100 кгс 61,8 кг ПП-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>8198 ₽/шт.</t>
+          <t>8192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 110 мм 330 кгс 12,64 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 125 мм 900 кгс 23,2 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>3496 ₽/шт.</t>
+          <t>5229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 20 мм 30 кгс 7,6 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 140 мм 900 кгс 23,9 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3045 ₽/шт.</t>
+          <t>5242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 25 мм 30 кгс 7,6 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 160 мм 900 кгс 24,7 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>3107 ₽/шт.</t>
+          <t>5245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 32 мм 30 кгс 7,6 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 180 мм 900 кгс 25,1 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>3243 ₽/шт.</t>
+          <t>5253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 40 мм 110 кгс 9,75 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 200 мм 1400 кгс 28,4 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>3302 ₽/шт.</t>
+          <t>5268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 50 мм 110 кгс 9,81 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 225 мм 1400 кгс 29,4 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>3339 ₽/шт.</t>
+          <t>5292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 63 мм 110 кгс 9,87 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 250 мм 2150 кгс 37,7 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>3374 ₽/шт.</t>
+          <t>8111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 75 мм 230 кгс 11,08 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 280 мм 2150 кгс 39,2 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>3404 ₽/шт.</t>
+          <t>8132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Однорядная подвеска со сплошным основанием и одной тягой 90 мм 230 кгс 11,16 кг ПС-1 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 315 мм 2750 кгс 44,7 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>3444 ₽/шт.</t>
+          <t>8152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 125 мм 900 кгс 18,2 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 400 мм 4100 кгс 55,3 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>5228 ₽/шт.</t>
+          <t>8175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 140 мм 900 кгс 18,5 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 500 мм 6500 кгс 65 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>5242 ₽/шт.</t>
+          <t>8187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 160 мм 900 кгс 18,8 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и двумя тягами 630 мм 10100 кгс 86,4 кг ПС-2 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>5245 ₽/шт.</t>
+          <t>8198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 180 мм 900 кгс 19,4 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 110 мм 330 кгс 12,64 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>5248 ₽/шт.</t>
+          <t>3496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 200 мм 1400 кгс 22,1 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 20 мм 30 кгс 7,6 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>5263 ₽/шт.</t>
+          <t>3045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 225 мм 1400 кгс 22,5 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 25 мм 30 кгс 7,6 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>5279 ₽/шт.</t>
+          <t>3107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 250 мм 2150 кгс 30 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 32 мм 30 кгс 7,6 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>8101 ₽/шт.</t>
+          <t>3243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 280 мм 2150 кгс 34 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 40 мм 110 кгс 9,75 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>8128 ₽/шт.</t>
+          <t>3302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 315 мм 2750 кгс 39,1 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 50 мм 110 кгс 9,81 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>8146 ₽/шт.</t>
+          <t>3339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 400 мм 4100 кгс 39,1 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 63 мм 110 кгс 9,87 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>8158 ₽/шт.</t>
+          <t>3374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 500 мм 6500 кгс 43 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 75 мм 230 кгс 11,08 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>8180 ₽/шт.</t>
+          <t>3404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Однорядная подвеска с прерывистым основанием и двумя тягами 630 мм 10100 кгс 61,8 кг ПП-2 ОСТ 36-17-85</t>
+          <t>Однорядная подвеска со сплошным основанием и одной тягой 90 мм 230 кгс 11,16 кг ПС-1 ОСТ 36-17-85</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>8192 ₽/шт.</t>
+          <t>3444 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>