--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -549,224 +549,224 @@
         <is>
           <t>Отделитель масла 0,0027 м3 OAS322 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>1793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Отделитель масла 0,007 м3 OAS744 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,016 м3 OAS1655 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,01 м3 OAS1055 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1073 ₽/шт.</t>
+          <t>3957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,01 м3 OAS1055 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,016 м3 OAS1655 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3957 ₽/шт.</t>
+          <t>1073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Отделитель масла 0,03 м3 OAS3088 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>3405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,04 м3 OA1954A ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,04 м3 OA1954 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3912 ₽/шт.</t>
+          <t>1383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,04 м3 OA1954 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,04 м3 OA1954A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1383 ₽/шт.</t>
+          <t>3912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,088 м3 OA4188A ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,088 м3 OA4188 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2572 ₽/шт.</t>
+          <t>1338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,088 м3 OA4188 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,088 м3 OA4188A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1338 ₽/шт.</t>
+          <t>2572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,228 м3 OA9111A ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,228 м3 OA9111 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2685 ₽/шт.</t>
+          <t>2262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,228 м3 OA9111 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,228 м3 OA9111A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2262 ₽/шт.</t>
+          <t>2685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Отделитель масла 0,385 м3 OAC14011A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>3327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,395 м3 OA14111A ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,395 м3 OA14111 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1554 ₽/шт.</t>
+          <t>3764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,395 м3 OA14111 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,395 м3 OA14111A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3764 ₽/шт.</t>
+          <t>1554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Отделитель масла 0,63 м3 OAHC65051A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>3362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,655 м3 OA25112A ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,655 м3 OA25112 ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2401 ₽/шт.</t>
+          <t>1429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Отделитель масла 0,655 м3 OA25112 ГОСТ 11879-81</t>
+          <t>Отделитель масла 0,655 м3 OA25112A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1429 ₽/шт.</t>
+          <t>2401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Отделитель масла 0,655 м3 OAC25112A ГОСТ 11879-81</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>3820 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>