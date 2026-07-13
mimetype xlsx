--- v0 (2026-05-15)
+++ v1 (2026-07-13)
@@ -525,291 +525,291 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм 08кп</t>
+          <t>Круг оцинкованный 10 мм 08Ю</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2245 ₽/п.г.</t>
+          <t>1319 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм 08пс</t>
+          <t>Круг оцинкованный 10 мм 08кп</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2245 ₽/п.г.</t>
+          <t>1317 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм 08Ю</t>
+          <t>Круг оцинкованный 10 мм 08пс</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2246 ₽/п.г.</t>
+          <t>1318 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм 09Г2С</t>
+          <t>Круг оцинкованный 10 мм 09Г2С</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2247 ₽/п.г.</t>
+          <t>1319 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст0</t>
+          <t>Круг оцинкованный 10 мм ст0</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2248 ₽/п.г.</t>
+          <t>1320 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст1</t>
+          <t>Круг оцинкованный 10 мм ст1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2248 ₽/п.г.</t>
+          <t>1321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст1кп</t>
+          <t>Круг оцинкованный 10 мм ст1кп</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2248 ₽/п.г.</t>
+          <t>1321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст1пс</t>
+          <t>Круг оцинкованный 10 мм ст1пс</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2248 ₽/п.г.</t>
+          <t>1321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст2</t>
+          <t>Круг оцинкованный 10 мм ст2</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2249 ₽/п.г.</t>
+          <t>1322 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст20</t>
+          <t>Круг оцинкованный 10 мм ст20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2251 ₽/п.г.</t>
+          <t>1322 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст2кп</t>
+          <t>Круг оцинкованный 10 мм ст2кп</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2251 ₽/п.г.</t>
+          <t>1322 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст2сп</t>
+          <t>Круг оцинкованный 10 мм ст2сп</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2251 ₽/п.г.</t>
+          <t>1323 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст3</t>
+          <t>Круг оцинкованный 10 мм ст3</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2252 ₽/п.г.</t>
+          <t>1324 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст3кп</t>
+          <t>Круг оцинкованный 10 мм ст3кп</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2252 ₽/п.г.</t>
+          <t>1324 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст3пс</t>
+          <t>Круг оцинкованный 10 мм ст3пс</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2253 ₽/п.г.</t>
+          <t>1324 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст3сп</t>
+          <t>Круг оцинкованный 10 мм ст3сп</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2254 ₽/п.г.</t>
+          <t>1325 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст4пс</t>
+          <t>Круг оцинкованный 10 мм ст4пс</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2254 ₽/п.г.</t>
+          <t>1325 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 100 мм ст4сп</t>
+          <t>Круг оцинкованный 10 мм ст4сп</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2255 ₽/п.г.</t>
+          <t>1325 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,2 мм 08кп</t>
+          <t>Круг оцинкованный 10,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1326 ₽/п.г.</t>
+          <t>1327 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,2 мм 08пс</t>
+          <t>Круг оцинкованный 10,2 мм 08кп</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1327 ₽/п.г.</t>
+          <t>1326 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,2 мм 08Ю</t>
+          <t>Круг оцинкованный 10,2 мм 08пс</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>1327 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Круг оцинкованный 10,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>1328 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Круг оцинкованный 10,2 мм ст0</t>
         </is>
@@ -957,1160 +957,1160 @@
         <is>
           <t>Круг оцинкованный 10,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>1331 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Круг оцинкованный 10,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>1332 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм 08кп</t>
+          <t>Круг оцинкованный 10,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1332 ₽/п.г.</t>
+          <t>1333 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм 08кп</t>
+          <t>Круг оцинкованный 10,5 мм 08кп</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2255 ₽/п.г.</t>
+          <t>1332 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Круг оцинкованный 10,5 мм 08пс</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>1332 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм 08пс</t>
+          <t>Круг оцинкованный 10,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2255 ₽/п.г.</t>
+          <t>1333 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм 08Ю</t>
+          <t>Круг оцинкованный 10,5 мм ст0</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>1333 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм 08Ю</t>
+          <t>Круг оцинкованный 10,5 мм ст1</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2257 ₽/п.г.</t>
+          <t>1333 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 10,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1333 ₽/п.г.</t>
+          <t>1334 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм 09Г2С</t>
+          <t>Круг оцинкованный 10,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2257 ₽/п.г.</t>
+          <t>1334 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст0</t>
+          <t>Круг оцинкованный 10,5 мм ст2</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1333 ₽/п.г.</t>
+          <t>1334 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст0</t>
+          <t>Круг оцинкованный 10,5 мм ст20</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2258 ₽/п.г.</t>
+          <t>1334 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст1</t>
+          <t>Круг оцинкованный 10,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1333 ₽/п.г.</t>
+          <t>1335 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст1</t>
+          <t>Круг оцинкованный 10,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2259 ₽/п.г.</t>
+          <t>1335 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст1кп</t>
+          <t>Круг оцинкованный 10,5 мм ст3</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1334 ₽/п.г.</t>
+          <t>1335 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст1кп</t>
+          <t>Круг оцинкованный 10,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2259 ₽/п.г.</t>
+          <t>1337 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст1пс</t>
+          <t>Круг оцинкованный 10,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1334 ₽/п.г.</t>
+          <t>1338 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст1пс</t>
+          <t>Круг оцинкованный 10,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2260 ₽/п.г.</t>
+          <t>1338 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст2</t>
+          <t>Круг оцинкованный 10,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1334 ₽/п.г.</t>
+          <t>1339 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст2</t>
+          <t>Круг оцинкованный 10,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2261 ₽/п.г.</t>
+          <t>1339 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст20</t>
+          <t>Круг оцинкованный 10,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1334 ₽/п.г.</t>
+          <t>1340 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст20</t>
+          <t>Круг оцинкованный 10,8 мм 08кп</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2261 ₽/п.г.</t>
+          <t>1339 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст2кп</t>
+          <t>Круг оцинкованный 10,8 мм 08пс</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1335 ₽/п.г.</t>
+          <t>1340 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст2кп</t>
+          <t>Круг оцинкованный 10,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2261 ₽/п.г.</t>
+          <t>1342 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст2сп</t>
+          <t>Круг оцинкованный 10,8 мм ст0</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1335 ₽/п.г.</t>
+          <t>1343 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст2сп</t>
+          <t>Круг оцинкованный 10,8 мм ст1</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2261 ₽/п.г.</t>
+          <t>1343 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст3</t>
+          <t>Круг оцинкованный 10,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1335 ₽/п.г.</t>
+          <t>1343 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст3</t>
+          <t>Круг оцинкованный 10,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2262 ₽/п.г.</t>
+          <t>1344 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст3кп</t>
+          <t>Круг оцинкованный 10,8 мм ст2</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1337 ₽/п.г.</t>
+          <t>1344 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст3кп</t>
+          <t>Круг оцинкованный 10,8 мм ст20</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2262 ₽/п.г.</t>
+          <t>1345 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст3пс</t>
+          <t>Круг оцинкованный 10,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1338 ₽/п.г.</t>
+          <t>1345 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст3пс</t>
+          <t>Круг оцинкованный 10,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2263 ₽/п.г.</t>
+          <t>1346 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст3сп</t>
+          <t>Круг оцинкованный 10,8 мм ст3</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1338 ₽/п.г.</t>
+          <t>1347 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст3сп</t>
+          <t>Круг оцинкованный 10,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2263 ₽/п.г.</t>
+          <t>1349 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст4пс</t>
+          <t>Круг оцинкованный 10,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1339 ₽/п.г.</t>
+          <t>1349 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст4пс</t>
+          <t>Круг оцинкованный 10,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2264 ₽/п.г.</t>
+          <t>1349 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,5 мм ст4сп</t>
+          <t>Круг оцинкованный 10,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1339 ₽/п.г.</t>
+          <t>1349 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 105 мм ст4сп</t>
+          <t>Круг оцинкованный 10,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2265 ₽/п.г.</t>
+          <t>1350 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм 08кп</t>
+          <t>Круг оцинкованный 100 мм 08Ю</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1339 ₽/п.г.</t>
+          <t>2246 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм 08пс</t>
+          <t>Круг оцинкованный 100 мм 08кп</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1340 ₽/п.г.</t>
+          <t>2245 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм 08Ю</t>
+          <t>Круг оцинкованный 100 мм 08пс</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1340 ₽/п.г.</t>
+          <t>2245 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 100 мм 09Г2С</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1342 ₽/п.г.</t>
+          <t>2247 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст0</t>
+          <t>Круг оцинкованный 100 мм ст0</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1343 ₽/п.г.</t>
+          <t>2248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст1</t>
+          <t>Круг оцинкованный 100 мм ст1</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1343 ₽/п.г.</t>
+          <t>2248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст1кп</t>
+          <t>Круг оцинкованный 100 мм ст1кп</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1343 ₽/п.г.</t>
+          <t>2248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст1пс</t>
+          <t>Круг оцинкованный 100 мм ст1пс</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1344 ₽/п.г.</t>
+          <t>2248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст2</t>
+          <t>Круг оцинкованный 100 мм ст2</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1344 ₽/п.г.</t>
+          <t>2249 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст20</t>
+          <t>Круг оцинкованный 100 мм ст20</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1345 ₽/п.г.</t>
+          <t>2251 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст2кп</t>
+          <t>Круг оцинкованный 100 мм ст2кп</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1345 ₽/п.г.</t>
+          <t>2251 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст2сп</t>
+          <t>Круг оцинкованный 100 мм ст2сп</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1346 ₽/п.г.</t>
+          <t>2251 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст3</t>
+          <t>Круг оцинкованный 100 мм ст3</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1347 ₽/п.г.</t>
+          <t>2252 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст3кп</t>
+          <t>Круг оцинкованный 100 мм ст3кп</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1349 ₽/п.г.</t>
+          <t>2252 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст3пс</t>
+          <t>Круг оцинкованный 100 мм ст3пс</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1349 ₽/п.г.</t>
+          <t>2253 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст3сп</t>
+          <t>Круг оцинкованный 100 мм ст3сп</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1349 ₽/п.г.</t>
+          <t>2254 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст4пс</t>
+          <t>Круг оцинкованный 100 мм ст4пс</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1349 ₽/п.г.</t>
+          <t>2254 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10,8 мм ст4сп</t>
+          <t>Круг оцинкованный 100 мм ст4сп</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1350 ₽/п.г.</t>
+          <t>2255 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм 08кп</t>
+          <t>Круг оцинкованный 105 мм 08Ю</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1317 ₽/п.г.</t>
+          <t>2257 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм 08пс</t>
+          <t>Круг оцинкованный 105 мм 08кп</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1318 ₽/п.г.</t>
+          <t>2255 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм 08Ю</t>
+          <t>Круг оцинкованный 105 мм 08пс</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>1319 ₽/п.г.</t>
+          <t>2255 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм 09Г2С</t>
+          <t>Круг оцинкованный 105 мм 09Г2С</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1319 ₽/п.г.</t>
+          <t>2257 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст0</t>
+          <t>Круг оцинкованный 105 мм ст0</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1320 ₽/п.г.</t>
+          <t>2258 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст1</t>
+          <t>Круг оцинкованный 105 мм ст1</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1321 ₽/п.г.</t>
+          <t>2259 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст1кп</t>
+          <t>Круг оцинкованный 105 мм ст1кп</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>1321 ₽/п.г.</t>
+          <t>2259 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст1пс</t>
+          <t>Круг оцинкованный 105 мм ст1пс</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1321 ₽/п.г.</t>
+          <t>2260 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст2</t>
+          <t>Круг оцинкованный 105 мм ст2</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>1322 ₽/п.г.</t>
+          <t>2261 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст20</t>
+          <t>Круг оцинкованный 105 мм ст20</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>1322 ₽/п.г.</t>
+          <t>2261 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст2кп</t>
+          <t>Круг оцинкованный 105 мм ст2кп</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>1322 ₽/п.г.</t>
+          <t>2261 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст2сп</t>
+          <t>Круг оцинкованный 105 мм ст2сп</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>1323 ₽/п.г.</t>
+          <t>2261 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст3</t>
+          <t>Круг оцинкованный 105 мм ст3</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>1324 ₽/п.г.</t>
+          <t>2262 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст3кп</t>
+          <t>Круг оцинкованный 105 мм ст3кп</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1324 ₽/п.г.</t>
+          <t>2262 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст3пс</t>
+          <t>Круг оцинкованный 105 мм ст3пс</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1324 ₽/п.г.</t>
+          <t>2263 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст3сп</t>
+          <t>Круг оцинкованный 105 мм ст3сп</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1325 ₽/п.г.</t>
+          <t>2263 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст4пс</t>
+          <t>Круг оцинкованный 105 мм ст4пс</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1325 ₽/п.г.</t>
+          <t>2264 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 10 мм ст4сп</t>
+          <t>Круг оцинкованный 105 мм ст4сп</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>1325 ₽/п.г.</t>
+          <t>2265 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм 08кп</t>
+          <t>Круг оцинкованный 11 мм 08Ю</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2266 ₽/п.г.</t>
+          <t>1352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм 08пс</t>
+          <t>Круг оцинкованный 11 мм 08кп</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2267 ₽/п.г.</t>
+          <t>1352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм 08Ю</t>
+          <t>Круг оцинкованный 11 мм 08пс</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2267 ₽/п.г.</t>
+          <t>1352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм 09Г2С</t>
+          <t>Круг оцинкованный 11 мм 09Г2С</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2267 ₽/п.г.</t>
+          <t>1352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст0</t>
+          <t>Круг оцинкованный 11 мм ст0</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2268 ₽/п.г.</t>
+          <t>1352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст1</t>
+          <t>Круг оцинкованный 11 мм ст1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2268 ₽/п.г.</t>
+          <t>1354 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст1кп</t>
+          <t>Круг оцинкованный 11 мм ст1кп</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2268 ₽/п.г.</t>
+          <t>1355 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст1пс</t>
+          <t>Круг оцинкованный 11 мм ст1пс</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2268 ₽/п.г.</t>
+          <t>1356 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст2</t>
+          <t>Круг оцинкованный 11 мм ст2</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2268 ₽/п.г.</t>
+          <t>1357 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст20</t>
+          <t>Круг оцинкованный 11 мм ст20</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2268 ₽/п.г.</t>
+          <t>1357 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст2кп</t>
+          <t>Круг оцинкованный 11 мм ст2кп</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2269 ₽/п.г.</t>
+          <t>1357 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст2сп</t>
+          <t>Круг оцинкованный 11 мм ст2сп</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2269 ₽/п.г.</t>
+          <t>1358 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст3</t>
+          <t>Круг оцинкованный 11 мм ст3</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2271 ₽/п.г.</t>
+          <t>1358 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст3кп</t>
+          <t>Круг оцинкованный 11 мм ст3кп</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2271 ₽/п.г.</t>
+          <t>1358 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст3пс</t>
+          <t>Круг оцинкованный 11 мм ст3пс</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2271 ₽/п.г.</t>
+          <t>1358 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст3сп</t>
+          <t>Круг оцинкованный 11 мм ст3сп</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2272 ₽/п.г.</t>
+          <t>1359 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст4пс</t>
+          <t>Круг оцинкованный 11 мм ст4пс</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2272 ₽/п.г.</t>
+          <t>1360 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 110 мм ст4сп</t>
+          <t>Круг оцинкованный 11 мм ст4сп</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2273 ₽/п.г.</t>
+          <t>1360 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,2 мм 08кп</t>
+          <t>Круг оцинкованный 11,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1363 ₽/п.г.</t>
+          <t>1365 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,2 мм 08пс</t>
+          <t>Круг оцинкованный 11,2 мм 08кп</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>1363 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,2 мм 08Ю</t>
+          <t>Круг оцинкованный 11,2 мм 08пс</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1365 ₽/п.г.</t>
+          <t>1363 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Круг оцинкованный 11,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>1366 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Круг оцинкованный 11,2 мм ст0</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>1369 ₽/п.г.</t>
         </is>
@@ -2253,1155 +2253,1155 @@
         <is>
           <t>Круг оцинкованный 11,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>1372 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Круг оцинкованный 11,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>1373 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм 08кп</t>
+          <t>Круг оцинкованный 11,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1374 ₽/п.г.</t>
+          <t>1375 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм 08кп</t>
+          <t>Круг оцинкованный 11,5 мм 08кп</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2273 ₽/п.г.</t>
+          <t>1374 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Круг оцинкованный 11,5 мм 08пс</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>1374 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм 08пс</t>
+          <t>Круг оцинкованный 11,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2273 ₽/п.г.</t>
+          <t>1375 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм 08Ю</t>
+          <t>Круг оцинкованный 11,5 мм ст0</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1375 ₽/п.г.</t>
+          <t>1376 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм 08Ю</t>
+          <t>Круг оцинкованный 11,5 мм ст1</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2274 ₽/п.г.</t>
+          <t>1377 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 11,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1375 ₽/п.г.</t>
+          <t>1377 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм 09Г2С</t>
+          <t>Круг оцинкованный 11,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2275 ₽/п.г.</t>
+          <t>1378 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст0</t>
+          <t>Круг оцинкованный 11,5 мм ст2</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1376 ₽/п.г.</t>
+          <t>1378 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст0</t>
+          <t>Круг оцинкованный 11,5 мм ст20</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2275 ₽/п.г.</t>
+          <t>1379 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст1</t>
+          <t>Круг оцинкованный 11,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1377 ₽/п.г.</t>
+          <t>1379 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст1</t>
+          <t>Круг оцинкованный 11,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2278 ₽/п.г.</t>
+          <t>1379 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст1кп</t>
+          <t>Круг оцинкованный 11,5 мм ст3</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1377 ₽/п.г.</t>
+          <t>1380 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст1кп</t>
+          <t>Круг оцинкованный 11,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2278 ₽/п.г.</t>
+          <t>1380 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст1пс</t>
+          <t>Круг оцинкованный 11,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1378 ₽/п.г.</t>
+          <t>1380 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст1пс</t>
+          <t>Круг оцинкованный 11,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2278 ₽/п.г.</t>
+          <t>1380 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст2</t>
+          <t>Круг оцинкованный 11,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1378 ₽/п.г.</t>
+          <t>1381 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст2</t>
+          <t>Круг оцинкованный 11,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2279 ₽/п.г.</t>
+          <t>1381 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст20</t>
+          <t>Круг оцинкованный 11,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1379 ₽/п.г.</t>
+          <t>1382 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст20</t>
+          <t>Круг оцинкованный 11,8 мм 08кп</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2279 ₽/п.г.</t>
+          <t>1381 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст2кп</t>
+          <t>Круг оцинкованный 11,8 мм 08пс</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1379 ₽/п.г.</t>
+          <t>1382 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст2кп</t>
+          <t>Круг оцинкованный 11,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2279 ₽/п.г.</t>
+          <t>1383 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст2сп</t>
+          <t>Круг оцинкованный 11,8 мм ст0</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1379 ₽/п.г.</t>
+          <t>1383 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст2сп</t>
+          <t>Круг оцинкованный 11,8 мм ст1</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>2279 ₽/п.г.</t>
+          <t>1384 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст3</t>
+          <t>Круг оцинкованный 11,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1380 ₽/п.г.</t>
+          <t>1385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст3</t>
+          <t>Круг оцинкованный 11,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2280 ₽/п.г.</t>
+          <t>1385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст3кп</t>
+          <t>Круг оцинкованный 11,8 мм ст2</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1380 ₽/п.г.</t>
+          <t>1385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст3кп</t>
+          <t>Круг оцинкованный 11,8 мм ст20</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2280 ₽/п.г.</t>
+          <t>1385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст3пс</t>
+          <t>Круг оцинкованный 11,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1380 ₽/п.г.</t>
+          <t>1386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст3пс</t>
+          <t>Круг оцинкованный 11,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2280 ₽/п.г.</t>
+          <t>1386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст3сп</t>
+          <t>Круг оцинкованный 11,8 мм ст3</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1380 ₽/п.г.</t>
+          <t>1386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст3сп</t>
+          <t>Круг оцинкованный 11,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2282 ₽/п.г.</t>
+          <t>1386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст4пс</t>
+          <t>Круг оцинкованный 11,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1381 ₽/п.г.</t>
+          <t>1386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст4пс</t>
+          <t>Круг оцинкованный 11,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2283 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,5 мм ст4сп</t>
+          <t>Круг оцинкованный 11,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1381 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 115 мм ст4сп</t>
+          <t>Круг оцинкованный 11,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2283 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм 08кп</t>
+          <t>Круг оцинкованный 110 мм 08Ю</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1381 ₽/п.г.</t>
+          <t>2267 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм 08пс</t>
+          <t>Круг оцинкованный 110 мм 08кп</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1382 ₽/п.г.</t>
+          <t>2266 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм 08Ю</t>
+          <t>Круг оцинкованный 110 мм 08пс</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1382 ₽/п.г.</t>
+          <t>2267 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 110 мм 09Г2С</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1383 ₽/п.г.</t>
+          <t>2267 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст0</t>
+          <t>Круг оцинкованный 110 мм ст0</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1383 ₽/п.г.</t>
+          <t>2268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст1</t>
+          <t>Круг оцинкованный 110 мм ст1</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>1384 ₽/п.г.</t>
+          <t>2268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст1кп</t>
+          <t>Круг оцинкованный 110 мм ст1кп</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1385 ₽/п.г.</t>
+          <t>2268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст1пс</t>
+          <t>Круг оцинкованный 110 мм ст1пс</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>1385 ₽/п.г.</t>
+          <t>2268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст2</t>
+          <t>Круг оцинкованный 110 мм ст2</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1385 ₽/п.г.</t>
+          <t>2268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст20</t>
+          <t>Круг оцинкованный 110 мм ст20</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1385 ₽/п.г.</t>
+          <t>2268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст2кп</t>
+          <t>Круг оцинкованный 110 мм ст2кп</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>1386 ₽/п.г.</t>
+          <t>2269 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст2сп</t>
+          <t>Круг оцинкованный 110 мм ст2сп</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>1386 ₽/п.г.</t>
+          <t>2269 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст3</t>
+          <t>Круг оцинкованный 110 мм ст3</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1386 ₽/п.г.</t>
+          <t>2271 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст3кп</t>
+          <t>Круг оцинкованный 110 мм ст3кп</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>1386 ₽/п.г.</t>
+          <t>2271 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст3пс</t>
+          <t>Круг оцинкованный 110 мм ст3пс</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>1386 ₽/п.г.</t>
+          <t>2271 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст3сп</t>
+          <t>Круг оцинкованный 110 мм ст3сп</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2272 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст4пс</t>
+          <t>Круг оцинкованный 110 мм ст4пс</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2272 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11,8 мм ст4сп</t>
+          <t>Круг оцинкованный 110 мм ст4сп</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2273 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм 08кп</t>
+          <t>Круг оцинкованный 115 мм 08Ю</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>1352 ₽/п.г.</t>
+          <t>2274 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм 08пс</t>
+          <t>Круг оцинкованный 115 мм 08кп</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>1352 ₽/п.г.</t>
+          <t>2273 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм 08Ю</t>
+          <t>Круг оцинкованный 115 мм 08пс</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>1352 ₽/п.г.</t>
+          <t>2273 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм 09Г2С</t>
+          <t>Круг оцинкованный 115 мм 09Г2С</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>1352 ₽/п.г.</t>
+          <t>2275 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст0</t>
+          <t>Круг оцинкованный 115 мм ст0</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1352 ₽/п.г.</t>
+          <t>2275 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст1</t>
+          <t>Круг оцинкованный 115 мм ст1</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1354 ₽/п.г.</t>
+          <t>2278 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст1кп</t>
+          <t>Круг оцинкованный 115 мм ст1кп</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>1355 ₽/п.г.</t>
+          <t>2278 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст1пс</t>
+          <t>Круг оцинкованный 115 мм ст1пс</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>1356 ₽/п.г.</t>
+          <t>2278 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст2</t>
+          <t>Круг оцинкованный 115 мм ст2</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>1357 ₽/п.г.</t>
+          <t>2279 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст20</t>
+          <t>Круг оцинкованный 115 мм ст20</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>1357 ₽/п.г.</t>
+          <t>2279 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст2кп</t>
+          <t>Круг оцинкованный 115 мм ст2кп</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>1357 ₽/п.г.</t>
+          <t>2279 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст2сп</t>
+          <t>Круг оцинкованный 115 мм ст2сп</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>1358 ₽/п.г.</t>
+          <t>2279 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст3</t>
+          <t>Круг оцинкованный 115 мм ст3</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>1358 ₽/п.г.</t>
+          <t>2280 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст3кп</t>
+          <t>Круг оцинкованный 115 мм ст3кп</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>1358 ₽/п.г.</t>
+          <t>2280 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст3пс</t>
+          <t>Круг оцинкованный 115 мм ст3пс</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>1358 ₽/п.г.</t>
+          <t>2280 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст3сп</t>
+          <t>Круг оцинкованный 115 мм ст3сп</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>1359 ₽/п.г.</t>
+          <t>2282 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст4пс</t>
+          <t>Круг оцинкованный 115 мм ст4пс</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1360 ₽/п.г.</t>
+          <t>2283 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 11 мм ст4сп</t>
+          <t>Круг оцинкованный 115 мм ст4сп</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>1360 ₽/п.г.</t>
+          <t>2283 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм 08кп</t>
+          <t>Круг оцинкованный 12 мм 08Ю</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2283 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм 08пс</t>
+          <t>Круг оцинкованный 12 мм 08кп</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>2283 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм 08Ю</t>
+          <t>Круг оцинкованный 12 мм 08пс</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>2284 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм 09Г2С</t>
+          <t>Круг оцинкованный 12 мм 09Г2С</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>2284 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст0</t>
+          <t>Круг оцинкованный 12 мм ст0</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>2285 ₽/п.г.</t>
+          <t>1387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст1</t>
+          <t>Круг оцинкованный 12 мм ст1</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>2285 ₽/п.г.</t>
+          <t>1389 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст1кп</t>
+          <t>Круг оцинкованный 12 мм ст1кп</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>2285 ₽/п.г.</t>
+          <t>1390 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст1пс</t>
+          <t>Круг оцинкованный 12 мм ст1пс</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>2286 ₽/п.г.</t>
+          <t>1391 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст2</t>
+          <t>Круг оцинкованный 12 мм ст2</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>2286 ₽/п.г.</t>
+          <t>1391 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст20</t>
+          <t>Круг оцинкованный 12 мм ст20</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>2288 ₽/п.г.</t>
+          <t>1391 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст2кп</t>
+          <t>Круг оцинкованный 12 мм ст2кп</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>2288 ₽/п.г.</t>
+          <t>1392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст2сп</t>
+          <t>Круг оцинкованный 12 мм ст2сп</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>2290 ₽/п.г.</t>
+          <t>1393 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст3</t>
+          <t>Круг оцинкованный 12 мм ст3</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2291 ₽/п.г.</t>
+          <t>1393 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст3кп</t>
+          <t>Круг оцинкованный 12 мм ст3кп</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>2292 ₽/п.г.</t>
+          <t>1395 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст3пс</t>
+          <t>Круг оцинкованный 12 мм ст3пс</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>2292 ₽/п.г.</t>
+          <t>1397 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст3сп</t>
+          <t>Круг оцинкованный 12 мм ст3сп</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>2293 ₽/п.г.</t>
+          <t>1398 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст4пс</t>
+          <t>Круг оцинкованный 12 мм ст4пс</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>2294 ₽/п.г.</t>
+          <t>1398 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 120 мм ст4сп</t>
+          <t>Круг оцинкованный 12 мм ст4сп</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>2296 ₽/п.г.</t>
+          <t>1400 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,2 мм 08кп</t>
+          <t>Круг оцинкованный 12,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>1400 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,2 мм 08пс</t>
+          <t>Круг оцинкованный 12,2 мм 08кп</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>1400 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,2 мм 08Ю</t>
+          <t>Круг оцинкованный 12,2 мм 08пс</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>1400 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Круг оцинкованный 12,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>1402 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Круг оцинкованный 12,2 мм ст0</t>
         </is>
@@ -3549,1160 +3549,1160 @@
         <is>
           <t>Круг оцинкованный 12,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>1409 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Круг оцинкованный 12,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>1409 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм 08кп</t>
+          <t>Круг оцинкованный 12,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>1410 ₽/п.г.</t>
+          <t>1411 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм 08кп</t>
+          <t>Круг оцинкованный 12,5 мм 08кп</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>2296 ₽/п.г.</t>
+          <t>1410 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Круг оцинкованный 12,5 мм 08пс</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>1411 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм 08пс</t>
+          <t>Круг оцинкованный 12,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>2297 ₽/п.г.</t>
+          <t>1411 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм 08Ю</t>
+          <t>Круг оцинкованный 12,5 мм ст0</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>1411 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм 08Ю</t>
+          <t>Круг оцинкованный 12,5 мм ст1</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>2297 ₽/п.г.</t>
+          <t>1412 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 12,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>1411 ₽/п.г.</t>
+          <t>1412 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм 09Г2С</t>
+          <t>Круг оцинкованный 12,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>2298 ₽/п.г.</t>
+          <t>1412 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст0</t>
+          <t>Круг оцинкованный 12,5 мм ст2</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>1411 ₽/п.г.</t>
+          <t>1413 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст0</t>
+          <t>Круг оцинкованный 12,5 мм ст20</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>2298 ₽/п.г.</t>
+          <t>1414 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст1</t>
+          <t>Круг оцинкованный 12,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>1412 ₽/п.г.</t>
+          <t>1415 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст1</t>
+          <t>Круг оцинкованный 12,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>2299 ₽/п.г.</t>
+          <t>1415 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст1кп</t>
+          <t>Круг оцинкованный 12,5 мм ст3</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>1412 ₽/п.г.</t>
+          <t>1417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст1кп</t>
+          <t>Круг оцинкованный 12,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>2299 ₽/п.г.</t>
+          <t>1417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст1пс</t>
+          <t>Круг оцинкованный 12,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>1412 ₽/п.г.</t>
+          <t>1417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст1пс</t>
+          <t>Круг оцинкованный 12,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>2300 ₽/п.г.</t>
+          <t>1417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст2</t>
+          <t>Круг оцинкованный 12,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>1413 ₽/п.г.</t>
+          <t>1417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст2</t>
+          <t>Круг оцинкованный 12,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>2301 ₽/п.г.</t>
+          <t>1418 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст20</t>
+          <t>Круг оцинкованный 12,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>1414 ₽/п.г.</t>
+          <t>1419 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст20</t>
+          <t>Круг оцинкованный 12,8 мм 08кп</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>2301 ₽/п.г.</t>
+          <t>1418 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст2кп</t>
+          <t>Круг оцинкованный 12,8 мм 08пс</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>1415 ₽/п.г.</t>
+          <t>1419 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст2кп</t>
+          <t>Круг оцинкованный 12,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>2301 ₽/п.г.</t>
+          <t>1420 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст2сп</t>
+          <t>Круг оцинкованный 12,8 мм ст0</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>1415 ₽/п.г.</t>
+          <t>1420 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст2сп</t>
+          <t>Круг оцинкованный 12,8 мм ст1</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>2301 ₽/п.г.</t>
+          <t>1422 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст3</t>
+          <t>Круг оцинкованный 12,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>1417 ₽/п.г.</t>
+          <t>1422 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст3</t>
+          <t>Круг оцинкованный 12,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2302 ₽/п.г.</t>
+          <t>1423 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст3кп</t>
+          <t>Круг оцинкованный 12,8 мм ст2</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>1417 ₽/п.г.</t>
+          <t>1423 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст3кп</t>
+          <t>Круг оцинкованный 12,8 мм ст20</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>2304 ₽/п.г.</t>
+          <t>1424 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст3пс</t>
+          <t>Круг оцинкованный 12,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>1417 ₽/п.г.</t>
+          <t>1424 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст3пс</t>
+          <t>Круг оцинкованный 12,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>2304 ₽/п.г.</t>
+          <t>1426 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст3сп</t>
+          <t>Круг оцинкованный 12,8 мм ст3</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>1417 ₽/п.г.</t>
+          <t>1426 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст3сп</t>
+          <t>Круг оцинкованный 12,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>2304 ₽/п.г.</t>
+          <t>1426 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст4пс</t>
+          <t>Круг оцинкованный 12,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>1417 ₽/п.г.</t>
+          <t>1427 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст4пс</t>
+          <t>Круг оцинкованный 12,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>2305 ₽/п.г.</t>
+          <t>1427 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,5 мм ст4сп</t>
+          <t>Круг оцинкованный 12,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>1418 ₽/п.г.</t>
+          <t>1427 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 125 мм ст4сп</t>
+          <t>Круг оцинкованный 12,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>2305 ₽/п.г.</t>
+          <t>1428 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм 08кп</t>
+          <t>Круг оцинкованный 120 мм 08Ю</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>1418 ₽/п.г.</t>
+          <t>2284 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм 08пс</t>
+          <t>Круг оцинкованный 120 мм 08кп</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>1419 ₽/п.г.</t>
+          <t>2283 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм 08Ю</t>
+          <t>Круг оцинкованный 120 мм 08пс</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>1419 ₽/п.г.</t>
+          <t>2283 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 120 мм 09Г2С</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>1420 ₽/п.г.</t>
+          <t>2284 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст0</t>
+          <t>Круг оцинкованный 120 мм ст0</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>1420 ₽/п.г.</t>
+          <t>2285 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст1</t>
+          <t>Круг оцинкованный 120 мм ст1</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>1422 ₽/п.г.</t>
+          <t>2285 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст1кп</t>
+          <t>Круг оцинкованный 120 мм ст1кп</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>1422 ₽/п.г.</t>
+          <t>2285 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст1пс</t>
+          <t>Круг оцинкованный 120 мм ст1пс</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>1423 ₽/п.г.</t>
+          <t>2286 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст2</t>
+          <t>Круг оцинкованный 120 мм ст2</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>1423 ₽/п.г.</t>
+          <t>2286 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст20</t>
+          <t>Круг оцинкованный 120 мм ст20</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>1424 ₽/п.г.</t>
+          <t>2288 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст2кп</t>
+          <t>Круг оцинкованный 120 мм ст2кп</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>1424 ₽/п.г.</t>
+          <t>2288 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст2сп</t>
+          <t>Круг оцинкованный 120 мм ст2сп</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>1426 ₽/п.г.</t>
+          <t>2290 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст3</t>
+          <t>Круг оцинкованный 120 мм ст3</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>1426 ₽/п.г.</t>
+          <t>2291 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст3кп</t>
+          <t>Круг оцинкованный 120 мм ст3кп</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>1426 ₽/п.г.</t>
+          <t>2292 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст3пс</t>
+          <t>Круг оцинкованный 120 мм ст3пс</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>1427 ₽/п.г.</t>
+          <t>2292 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст3сп</t>
+          <t>Круг оцинкованный 120 мм ст3сп</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>1427 ₽/п.г.</t>
+          <t>2293 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст4пс</t>
+          <t>Круг оцинкованный 120 мм ст4пс</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>1427 ₽/п.г.</t>
+          <t>2294 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12,8 мм ст4сп</t>
+          <t>Круг оцинкованный 120 мм ст4сп</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>1428 ₽/п.г.</t>
+          <t>2296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм 08кп</t>
+          <t>Круг оцинкованный 125 мм 08Ю</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2297 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм 08пс</t>
+          <t>Круг оцинкованный 125 мм 08кп</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм 08Ю</t>
+          <t>Круг оцинкованный 125 мм 08пс</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2297 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм 09Г2С</t>
+          <t>Круг оцинкованный 125 мм 09Г2С</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2298 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст0</t>
+          <t>Круг оцинкованный 125 мм ст0</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>1387 ₽/п.г.</t>
+          <t>2298 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст1</t>
+          <t>Круг оцинкованный 125 мм ст1</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>1389 ₽/п.г.</t>
+          <t>2299 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст1кп</t>
+          <t>Круг оцинкованный 125 мм ст1кп</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>1390 ₽/п.г.</t>
+          <t>2299 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст1пс</t>
+          <t>Круг оцинкованный 125 мм ст1пс</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>1391 ₽/п.г.</t>
+          <t>2300 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст2</t>
+          <t>Круг оцинкованный 125 мм ст2</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>1391 ₽/п.г.</t>
+          <t>2301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст20</t>
+          <t>Круг оцинкованный 125 мм ст20</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>1391 ₽/п.г.</t>
+          <t>2301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст2кп</t>
+          <t>Круг оцинкованный 125 мм ст2кп</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>1392 ₽/п.г.</t>
+          <t>2301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст2сп</t>
+          <t>Круг оцинкованный 125 мм ст2сп</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>1393 ₽/п.г.</t>
+          <t>2301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст3</t>
+          <t>Круг оцинкованный 125 мм ст3</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>1393 ₽/п.г.</t>
+          <t>2302 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст3кп</t>
+          <t>Круг оцинкованный 125 мм ст3кп</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>1395 ₽/п.г.</t>
+          <t>2304 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст3пс</t>
+          <t>Круг оцинкованный 125 мм ст3пс</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>1397 ₽/п.г.</t>
+          <t>2304 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст3сп</t>
+          <t>Круг оцинкованный 125 мм ст3сп</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>1398 ₽/п.г.</t>
+          <t>2304 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст4пс</t>
+          <t>Круг оцинкованный 125 мм ст4пс</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>1398 ₽/п.г.</t>
+          <t>2305 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 12 мм ст4сп</t>
+          <t>Круг оцинкованный 125 мм ст4сп</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>1400 ₽/п.г.</t>
+          <t>2305 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм 08кп</t>
+          <t>Круг оцинкованный 13 мм 08Ю</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>2306 ₽/п.г.</t>
+          <t>1429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм 08пс</t>
+          <t>Круг оцинкованный 13 мм 08кп</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>2306 ₽/п.г.</t>
+          <t>1429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм 08Ю</t>
+          <t>Круг оцинкованный 13 мм 08пс</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>2307 ₽/п.г.</t>
+          <t>1429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм 09Г2С</t>
+          <t>Круг оцинкованный 13 мм 09Г2С</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>2307 ₽/п.г.</t>
+          <t>1430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст0</t>
+          <t>Круг оцинкованный 13 мм ст0</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>2307 ₽/п.г.</t>
+          <t>1433 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст1</t>
+          <t>Круг оцинкованный 13 мм ст1</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>2308 ₽/п.г.</t>
+          <t>1434 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст1кп</t>
+          <t>Круг оцинкованный 13 мм ст1кп</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>2308 ₽/п.г.</t>
+          <t>1436 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст1пс</t>
+          <t>Круг оцинкованный 13 мм ст1пс</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>2309 ₽/п.г.</t>
+          <t>1436 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст2</t>
+          <t>Круг оцинкованный 13 мм ст2</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>2310 ₽/п.г.</t>
+          <t>1437 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст20</t>
+          <t>Круг оцинкованный 13 мм ст20</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>2310 ₽/п.г.</t>
+          <t>1439 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст2кп</t>
+          <t>Круг оцинкованный 13 мм ст2кп</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>2311 ₽/п.г.</t>
+          <t>1440 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст2сп</t>
+          <t>Круг оцинкованный 13 мм ст2сп</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>2311 ₽/п.г.</t>
+          <t>1441 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст3</t>
+          <t>Круг оцинкованный 13 мм ст3</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>2311 ₽/п.г.</t>
+          <t>1441 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст3кп</t>
+          <t>Круг оцинкованный 13 мм ст3кп</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>2312 ₽/п.г.</t>
+          <t>1442 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст3пс</t>
+          <t>Круг оцинкованный 13 мм ст3пс</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>2313 ₽/п.г.</t>
+          <t>1443 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст3сп</t>
+          <t>Круг оцинкованный 13 мм ст3сп</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>2313 ₽/п.г.</t>
+          <t>1443 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст4пс</t>
+          <t>Круг оцинкованный 13 мм ст4пс</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>2314 ₽/п.г.</t>
+          <t>1443 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 130 мм ст4сп</t>
+          <t>Круг оцинкованный 13 мм ст4сп</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>2314 ₽/п.г.</t>
+          <t>1444 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,2 мм 08кп</t>
+          <t>Круг оцинкованный 13,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>1446 ₽/п.г.</t>
+          <t>1447 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,2 мм 08пс</t>
+          <t>Круг оцинкованный 13,2 мм 08кп</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>1446 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,2 мм 08Ю</t>
+          <t>Круг оцинкованный 13,2 мм 08пс</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>1447 ₽/п.г.</t>
+          <t>1446 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>Круг оцинкованный 13,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>1447 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>Круг оцинкованный 13,2 мм ст0</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>1448 ₽/п.г.</t>
         </is>
@@ -4845,939 +4845,939 @@
         <is>
           <t>Круг оцинкованный 13,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>1454 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Круг оцинкованный 13,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>1455 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм 08кп</t>
+          <t>Круг оцинкованный 13,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>1455 ₽/п.г.</t>
+          <t>1456 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм 08кп</t>
+          <t>Круг оцинкованный 13,5 мм 08кп</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>2314 ₽/п.г.</t>
+          <t>1455 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Круг оцинкованный 13,5 мм 08пс</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>1456 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм 08пс</t>
+          <t>Круг оцинкованный 13,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>2314 ₽/п.г.</t>
+          <t>1456 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм 08Ю</t>
+          <t>Круг оцинкованный 13,5 мм ст0</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>1456 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм 08Ю</t>
+          <t>Круг оцинкованный 13,5 мм ст1</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>2315 ₽/п.г.</t>
+          <t>1458 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 13,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1456 ₽/п.г.</t>
+          <t>1459 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм 09Г2С</t>
+          <t>Круг оцинкованный 13,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>2315 ₽/п.г.</t>
+          <t>1459 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст0</t>
+          <t>Круг оцинкованный 13,5 мм ст2</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>1456 ₽/п.г.</t>
+          <t>1459 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст0</t>
+          <t>Круг оцинкованный 13,5 мм ст20</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>1460 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст1</t>
+          <t>Круг оцинкованный 13,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>1458 ₽/п.г.</t>
+          <t>1460 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст1</t>
+          <t>Круг оцинкованный 13,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>1461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст1кп</t>
+          <t>Круг оцинкованный 13,5 мм ст3</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>1459 ₽/п.г.</t>
+          <t>1461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст1кп</t>
+          <t>Круг оцинкованный 13,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>1461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст1пс</t>
+          <t>Круг оцинкованный 13,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>1459 ₽/п.г.</t>
+          <t>1461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст1пс</t>
+          <t>Круг оцинкованный 13,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>1461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст2</t>
+          <t>Круг оцинкованный 13,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>1459 ₽/п.г.</t>
+          <t>1461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст2</t>
+          <t>Круг оцинкованный 13,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>1462 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст20</t>
+          <t>Круг оцинкованный 130 мм 08Ю</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>1460 ₽/п.г.</t>
+          <t>2307 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст20</t>
+          <t>Круг оцинкованный 130 мм 08кп</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>2306 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст2кп</t>
+          <t>Круг оцинкованный 130 мм 08пс</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>1460 ₽/п.г.</t>
+          <t>2306 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст2кп</t>
+          <t>Круг оцинкованный 130 мм 09Г2С</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>2307 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст2сп</t>
+          <t>Круг оцинкованный 130 мм ст0</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>1461 ₽/п.г.</t>
+          <t>2307 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст2сп</t>
+          <t>Круг оцинкованный 130 мм ст1</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>2316 ₽/п.г.</t>
+          <t>2308 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст3</t>
+          <t>Круг оцинкованный 130 мм ст1кп</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>1461 ₽/п.г.</t>
+          <t>2308 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст3</t>
+          <t>Круг оцинкованный 130 мм ст1пс</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>2317 ₽/п.г.</t>
+          <t>2309 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст3кп</t>
+          <t>Круг оцинкованный 130 мм ст2</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>1461 ₽/п.г.</t>
+          <t>2310 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст3кп</t>
+          <t>Круг оцинкованный 130 мм ст20</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>2318 ₽/п.г.</t>
+          <t>2310 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст3пс</t>
+          <t>Круг оцинкованный 130 мм ст2кп</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>1461 ₽/п.г.</t>
+          <t>2311 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст3пс</t>
+          <t>Круг оцинкованный 130 мм ст2сп</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>2319 ₽/п.г.</t>
+          <t>2311 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст3сп</t>
+          <t>Круг оцинкованный 130 мм ст3</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>1461 ₽/п.г.</t>
+          <t>2311 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст3сп</t>
+          <t>Круг оцинкованный 130 мм ст3кп</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>2319 ₽/п.г.</t>
+          <t>2312 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст4пс</t>
+          <t>Круг оцинкованный 130 мм ст3пс</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>1461 ₽/п.г.</t>
+          <t>2313 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст4пс</t>
+          <t>Круг оцинкованный 130 мм ст3сп</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>2319 ₽/п.г.</t>
+          <t>2313 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13,5 мм ст4сп</t>
+          <t>Круг оцинкованный 130 мм ст4пс</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>1462 ₽/п.г.</t>
+          <t>2314 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 135 мм ст4сп</t>
+          <t>Круг оцинкованный 130 мм ст4сп</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>2320 ₽/п.г.</t>
+          <t>2314 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм 08кп</t>
+          <t>Круг оцинкованный 135 мм 08Ю</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>1429 ₽/п.г.</t>
+          <t>2315 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм 08пс</t>
+          <t>Круг оцинкованный 135 мм 08кп</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>1429 ₽/п.г.</t>
+          <t>2314 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм 08Ю</t>
+          <t>Круг оцинкованный 135 мм 08пс</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>1429 ₽/п.г.</t>
+          <t>2314 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм 09Г2С</t>
+          <t>Круг оцинкованный 135 мм 09Г2С</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>1430 ₽/п.г.</t>
+          <t>2315 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст0</t>
+          <t>Круг оцинкованный 135 мм ст0</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>1433 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст1</t>
+          <t>Круг оцинкованный 135 мм ст1</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>1434 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст1кп</t>
+          <t>Круг оцинкованный 135 мм ст1кп</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>1436 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст1пс</t>
+          <t>Круг оцинкованный 135 мм ст1пс</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>1436 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст2</t>
+          <t>Круг оцинкованный 135 мм ст2</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>1437 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст20</t>
+          <t>Круг оцинкованный 135 мм ст20</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1439 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст2кп</t>
+          <t>Круг оцинкованный 135 мм ст2кп</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>1440 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст2сп</t>
+          <t>Круг оцинкованный 135 мм ст2сп</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>1441 ₽/п.г.</t>
+          <t>2316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст3</t>
+          <t>Круг оцинкованный 135 мм ст3</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>1441 ₽/п.г.</t>
+          <t>2317 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст3кп</t>
+          <t>Круг оцинкованный 135 мм ст3кп</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>1442 ₽/п.г.</t>
+          <t>2318 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст3пс</t>
+          <t>Круг оцинкованный 135 мм ст3пс</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>1443 ₽/п.г.</t>
+          <t>2319 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст3сп</t>
+          <t>Круг оцинкованный 135 мм ст3сп</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>1443 ₽/п.г.</t>
+          <t>2319 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст4пс</t>
+          <t>Круг оцинкованный 135 мм ст4пс</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>1443 ₽/п.г.</t>
+          <t>2319 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 13 мм ст4сп</t>
+          <t>Круг оцинкованный 135 мм ст4сп</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>1444 ₽/п.г.</t>
+          <t>2320 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм 08кп</t>
+          <t>Круг оцинкованный 14 мм 08Ю</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>2320 ₽/п.г.</t>
+          <t>1465 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм 08пс</t>
+          <t>Круг оцинкованный 14 мм 08кп</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>2320 ₽/п.г.</t>
+          <t>1463 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм 08Ю</t>
+          <t>Круг оцинкованный 14 мм 08пс</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>2320 ₽/п.г.</t>
+          <t>1465 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм 09Г2С</t>
+          <t>Круг оцинкованный 14 мм 09Г2С</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>2320 ₽/п.г.</t>
+          <t>1466 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст0</t>
+          <t>Круг оцинкованный 14 мм ст0</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>2321 ₽/п.г.</t>
+          <t>1466 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст1</t>
+          <t>Круг оцинкованный 14 мм ст1</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>2321 ₽/п.г.</t>
+          <t>1467 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст1кп</t>
+          <t>Круг оцинкованный 14 мм ст1кп</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>2321 ₽/п.г.</t>
+          <t>1467 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст1пс</t>
+          <t>Круг оцинкованный 14 мм ст1пс</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>2321 ₽/п.г.</t>
+          <t>1467 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст2</t>
+          <t>Круг оцинкованный 14 мм ст2</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>2321 ₽/п.г.</t>
+          <t>1468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст20</t>
+          <t>Круг оцинкованный 14 мм ст20</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>2322 ₽/п.г.</t>
+          <t>1468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст2кп</t>
+          <t>Круг оцинкованный 14 мм ст2кп</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>2323 ₽/п.г.</t>
+          <t>1468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст2сп</t>
+          <t>Круг оцинкованный 14 мм ст2сп</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>2323 ₽/п.г.</t>
+          <t>1468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст3</t>
+          <t>Круг оцинкованный 14 мм ст3</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>2323 ₽/п.г.</t>
+          <t>1468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст3кп</t>
+          <t>Круг оцинкованный 14 мм ст3кп</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>2324 ₽/п.г.</t>
+          <t>1470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст3пс</t>
+          <t>Круг оцинкованный 14 мм ст3пс</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>2325 ₽/п.г.</t>
+          <t>1470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст3сп</t>
+          <t>Круг оцинкованный 14 мм ст3сп</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>2325 ₽/п.г.</t>
+          <t>1470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст4пс</t>
+          <t>Круг оцинкованный 14 мм ст4пс</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>2326 ₽/п.г.</t>
+          <t>1470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 140 мм ст4сп</t>
+          <t>Круг оцинкованный 14 мм ст4сп</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>2326 ₽/п.г.</t>
+          <t>1471 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,2 мм 08кп</t>
+          <t>Круг оцинкованный 14,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>1472 ₽/п.г.</t>
+          <t>1473 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,2 мм 08пс</t>
+          <t>Круг оцинкованный 14,2 мм 08кп</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>1473 ₽/п.г.</t>
+          <t>1472 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,2 мм 08Ю</t>
+          <t>Круг оцинкованный 14,2 мм 08пс</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>1473 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Круг оцинкованный 14,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>1474 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Круг оцинкованный 14,2 мм ст0</t>
         </is>
@@ -5925,1155 +5925,1155 @@
         <is>
           <t>Круг оцинкованный 14,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>1480 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>Круг оцинкованный 14,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>1480 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм 08кп</t>
+          <t>Круг оцинкованный 14,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>1481 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм 08кп</t>
+          <t>Круг оцинкованный 14,5 мм 08кп</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>2326 ₽/п.г.</t>
+          <t>1481 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>Круг оцинкованный 14,5 мм 08пс</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>1481 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм 08пс</t>
+          <t>Круг оцинкованный 14,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>2326 ₽/п.г.</t>
+          <t>1481 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм 08Ю</t>
+          <t>Круг оцинкованный 14,5 мм ст0</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>1481 ₽/п.г.</t>
+          <t>1482 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм 08Ю</t>
+          <t>Круг оцинкованный 14,5 мм ст1</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>2327 ₽/п.г.</t>
+          <t>1482 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 14,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>1481 ₽/п.г.</t>
+          <t>1483 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм 09Г2С</t>
+          <t>Круг оцинкованный 14,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>2327 ₽/п.г.</t>
+          <t>1483 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст0</t>
+          <t>Круг оцинкованный 14,5 мм ст2</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>1482 ₽/п.г.</t>
+          <t>1483 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст0</t>
+          <t>Круг оцинкованный 14,5 мм ст20</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>2327 ₽/п.г.</t>
+          <t>1484 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст1</t>
+          <t>Круг оцинкованный 14,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>1482 ₽/п.г.</t>
+          <t>1484 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст1</t>
+          <t>Круг оцинкованный 14,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>2328 ₽/п.г.</t>
+          <t>1484 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст1кп</t>
+          <t>Круг оцинкованный 14,5 мм ст3</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>1483 ₽/п.г.</t>
+          <t>1485 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст1кп</t>
+          <t>Круг оцинкованный 14,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>2328 ₽/п.г.</t>
+          <t>1485 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст1пс</t>
+          <t>Круг оцинкованный 14,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>1483 ₽/п.г.</t>
+          <t>1486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст1пс</t>
+          <t>Круг оцинкованный 14,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>2329 ₽/п.г.</t>
+          <t>1486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст2</t>
+          <t>Круг оцинкованный 14,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>1483 ₽/п.г.</t>
+          <t>1487 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст2</t>
+          <t>Круг оцинкованный 14,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>2329 ₽/п.г.</t>
+          <t>1487 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст20</t>
+          <t>Круг оцинкованный 14,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>1484 ₽/п.г.</t>
+          <t>1489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст20</t>
+          <t>Круг оцинкованный 14,8 мм 08кп</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>2331 ₽/п.г.</t>
+          <t>1488 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст2кп</t>
+          <t>Круг оцинкованный 14,8 мм 08пс</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>1484 ₽/п.г.</t>
+          <t>1488 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст2кп</t>
+          <t>Круг оцинкованный 14,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>2332 ₽/п.г.</t>
+          <t>1489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст2сп</t>
+          <t>Круг оцинкованный 14,8 мм ст0</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>1484 ₽/п.г.</t>
+          <t>1490 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст2сп</t>
+          <t>Круг оцинкованный 14,8 мм ст1</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>2332 ₽/п.г.</t>
+          <t>1492 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст3</t>
+          <t>Круг оцинкованный 14,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>1485 ₽/п.г.</t>
+          <t>1492 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст3</t>
+          <t>Круг оцинкованный 14,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>2333 ₽/п.г.</t>
+          <t>1493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст3кп</t>
+          <t>Круг оцинкованный 14,8 мм ст2</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>1485 ₽/п.г.</t>
+          <t>1495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст3кп</t>
+          <t>Круг оцинкованный 14,8 мм ст20</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>2333 ₽/п.г.</t>
+          <t>1495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст3пс</t>
+          <t>Круг оцинкованный 14,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>1486 ₽/п.г.</t>
+          <t>1495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст3пс</t>
+          <t>Круг оцинкованный 14,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>2334 ₽/п.г.</t>
+          <t>1495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст3сп</t>
+          <t>Круг оцинкованный 14,8 мм ст3</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>1486 ₽/п.г.</t>
+          <t>1495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст3сп</t>
+          <t>Круг оцинкованный 14,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>2335 ₽/п.г.</t>
+          <t>1496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст4пс</t>
+          <t>Круг оцинкованный 14,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>1487 ₽/п.г.</t>
+          <t>1496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст4пс</t>
+          <t>Круг оцинкованный 14,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>2336 ₽/п.г.</t>
+          <t>1496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,5 мм ст4сп</t>
+          <t>Круг оцинкованный 14,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>1487 ₽/п.г.</t>
+          <t>1496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 145 мм ст4сп</t>
+          <t>Круг оцинкованный 14,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>2336 ₽/п.г.</t>
+          <t>1497 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм 08кп</t>
+          <t>Круг оцинкованный 140 мм 08Ю</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>1488 ₽/п.г.</t>
+          <t>2320 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм 08пс</t>
+          <t>Круг оцинкованный 140 мм 08кп</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>1488 ₽/п.г.</t>
+          <t>2320 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм 08Ю</t>
+          <t>Круг оцинкованный 140 мм 08пс</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>1489 ₽/п.г.</t>
+          <t>2320 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 140 мм 09Г2С</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>1489 ₽/п.г.</t>
+          <t>2320 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст0</t>
+          <t>Круг оцинкованный 140 мм ст0</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>1490 ₽/п.г.</t>
+          <t>2321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст1</t>
+          <t>Круг оцинкованный 140 мм ст1</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>1492 ₽/п.г.</t>
+          <t>2321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст1кп</t>
+          <t>Круг оцинкованный 140 мм ст1кп</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>1492 ₽/п.г.</t>
+          <t>2321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст1пс</t>
+          <t>Круг оцинкованный 140 мм ст1пс</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>1493 ₽/п.г.</t>
+          <t>2321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст2</t>
+          <t>Круг оцинкованный 140 мм ст2</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>1495 ₽/п.г.</t>
+          <t>2321 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст20</t>
+          <t>Круг оцинкованный 140 мм ст20</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>1495 ₽/п.г.</t>
+          <t>2322 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст2кп</t>
+          <t>Круг оцинкованный 140 мм ст2кп</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>1495 ₽/п.г.</t>
+          <t>2323 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст2сп</t>
+          <t>Круг оцинкованный 140 мм ст2сп</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>1495 ₽/п.г.</t>
+          <t>2323 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст3</t>
+          <t>Круг оцинкованный 140 мм ст3</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>1495 ₽/п.г.</t>
+          <t>2323 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст3кп</t>
+          <t>Круг оцинкованный 140 мм ст3кп</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>1496 ₽/п.г.</t>
+          <t>2324 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст3пс</t>
+          <t>Круг оцинкованный 140 мм ст3пс</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>1496 ₽/п.г.</t>
+          <t>2325 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст3сп</t>
+          <t>Круг оцинкованный 140 мм ст3сп</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>1496 ₽/п.г.</t>
+          <t>2325 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст4пс</t>
+          <t>Круг оцинкованный 140 мм ст4пс</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>1496 ₽/п.г.</t>
+          <t>2326 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14,8 мм ст4сп</t>
+          <t>Круг оцинкованный 140 мм ст4сп</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>1497 ₽/п.г.</t>
+          <t>2326 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм 08кп</t>
+          <t>Круг оцинкованный 145 мм 08Ю</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>1463 ₽/п.г.</t>
+          <t>2327 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм 08пс</t>
+          <t>Круг оцинкованный 145 мм 08кп</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>1465 ₽/п.г.</t>
+          <t>2326 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм 08Ю</t>
+          <t>Круг оцинкованный 145 мм 08пс</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>1465 ₽/п.г.</t>
+          <t>2326 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм 09Г2С</t>
+          <t>Круг оцинкованный 145 мм 09Г2С</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>1466 ₽/п.г.</t>
+          <t>2327 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст0</t>
+          <t>Круг оцинкованный 145 мм ст0</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>1466 ₽/п.г.</t>
+          <t>2327 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст1</t>
+          <t>Круг оцинкованный 145 мм ст1</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>1467 ₽/п.г.</t>
+          <t>2328 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст1кп</t>
+          <t>Круг оцинкованный 145 мм ст1кп</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>1467 ₽/п.г.</t>
+          <t>2328 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст1пс</t>
+          <t>Круг оцинкованный 145 мм ст1пс</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>1467 ₽/п.г.</t>
+          <t>2329 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст2</t>
+          <t>Круг оцинкованный 145 мм ст2</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>1468 ₽/п.г.</t>
+          <t>2329 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст20</t>
+          <t>Круг оцинкованный 145 мм ст20</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>1468 ₽/п.г.</t>
+          <t>2331 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст2кп</t>
+          <t>Круг оцинкованный 145 мм ст2кп</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>1468 ₽/п.г.</t>
+          <t>2332 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст2сп</t>
+          <t>Круг оцинкованный 145 мм ст2сп</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>1468 ₽/п.г.</t>
+          <t>2332 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст3</t>
+          <t>Круг оцинкованный 145 мм ст3</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>1468 ₽/п.г.</t>
+          <t>2333 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст3кп</t>
+          <t>Круг оцинкованный 145 мм ст3кп</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>1470 ₽/п.г.</t>
+          <t>2333 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст3пс</t>
+          <t>Круг оцинкованный 145 мм ст3пс</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>1470 ₽/п.г.</t>
+          <t>2334 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст3сп</t>
+          <t>Круг оцинкованный 145 мм ст3сп</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>1470 ₽/п.г.</t>
+          <t>2335 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст4пс</t>
+          <t>Круг оцинкованный 145 мм ст4пс</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>1470 ₽/п.г.</t>
+          <t>2336 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 14 мм ст4сп</t>
+          <t>Круг оцинкованный 145 мм ст4сп</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>1471 ₽/п.г.</t>
+          <t>2336 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм 08кп</t>
+          <t>Круг оцинкованный 15 мм 08Ю</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>2337 ₽/п.г.</t>
+          <t>1499 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм 08пс</t>
+          <t>Круг оцинкованный 15 мм 08кп</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>2337 ₽/п.г.</t>
+          <t>1497 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм 08Ю</t>
+          <t>Круг оцинкованный 15 мм 08пс</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>2338 ₽/п.г.</t>
+          <t>1497 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм 09Г2С</t>
+          <t>Круг оцинкованный 15 мм 09Г2С</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>2338 ₽/п.г.</t>
+          <t>1499 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст0</t>
+          <t>Круг оцинкованный 15 мм ст0</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>2338 ₽/п.г.</t>
+          <t>1499 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст1</t>
+          <t>Круг оцинкованный 15 мм ст1</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>2338 ₽/п.г.</t>
+          <t>1500 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст1кп</t>
+          <t>Круг оцинкованный 15 мм ст1кп</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>2340 ₽/п.г.</t>
+          <t>1500 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст1пс</t>
+          <t>Круг оцинкованный 15 мм ст1пс</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>2340 ₽/п.г.</t>
+          <t>1502 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст2</t>
+          <t>Круг оцинкованный 15 мм ст2</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>2340 ₽/п.г.</t>
+          <t>1502 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст20</t>
+          <t>Круг оцинкованный 15 мм ст20</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>2341 ₽/п.г.</t>
+          <t>1502 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст2кп</t>
+          <t>Круг оцинкованный 15 мм ст2кп</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>2342 ₽/п.г.</t>
+          <t>1502 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст2сп</t>
+          <t>Круг оцинкованный 15 мм ст2сп</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>2342 ₽/п.г.</t>
+          <t>1502 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст3</t>
+          <t>Круг оцинкованный 15 мм ст3</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>2342 ₽/п.г.</t>
+          <t>1502 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст3кп</t>
+          <t>Круг оцинкованный 15 мм ст3кп</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>2343 ₽/п.г.</t>
+          <t>1503 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст3пс</t>
+          <t>Круг оцинкованный 15 мм ст3пс</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>2343 ₽/п.г.</t>
+          <t>1504 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст3сп</t>
+          <t>Круг оцинкованный 15 мм ст3сп</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>2344 ₽/п.г.</t>
+          <t>1504 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст4пс</t>
+          <t>Круг оцинкованный 15 мм ст4пс</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>2344 ₽/п.г.</t>
+          <t>1504 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 150 мм ст4сп</t>
+          <t>Круг оцинкованный 15 мм ст4сп</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>2344 ₽/п.г.</t>
+          <t>1504 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,2 мм 08кп</t>
+          <t>Круг оцинкованный 15,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
           <t>1505 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,2 мм 08пс</t>
+          <t>Круг оцинкованный 15,2 мм 08кп</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>1505 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,2 мм 08Ю</t>
+          <t>Круг оцинкованный 15,2 мм 08пс</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>1505 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Круг оцинкованный 15,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>1506 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>Круг оцинкованный 15,2 мм ст0</t>
         </is>
@@ -7221,1155 +7221,1155 @@
         <is>
           <t>Круг оцинкованный 15,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>1514 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>Круг оцинкованный 15,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>1514 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм 08кп</t>
+          <t>Круг оцинкованный 15,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>1514 ₽/п.г.</t>
+          <t>1515 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм 08кп</t>
+          <t>Круг оцинкованный 15,5 мм 08кп</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>2344 ₽/п.г.</t>
+          <t>1514 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>Круг оцинкованный 15,5 мм 08пс</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>1515 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм 08пс</t>
+          <t>Круг оцинкованный 15,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>2345 ₽/п.г.</t>
+          <t>1516 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм 08Ю</t>
+          <t>Круг оцинкованный 15,5 мм ст0</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>1515 ₽/п.г.</t>
+          <t>1517 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм 08Ю</t>
+          <t>Круг оцинкованный 15,5 мм ст1</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>2346 ₽/п.г.</t>
+          <t>1517 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 15,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>1516 ₽/п.г.</t>
+          <t>1519 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм 09Г2С</t>
+          <t>Круг оцинкованный 15,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>2347 ₽/п.г.</t>
+          <t>1520 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст0</t>
+          <t>Круг оцинкованный 15,5 мм ст2</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>1517 ₽/п.г.</t>
+          <t>1521 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст0</t>
+          <t>Круг оцинкованный 15,5 мм ст20</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>2348 ₽/п.г.</t>
+          <t>1522 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст1</t>
+          <t>Круг оцинкованный 15,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>1517 ₽/п.г.</t>
+          <t>1525 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст1</t>
+          <t>Круг оцинкованный 15,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>2348 ₽/п.г.</t>
+          <t>1525 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст1кп</t>
+          <t>Круг оцинкованный 15,5 мм ст3</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>1519 ₽/п.г.</t>
+          <t>1525 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст1кп</t>
+          <t>Круг оцинкованный 15,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>2348 ₽/п.г.</t>
+          <t>1526 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст1пс</t>
+          <t>Круг оцинкованный 15,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>1520 ₽/п.г.</t>
+          <t>1526 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст1пс</t>
+          <t>Круг оцинкованный 15,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>2349 ₽/п.г.</t>
+          <t>1526 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст2</t>
+          <t>Круг оцинкованный 15,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>1521 ₽/п.г.</t>
+          <t>1526 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст2</t>
+          <t>Круг оцинкованный 15,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>2349 ₽/п.г.</t>
+          <t>1526 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст20</t>
+          <t>Круг оцинкованный 15,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>1522 ₽/п.г.</t>
+          <t>1528 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст20</t>
+          <t>Круг оцинкованный 15,8 мм 08кп</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>2350 ₽/п.г.</t>
+          <t>1526 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст2кп</t>
+          <t>Круг оцинкованный 15,8 мм 08пс</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>1525 ₽/п.г.</t>
+          <t>1528 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст2кп</t>
+          <t>Круг оцинкованный 15,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>2350 ₽/п.г.</t>
+          <t>1528 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст2сп</t>
+          <t>Круг оцинкованный 15,8 мм ст0</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>1525 ₽/п.г.</t>
+          <t>1528 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст2сп</t>
+          <t>Круг оцинкованный 15,8 мм ст1</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>2350 ₽/п.г.</t>
+          <t>1528 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст3</t>
+          <t>Круг оцинкованный 15,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>1525 ₽/п.г.</t>
+          <t>1529 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст3</t>
+          <t>Круг оцинкованный 15,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>2350 ₽/п.г.</t>
+          <t>1529 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст3кп</t>
+          <t>Круг оцинкованный 15,8 мм ст2</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>1526 ₽/п.г.</t>
+          <t>1529 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст3кп</t>
+          <t>Круг оцинкованный 15,8 мм ст20</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>2352 ₽/п.г.</t>
+          <t>1530 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст3пс</t>
+          <t>Круг оцинкованный 15,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>1526 ₽/п.г.</t>
+          <t>1530 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст3пс</t>
+          <t>Круг оцинкованный 15,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>2352 ₽/п.г.</t>
+          <t>1531 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст3сп</t>
+          <t>Круг оцинкованный 15,8 мм ст3</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>1526 ₽/п.г.</t>
+          <t>1531 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст3сп</t>
+          <t>Круг оцинкованный 15,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>2352 ₽/п.г.</t>
+          <t>1533 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст4пс</t>
+          <t>Круг оцинкованный 15,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>1526 ₽/п.г.</t>
+          <t>1534 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст4пс</t>
+          <t>Круг оцинкованный 15,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>2352 ₽/п.г.</t>
+          <t>1535 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,5 мм ст4сп</t>
+          <t>Круг оцинкованный 15,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>1526 ₽/п.г.</t>
+          <t>1535 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 155 мм ст4сп</t>
+          <t>Круг оцинкованный 15,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>2352 ₽/п.г.</t>
+          <t>1536 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм 08кп</t>
+          <t>Круг оцинкованный 150 мм 08Ю</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>1526 ₽/п.г.</t>
+          <t>2338 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм 08пс</t>
+          <t>Круг оцинкованный 150 мм 08кп</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>1528 ₽/п.г.</t>
+          <t>2337 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм 08Ю</t>
+          <t>Круг оцинкованный 150 мм 08пс</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>1528 ₽/п.г.</t>
+          <t>2337 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 150 мм 09Г2С</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>1528 ₽/п.г.</t>
+          <t>2338 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст0</t>
+          <t>Круг оцинкованный 150 мм ст0</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>1528 ₽/п.г.</t>
+          <t>2338 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст1</t>
+          <t>Круг оцинкованный 150 мм ст1</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>1528 ₽/п.г.</t>
+          <t>2338 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст1кп</t>
+          <t>Круг оцинкованный 150 мм ст1кп</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>1529 ₽/п.г.</t>
+          <t>2340 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст1пс</t>
+          <t>Круг оцинкованный 150 мм ст1пс</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>1529 ₽/п.г.</t>
+          <t>2340 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст2</t>
+          <t>Круг оцинкованный 150 мм ст2</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>1529 ₽/п.г.</t>
+          <t>2340 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст20</t>
+          <t>Круг оцинкованный 150 мм ст20</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>1530 ₽/п.г.</t>
+          <t>2341 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст2кп</t>
+          <t>Круг оцинкованный 150 мм ст2кп</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>1530 ₽/п.г.</t>
+          <t>2342 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст2сп</t>
+          <t>Круг оцинкованный 150 мм ст2сп</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>1531 ₽/п.г.</t>
+          <t>2342 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст3</t>
+          <t>Круг оцинкованный 150 мм ст3</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>1531 ₽/п.г.</t>
+          <t>2342 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст3кп</t>
+          <t>Круг оцинкованный 150 мм ст3кп</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>1533 ₽/п.г.</t>
+          <t>2343 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст3пс</t>
+          <t>Круг оцинкованный 150 мм ст3пс</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>1534 ₽/п.г.</t>
+          <t>2343 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст3сп</t>
+          <t>Круг оцинкованный 150 мм ст3сп</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>1535 ₽/п.г.</t>
+          <t>2344 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст4пс</t>
+          <t>Круг оцинкованный 150 мм ст4пс</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>1535 ₽/п.г.</t>
+          <t>2344 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15,8 мм ст4сп</t>
+          <t>Круг оцинкованный 150 мм ст4сп</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>1536 ₽/п.г.</t>
+          <t>2344 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм 08кп</t>
+          <t>Круг оцинкованный 155 мм 08Ю</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>1497 ₽/п.г.</t>
+          <t>2346 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм 08пс</t>
+          <t>Круг оцинкованный 155 мм 08кп</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>1497 ₽/п.г.</t>
+          <t>2344 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм 08Ю</t>
+          <t>Круг оцинкованный 155 мм 08пс</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>1499 ₽/п.г.</t>
+          <t>2345 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм 09Г2С</t>
+          <t>Круг оцинкованный 155 мм 09Г2С</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>1499 ₽/п.г.</t>
+          <t>2347 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст0</t>
+          <t>Круг оцинкованный 155 мм ст0</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>1499 ₽/п.г.</t>
+          <t>2348 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст1</t>
+          <t>Круг оцинкованный 155 мм ст1</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>1500 ₽/п.г.</t>
+          <t>2348 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст1кп</t>
+          <t>Круг оцинкованный 155 мм ст1кп</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>1500 ₽/п.г.</t>
+          <t>2348 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст1пс</t>
+          <t>Круг оцинкованный 155 мм ст1пс</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>1502 ₽/п.г.</t>
+          <t>2349 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст2</t>
+          <t>Круг оцинкованный 155 мм ст2</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>1502 ₽/п.г.</t>
+          <t>2349 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст20</t>
+          <t>Круг оцинкованный 155 мм ст20</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>1502 ₽/п.г.</t>
+          <t>2350 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст2кп</t>
+          <t>Круг оцинкованный 155 мм ст2кп</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>1502 ₽/п.г.</t>
+          <t>2350 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст2сп</t>
+          <t>Круг оцинкованный 155 мм ст2сп</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>1502 ₽/п.г.</t>
+          <t>2350 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст3</t>
+          <t>Круг оцинкованный 155 мм ст3</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>1502 ₽/п.г.</t>
+          <t>2350 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст3кп</t>
+          <t>Круг оцинкованный 155 мм ст3кп</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>1503 ₽/п.г.</t>
+          <t>2352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст3пс</t>
+          <t>Круг оцинкованный 155 мм ст3пс</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>1504 ₽/п.г.</t>
+          <t>2352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст3сп</t>
+          <t>Круг оцинкованный 155 мм ст3сп</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>1504 ₽/п.г.</t>
+          <t>2352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст4пс</t>
+          <t>Круг оцинкованный 155 мм ст4пс</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>1504 ₽/п.г.</t>
+          <t>2352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 15 мм ст4сп</t>
+          <t>Круг оцинкованный 155 мм ст4сп</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>1504 ₽/п.г.</t>
+          <t>2352 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм 08кп</t>
+          <t>Круг оцинкованный 16 мм 08Ю</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>2353 ₽/п.г.</t>
+          <t>1538 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм 08пс</t>
+          <t>Круг оцинкованный 16 мм 08кп</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>2354 ₽/п.г.</t>
+          <t>1536 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм 08Ю</t>
+          <t>Круг оцинкованный 16 мм 08пс</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>2355 ₽/п.г.</t>
+          <t>1537 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм 09Г2С</t>
+          <t>Круг оцинкованный 16 мм 09Г2С</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>2357 ₽/п.г.</t>
+          <t>1539 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст0</t>
+          <t>Круг оцинкованный 16 мм ст0</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>2359 ₽/п.г.</t>
+          <t>1539 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст1</t>
+          <t>Круг оцинкованный 16 мм ст1</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>2359 ₽/п.г.</t>
+          <t>1539 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст1кп</t>
+          <t>Круг оцинкованный 16 мм ст1кп</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>2359 ₽/п.г.</t>
+          <t>1539 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст1пс</t>
+          <t>Круг оцинкованный 16 мм ст1пс</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>2360 ₽/п.г.</t>
+          <t>1539 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст2</t>
+          <t>Круг оцинкованный 16 мм ст2</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>2360 ₽/п.г.</t>
+          <t>1541 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст20</t>
+          <t>Круг оцинкованный 16 мм ст20</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>2360 ₽/п.г.</t>
+          <t>1542 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст2кп</t>
+          <t>Круг оцинкованный 16 мм ст2кп</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>2361 ₽/п.г.</t>
+          <t>1542 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст2сп</t>
+          <t>Круг оцинкованный 16 мм ст2сп</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>2361 ₽/п.г.</t>
+          <t>1543 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст3</t>
+          <t>Круг оцинкованный 16 мм ст3</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>2361 ₽/п.г.</t>
+          <t>1545 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст3кп</t>
+          <t>Круг оцинкованный 16 мм ст3кп</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>2362 ₽/п.г.</t>
+          <t>1545 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст3пс</t>
+          <t>Круг оцинкованный 16 мм ст3пс</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>2362 ₽/п.г.</t>
+          <t>1545 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст3сп</t>
+          <t>Круг оцинкованный 16 мм ст3сп</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>2364 ₽/п.г.</t>
+          <t>1547 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст4пс</t>
+          <t>Круг оцинкованный 16 мм ст4пс</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>2364 ₽/п.г.</t>
+          <t>1548 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 160 мм ст4сп</t>
+          <t>Круг оцинкованный 16 мм ст4сп</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>2365 ₽/п.г.</t>
+          <t>1548 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,2 мм 08кп</t>
+          <t>Круг оцинкованный 16,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>1549 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,2 мм 08пс</t>
+          <t>Круг оцинкованный 16,2 мм 08кп</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>1549 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,2 мм 08Ю</t>
+          <t>Круг оцинкованный 16,2 мм 08пс</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>1549 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>Круг оцинкованный 16,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>1550 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Круг оцинкованный 16,2 мм ст0</t>
         </is>
@@ -8517,1155 +8517,1155 @@
         <is>
           <t>Круг оцинкованный 16,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>1555 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Круг оцинкованный 16,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>1556 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм 08кп</t>
+          <t>Круг оцинкованный 16,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>1556 ₽/п.г.</t>
+          <t>1557 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм 08кп</t>
+          <t>Круг оцинкованный 16,5 мм 08кп</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>2365 ₽/п.г.</t>
+          <t>1556 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>Круг оцинкованный 16,5 мм 08пс</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>1556 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм 08пс</t>
+          <t>Круг оцинкованный 16,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>2365 ₽/п.г.</t>
+          <t>1557 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм 08Ю</t>
+          <t>Круг оцинкованный 16,5 мм ст0</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>1557 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм 08Ю</t>
+          <t>Круг оцинкованный 16,5 мм ст1</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>2366 ₽/п.г.</t>
+          <t>1558 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 16,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>1557 ₽/п.г.</t>
+          <t>1558 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм 09Г2С</t>
+          <t>Круг оцинкованный 16,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>2366 ₽/п.г.</t>
+          <t>1558 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст0</t>
+          <t>Круг оцинкованный 16,5 мм ст2</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>1557 ₽/п.г.</t>
+          <t>1558 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст0</t>
+          <t>Круг оцинкованный 16,5 мм ст20</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>2366 ₽/п.г.</t>
+          <t>1559 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст1</t>
+          <t>Круг оцинкованный 16,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>1558 ₽/п.г.</t>
+          <t>1560 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст1</t>
+          <t>Круг оцинкованный 16,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>2366 ₽/п.г.</t>
+          <t>1560 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст1кп</t>
+          <t>Круг оцинкованный 16,5 мм ст3</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>1558 ₽/п.г.</t>
+          <t>1561 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст1кп</t>
+          <t>Круг оцинкованный 16,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>2367 ₽/п.г.</t>
+          <t>1561 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст1пс</t>
+          <t>Круг оцинкованный 16,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>1558 ₽/п.г.</t>
+          <t>1562 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст1пс</t>
+          <t>Круг оцинкованный 16,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>2367 ₽/п.г.</t>
+          <t>1562 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст2</t>
+          <t>Круг оцинкованный 16,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>1558 ₽/п.г.</t>
+          <t>1562 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст2</t>
+          <t>Круг оцинкованный 16,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>2368 ₽/п.г.</t>
+          <t>1563 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст20</t>
+          <t>Круг оцинкованный 16,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>1559 ₽/п.г.</t>
+          <t>1563 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст20</t>
+          <t>Круг оцинкованный 16,8 мм 08кп</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>2368 ₽/п.г.</t>
+          <t>1563 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст2кп</t>
+          <t>Круг оцинкованный 16,8 мм 08пс</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>1560 ₽/п.г.</t>
+          <t>1563 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст2кп</t>
+          <t>Круг оцинкованный 16,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>2368 ₽/п.г.</t>
+          <t>1564 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст2сп</t>
+          <t>Круг оцинкованный 16,8 мм ст0</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>1560 ₽/п.г.</t>
+          <t>1564 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст2сп</t>
+          <t>Круг оцинкованный 16,8 мм ст1</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>2369 ₽/п.г.</t>
+          <t>1565 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст3</t>
+          <t>Круг оцинкованный 16,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>1561 ₽/п.г.</t>
+          <t>1565 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст3</t>
+          <t>Круг оцинкованный 16,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>2369 ₽/п.г.</t>
+          <t>1565 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст3кп</t>
+          <t>Круг оцинкованный 16,8 мм ст2</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>1561 ₽/п.г.</t>
+          <t>1565 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст3кп</t>
+          <t>Круг оцинкованный 16,8 мм ст20</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>2369 ₽/п.г.</t>
+          <t>1567 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст3пс</t>
+          <t>Круг оцинкованный 16,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>1562 ₽/п.г.</t>
+          <t>1567 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст3пс</t>
+          <t>Круг оцинкованный 16,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>2371 ₽/п.г.</t>
+          <t>1568 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст3сп</t>
+          <t>Круг оцинкованный 16,8 мм ст3</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>1562 ₽/п.г.</t>
+          <t>1568 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст3сп</t>
+          <t>Круг оцинкованный 16,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>2371 ₽/п.г.</t>
+          <t>1568 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст4пс</t>
+          <t>Круг оцинкованный 16,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>1562 ₽/п.г.</t>
+          <t>1569 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст4пс</t>
+          <t>Круг оцинкованный 16,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>2371 ₽/п.г.</t>
+          <t>1570 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,5 мм ст4сп</t>
+          <t>Круг оцинкованный 16,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>1563 ₽/п.г.</t>
+          <t>1570 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 165 мм ст4сп</t>
+          <t>Круг оцинкованный 16,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>2371 ₽/п.г.</t>
+          <t>1570 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм 08кп</t>
+          <t>Круг оцинкованный 160 мм 08Ю</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>1563 ₽/п.г.</t>
+          <t>2355 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм 08пс</t>
+          <t>Круг оцинкованный 160 мм 08кп</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>1563 ₽/п.г.</t>
+          <t>2353 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм 08Ю</t>
+          <t>Круг оцинкованный 160 мм 08пс</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>1563 ₽/п.г.</t>
+          <t>2354 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 160 мм 09Г2С</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>1564 ₽/п.г.</t>
+          <t>2357 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст0</t>
+          <t>Круг оцинкованный 160 мм ст0</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>1564 ₽/п.г.</t>
+          <t>2359 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст1</t>
+          <t>Круг оцинкованный 160 мм ст1</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>1565 ₽/п.г.</t>
+          <t>2359 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст1кп</t>
+          <t>Круг оцинкованный 160 мм ст1кп</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>1565 ₽/п.г.</t>
+          <t>2359 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст1пс</t>
+          <t>Круг оцинкованный 160 мм ст1пс</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>1565 ₽/п.г.</t>
+          <t>2360 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст2</t>
+          <t>Круг оцинкованный 160 мм ст2</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>1565 ₽/п.г.</t>
+          <t>2360 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст20</t>
+          <t>Круг оцинкованный 160 мм ст20</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>1567 ₽/п.г.</t>
+          <t>2360 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст2кп</t>
+          <t>Круг оцинкованный 160 мм ст2кп</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>1567 ₽/п.г.</t>
+          <t>2361 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст2сп</t>
+          <t>Круг оцинкованный 160 мм ст2сп</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>1568 ₽/п.г.</t>
+          <t>2361 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст3</t>
+          <t>Круг оцинкованный 160 мм ст3</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>1568 ₽/п.г.</t>
+          <t>2361 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст3кп</t>
+          <t>Круг оцинкованный 160 мм ст3кп</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>1568 ₽/п.г.</t>
+          <t>2362 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст3пс</t>
+          <t>Круг оцинкованный 160 мм ст3пс</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>1569 ₽/п.г.</t>
+          <t>2362 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст3сп</t>
+          <t>Круг оцинкованный 160 мм ст3сп</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>1570 ₽/п.г.</t>
+          <t>2364 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст4пс</t>
+          <t>Круг оцинкованный 160 мм ст4пс</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>1570 ₽/п.г.</t>
+          <t>2364 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16,8 мм ст4сп</t>
+          <t>Круг оцинкованный 160 мм ст4сп</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>1570 ₽/п.г.</t>
+          <t>2365 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм 08кп</t>
+          <t>Круг оцинкованный 165 мм 08Ю</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>1536 ₽/п.г.</t>
+          <t>2366 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм 08пс</t>
+          <t>Круг оцинкованный 165 мм 08кп</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>1537 ₽/п.г.</t>
+          <t>2365 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм 08Ю</t>
+          <t>Круг оцинкованный 165 мм 08пс</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>1538 ₽/п.г.</t>
+          <t>2365 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм 09Г2С</t>
+          <t>Круг оцинкованный 165 мм 09Г2С</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>1539 ₽/п.г.</t>
+          <t>2366 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст0</t>
+          <t>Круг оцинкованный 165 мм ст0</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>1539 ₽/п.г.</t>
+          <t>2366 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст1</t>
+          <t>Круг оцинкованный 165 мм ст1</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>1539 ₽/п.г.</t>
+          <t>2366 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст1кп</t>
+          <t>Круг оцинкованный 165 мм ст1кп</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>1539 ₽/п.г.</t>
+          <t>2367 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст1пс</t>
+          <t>Круг оцинкованный 165 мм ст1пс</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>1539 ₽/п.г.</t>
+          <t>2367 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст2</t>
+          <t>Круг оцинкованный 165 мм ст2</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>1541 ₽/п.г.</t>
+          <t>2368 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст20</t>
+          <t>Круг оцинкованный 165 мм ст20</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>1542 ₽/п.г.</t>
+          <t>2368 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст2кп</t>
+          <t>Круг оцинкованный 165 мм ст2кп</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>1542 ₽/п.г.</t>
+          <t>2368 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст2сп</t>
+          <t>Круг оцинкованный 165 мм ст2сп</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>1543 ₽/п.г.</t>
+          <t>2369 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст3</t>
+          <t>Круг оцинкованный 165 мм ст3</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>1545 ₽/п.г.</t>
+          <t>2369 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст3кп</t>
+          <t>Круг оцинкованный 165 мм ст3кп</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>1545 ₽/п.г.</t>
+          <t>2369 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст3пс</t>
+          <t>Круг оцинкованный 165 мм ст3пс</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>1545 ₽/п.г.</t>
+          <t>2371 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст3сп</t>
+          <t>Круг оцинкованный 165 мм ст3сп</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>1547 ₽/п.г.</t>
+          <t>2371 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст4пс</t>
+          <t>Круг оцинкованный 165 мм ст4пс</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>1548 ₽/п.г.</t>
+          <t>2371 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 16 мм ст4сп</t>
+          <t>Круг оцинкованный 165 мм ст4сп</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>1548 ₽/п.г.</t>
+          <t>2371 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм 08кп</t>
+          <t>Круг оцинкованный 17 мм 08Ю</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>2372 ₽/п.г.</t>
+          <t>1571 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм 08пс</t>
+          <t>Круг оцинкованный 17 мм 08кп</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>2373 ₽/п.г.</t>
+          <t>1570 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм 08Ю</t>
+          <t>Круг оцинкованный 17 мм 08пс</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>2374 ₽/п.г.</t>
+          <t>1571 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм 09Г2С</t>
+          <t>Круг оцинкованный 17 мм 09Г2С</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>2374 ₽/п.г.</t>
+          <t>1571 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст0</t>
+          <t>Круг оцинкованный 17 мм ст0</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>2374 ₽/п.г.</t>
+          <t>1573 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст1</t>
+          <t>Круг оцинкованный 17 мм ст1</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>2375 ₽/п.г.</t>
+          <t>1573 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст1кп</t>
+          <t>Круг оцинкованный 17 мм ст1кп</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>2377 ₽/п.г.</t>
+          <t>1573 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст1пс</t>
+          <t>Круг оцинкованный 17 мм ст1пс</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>2377 ₽/п.г.</t>
+          <t>1573 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст2</t>
+          <t>Круг оцинкованный 17 мм ст2</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>2378 ₽/п.г.</t>
+          <t>1574 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст20</t>
+          <t>Круг оцинкованный 17 мм ст20</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>2380 ₽/п.г.</t>
+          <t>1574 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст2кп</t>
+          <t>Круг оцинкованный 17 мм ст2кп</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>2381 ₽/п.г.</t>
+          <t>1574 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст2сп</t>
+          <t>Круг оцинкованный 17 мм ст2сп</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>2381 ₽/п.г.</t>
+          <t>1575 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст3</t>
+          <t>Круг оцинкованный 17 мм ст3</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>2384 ₽/п.г.</t>
+          <t>1575 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст3кп</t>
+          <t>Круг оцинкованный 17 мм ст3кп</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>2385 ₽/п.г.</t>
+          <t>1576 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст3пс</t>
+          <t>Круг оцинкованный 17 мм ст3пс</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>2385 ₽/п.г.</t>
+          <t>1576 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст3сп</t>
+          <t>Круг оцинкованный 17 мм ст3сп</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>2385 ₽/п.г.</t>
+          <t>1576 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст4пс</t>
+          <t>Круг оцинкованный 17 мм ст4пс</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>2386 ₽/п.г.</t>
+          <t>1578 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 170 мм ст4сп</t>
+          <t>Круг оцинкованный 17 мм ст4сп</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>2386 ₽/п.г.</t>
+          <t>1579 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,2 мм 08кп</t>
+          <t>Круг оцинкованный 17,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>1579 ₽/п.г.</t>
+          <t>1580 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,2 мм 08пс</t>
+          <t>Круг оцинкованный 17,2 мм 08кп</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>1580 ₽/п.г.</t>
+          <t>1579 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,2 мм 08Ю</t>
+          <t>Круг оцинкованный 17,2 мм 08пс</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>1580 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>Круг оцинкованный 17,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>1580 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>Круг оцинкованный 17,2 мм ст0</t>
         </is>
@@ -9813,3104 +9813,3104 @@
         <is>
           <t>Круг оцинкованный 17,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>1587 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>Круг оцинкованный 17,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>1588 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм 08кп</t>
+          <t>Круг оцинкованный 17,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>1588 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм 08кп</t>
+          <t>Круг оцинкованный 17,5 мм 08кп</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>2386 ₽/п.г.</t>
+          <t>1588 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>Круг оцинкованный 17,5 мм 08пс</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
           <t>1588 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм 08пс</t>
+          <t>Круг оцинкованный 17,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>2387 ₽/п.г.</t>
+          <t>1589 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм 08Ю</t>
+          <t>Круг оцинкованный 17,5 мм ст0</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>1588 ₽/п.г.</t>
+          <t>1590 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм 08Ю</t>
+          <t>Круг оцинкованный 17,5 мм ст1</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>2387 ₽/п.г.</t>
+          <t>1591 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 17,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>1589 ₽/п.г.</t>
+          <t>1591 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм 09Г2С</t>
+          <t>Круг оцинкованный 17,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>2387 ₽/п.г.</t>
+          <t>1592 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст0</t>
+          <t>Круг оцинкованный 17,5 мм ст2</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>1590 ₽/п.г.</t>
+          <t>1593 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст0</t>
+          <t>Круг оцинкованный 17,5 мм ст20</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>2389 ₽/п.г.</t>
+          <t>1593 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст1</t>
+          <t>Круг оцинкованный 17,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>1591 ₽/п.г.</t>
+          <t>1594 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст1</t>
+          <t>Круг оцинкованный 17,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>2389 ₽/п.г.</t>
+          <t>1594 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст1кп</t>
+          <t>Круг оцинкованный 17,5 мм ст3</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>1591 ₽/п.г.</t>
+          <t>1594 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст1кп</t>
+          <t>Круг оцинкованный 17,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>2389 ₽/п.г.</t>
+          <t>1595 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст1пс</t>
+          <t>Круг оцинкованный 17,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>1592 ₽/п.г.</t>
+          <t>1596 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст1пс</t>
+          <t>Круг оцинкованный 17,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>2390 ₽/п.г.</t>
+          <t>1597 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст2</t>
+          <t>Круг оцинкованный 17,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>1593 ₽/п.г.</t>
+          <t>1597 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст2</t>
+          <t>Круг оцинкованный 17,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>2392 ₽/п.г.</t>
+          <t>1597 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст20</t>
+          <t>Круг оцинкованный 17,6 мм 08Ю</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>1593 ₽/п.г.</t>
+          <t>1598 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст20</t>
+          <t>Круг оцинкованный 17,6 мм 08кп</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>2392 ₽/п.г.</t>
+          <t>1598 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст2кп</t>
+          <t>Круг оцинкованный 17,6 мм 08пс</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>1594 ₽/п.г.</t>
+          <t>1598 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст2кп</t>
+          <t>Круг оцинкованный 17,6 мм 09Г2С</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>2392 ₽/п.г.</t>
+          <t>1598 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст2сп</t>
+          <t>Круг оцинкованный 17,6 мм ст0</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>1594 ₽/п.г.</t>
+          <t>1598 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст2сп</t>
+          <t>Круг оцинкованный 17,6 мм ст1</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>2392 ₽/п.г.</t>
+          <t>1599 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст3</t>
+          <t>Круг оцинкованный 17,6 мм ст1кп</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>1594 ₽/п.г.</t>
+          <t>1599 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст3</t>
+          <t>Круг оцинкованный 17,6 мм ст1пс</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>2392 ₽/п.г.</t>
+          <t>1600 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст3кп</t>
+          <t>Круг оцинкованный 17,6 мм ст2</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>1595 ₽/п.г.</t>
+          <t>1601 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст3кп</t>
+          <t>Круг оцинкованный 17,6 мм ст20</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>2392 ₽/п.г.</t>
+          <t>1601 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст3пс</t>
+          <t>Круг оцинкованный 17,6 мм ст2кп</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>1596 ₽/п.г.</t>
+          <t>1603 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст3пс</t>
+          <t>Круг оцинкованный 17,6 мм ст2сп</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>2393 ₽/п.г.</t>
+          <t>1603 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст3сп</t>
+          <t>Круг оцинкованный 17,6 мм ст3</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>1597 ₽/п.г.</t>
+          <t>1603 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст3сп</t>
+          <t>Круг оцинкованный 17,6 мм ст3кп</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>2393 ₽/п.г.</t>
+          <t>1603 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст4пс</t>
+          <t>Круг оцинкованный 17,6 мм ст3пс</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>1597 ₽/п.г.</t>
+          <t>1604 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст4пс</t>
+          <t>Круг оцинкованный 17,6 мм ст3сп</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>2394 ₽/п.г.</t>
+          <t>1605 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,5 мм ст4сп</t>
+          <t>Круг оцинкованный 17,6 мм ст4пс</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>1597 ₽/п.г.</t>
+          <t>1608 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 175 мм ст4сп</t>
+          <t>Круг оцинкованный 17,6 мм ст4сп</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>2394 ₽/п.г.</t>
+          <t>1608 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм 08кп</t>
+          <t>Круг оцинкованный 17,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>1598 ₽/п.г.</t>
+          <t>1611 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм 08пс</t>
+          <t>Круг оцинкованный 17,8 мм 08кп</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>1598 ₽/п.г.</t>
+          <t>1609 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм 08Ю</t>
+          <t>Круг оцинкованный 17,8 мм 08пс</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>1598 ₽/п.г.</t>
+          <t>1610 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм 09Г2С</t>
+          <t>Круг оцинкованный 17,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>1598 ₽/п.г.</t>
+          <t>1611 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст0</t>
+          <t>Круг оцинкованный 17,8 мм ст0</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>1598 ₽/п.г.</t>
+          <t>1611 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст1</t>
+          <t>Круг оцинкованный 17,8 мм ст1</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>1599 ₽/п.г.</t>
+          <t>1612 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст1кп</t>
+          <t>Круг оцинкованный 17,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>1599 ₽/п.г.</t>
+          <t>1612 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст1пс</t>
+          <t>Круг оцинкованный 17,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>1600 ₽/п.г.</t>
+          <t>1612 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст2</t>
+          <t>Круг оцинкованный 17,8 мм ст2</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>1601 ₽/п.г.</t>
+          <t>1612 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст20</t>
+          <t>Круг оцинкованный 17,8 мм ст20</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>1601 ₽/п.г.</t>
+          <t>1613 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст2кп</t>
+          <t>Круг оцинкованный 17,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>1603 ₽/п.г.</t>
+          <t>1615 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст2сп</t>
+          <t>Круг оцинкованный 17,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>1603 ₽/п.г.</t>
+          <t>1615 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст3</t>
+          <t>Круг оцинкованный 17,8 мм ст3</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>1603 ₽/п.г.</t>
+          <t>1616 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст3кп</t>
+          <t>Круг оцинкованный 17,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>1603 ₽/п.г.</t>
+          <t>1616 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст3пс</t>
+          <t>Круг оцинкованный 17,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>1604 ₽/п.г.</t>
+          <t>1617 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст3сп</t>
+          <t>Круг оцинкованный 17,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>1605 ₽/п.г.</t>
+          <t>1618 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст4пс</t>
+          <t>Круг оцинкованный 17,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>1608 ₽/п.г.</t>
+          <t>1619 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,6 мм ст4сп</t>
+          <t>Круг оцинкованный 17,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>1608 ₽/п.г.</t>
+          <t>1619 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм 08кп</t>
+          <t>Круг оцинкованный 170 мм 08Ю</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>1609 ₽/п.г.</t>
+          <t>2374 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм 08пс</t>
+          <t>Круг оцинкованный 170 мм 08кп</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>1610 ₽/п.г.</t>
+          <t>2372 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм 08Ю</t>
+          <t>Круг оцинкованный 170 мм 08пс</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>1611 ₽/п.г.</t>
+          <t>2373 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 170 мм 09Г2С</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>1611 ₽/п.г.</t>
+          <t>2374 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст0</t>
+          <t>Круг оцинкованный 170 мм ст0</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>1611 ₽/п.г.</t>
+          <t>2374 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст1</t>
+          <t>Круг оцинкованный 170 мм ст1</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>1612 ₽/п.г.</t>
+          <t>2375 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст1кп</t>
+          <t>Круг оцинкованный 170 мм ст1кп</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>1612 ₽/п.г.</t>
+          <t>2377 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст1пс</t>
+          <t>Круг оцинкованный 170 мм ст1пс</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>1612 ₽/п.г.</t>
+          <t>2377 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст2</t>
+          <t>Круг оцинкованный 170 мм ст2</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>1612 ₽/п.г.</t>
+          <t>2378 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст20</t>
+          <t>Круг оцинкованный 170 мм ст20</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>1613 ₽/п.г.</t>
+          <t>2380 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст2кп</t>
+          <t>Круг оцинкованный 170 мм ст2кп</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>1615 ₽/п.г.</t>
+          <t>2381 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст2сп</t>
+          <t>Круг оцинкованный 170 мм ст2сп</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>1615 ₽/п.г.</t>
+          <t>2381 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст3</t>
+          <t>Круг оцинкованный 170 мм ст3</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>1616 ₽/п.г.</t>
+          <t>2384 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст3кп</t>
+          <t>Круг оцинкованный 170 мм ст3кп</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>1616 ₽/п.г.</t>
+          <t>2385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст3пс</t>
+          <t>Круг оцинкованный 170 мм ст3пс</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>1617 ₽/п.г.</t>
+          <t>2385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст3сп</t>
+          <t>Круг оцинкованный 170 мм ст3сп</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>1618 ₽/п.г.</t>
+          <t>2385 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст4пс</t>
+          <t>Круг оцинкованный 170 мм ст4пс</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>1619 ₽/п.г.</t>
+          <t>2386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17,8 мм ст4сп</t>
+          <t>Круг оцинкованный 170 мм ст4сп</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>1619 ₽/п.г.</t>
+          <t>2386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм 08кп</t>
+          <t>Круг оцинкованный 175 мм 08Ю</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>1570 ₽/п.г.</t>
+          <t>2387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм 08пс</t>
+          <t>Круг оцинкованный 175 мм 08кп</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>1571 ₽/п.г.</t>
+          <t>2386 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм 08Ю</t>
+          <t>Круг оцинкованный 175 мм 08пс</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>1571 ₽/п.г.</t>
+          <t>2387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм 09Г2С</t>
+          <t>Круг оцинкованный 175 мм 09Г2С</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>1571 ₽/п.г.</t>
+          <t>2387 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст0</t>
+          <t>Круг оцинкованный 175 мм ст0</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>1573 ₽/п.г.</t>
+          <t>2389 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст1</t>
+          <t>Круг оцинкованный 175 мм ст1</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>1573 ₽/п.г.</t>
+          <t>2389 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст1кп</t>
+          <t>Круг оцинкованный 175 мм ст1кп</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>1573 ₽/п.г.</t>
+          <t>2389 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст1пс</t>
+          <t>Круг оцинкованный 175 мм ст1пс</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>1573 ₽/п.г.</t>
+          <t>2390 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст2</t>
+          <t>Круг оцинкованный 175 мм ст2</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>1574 ₽/п.г.</t>
+          <t>2392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст20</t>
+          <t>Круг оцинкованный 175 мм ст20</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>1574 ₽/п.г.</t>
+          <t>2392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст2кп</t>
+          <t>Круг оцинкованный 175 мм ст2кп</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>1574 ₽/п.г.</t>
+          <t>2392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст2сп</t>
+          <t>Круг оцинкованный 175 мм ст2сп</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>1575 ₽/п.г.</t>
+          <t>2392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст3</t>
+          <t>Круг оцинкованный 175 мм ст3</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>1575 ₽/п.г.</t>
+          <t>2392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст3кп</t>
+          <t>Круг оцинкованный 175 мм ст3кп</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>1576 ₽/п.г.</t>
+          <t>2392 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст3пс</t>
+          <t>Круг оцинкованный 175 мм ст3пс</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>1576 ₽/п.г.</t>
+          <t>2393 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст3сп</t>
+          <t>Круг оцинкованный 175 мм ст3сп</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>1576 ₽/п.г.</t>
+          <t>2393 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст4пс</t>
+          <t>Круг оцинкованный 175 мм ст4пс</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>1578 ₽/п.г.</t>
+          <t>2394 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 17 мм ст4сп</t>
+          <t>Круг оцинкованный 175 мм ст4сп</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>1579 ₽/п.г.</t>
+          <t>2394 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм 08кп</t>
+          <t>Круг оцинкованный 18 мм 08Ю</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>2396 ₽/п.г.</t>
+          <t>1619 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм 08пс</t>
+          <t>Круг оцинкованный 18 мм 08кп</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>2397 ₽/п.г.</t>
+          <t>1619 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм 08Ю</t>
+          <t>Круг оцинкованный 18 мм 08пс</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>2398 ₽/п.г.</t>
+          <t>1619 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм 09Г2С</t>
+          <t>Круг оцинкованный 18 мм 09Г2С</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>2398 ₽/п.г.</t>
+          <t>1622 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст0</t>
+          <t>Круг оцинкованный 18 мм ст0</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>2398 ₽/п.г.</t>
+          <t>1622 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст1</t>
+          <t>Круг оцинкованный 18 мм ст1</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>2399 ₽/п.г.</t>
+          <t>1622 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст1кп</t>
+          <t>Круг оцинкованный 18 мм ст1кп</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>2399 ₽/п.г.</t>
+          <t>1623 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст1пс</t>
+          <t>Круг оцинкованный 18 мм ст1пс</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>2399 ₽/п.г.</t>
+          <t>1623 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст2</t>
+          <t>Круг оцинкованный 18 мм ст2</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>2401 ₽/п.г.</t>
+          <t>1623 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст20</t>
+          <t>Круг оцинкованный 18 мм ст20</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>2401 ₽/п.г.</t>
+          <t>1623 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст2кп</t>
+          <t>Круг оцинкованный 18 мм ст2кп</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>2401 ₽/п.г.</t>
+          <t>1623 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст2сп</t>
+          <t>Круг оцинкованный 18 мм ст2сп</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>2401 ₽/п.г.</t>
+          <t>1624 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст3</t>
+          <t>Круг оцинкованный 18 мм ст3</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>2402 ₽/п.г.</t>
+          <t>1625 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст3кп</t>
+          <t>Круг оцинкованный 18 мм ст3кп</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>2402 ₽/п.г.</t>
+          <t>1626 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст3пс</t>
+          <t>Круг оцинкованный 18 мм ст3пс</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>2402 ₽/п.г.</t>
+          <t>1626 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст3сп</t>
+          <t>Круг оцинкованный 18 мм ст3сп</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>2402 ₽/п.г.</t>
+          <t>1628 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст4пс</t>
+          <t>Круг оцинкованный 18 мм ст4пс</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>2402 ₽/п.г.</t>
+          <t>1628 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 180 мм ст4сп</t>
+          <t>Круг оцинкованный 18 мм ст4сп</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>2403 ₽/п.г.</t>
+          <t>1629 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм 08кп</t>
+          <t>Круг оцинкованный 18,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>1629 ₽/п.г.</t>
+          <t>1630 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм 08кп</t>
+          <t>Круг оцинкованный 18,5 мм 08кп</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>2404 ₽/п.г.</t>
+          <t>1629 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
           <t>Круг оцинкованный 18,5 мм 08пс</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>1629 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм 08пс</t>
+          <t>Круг оцинкованный 18,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>2404 ₽/п.г.</t>
+          <t>1630 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм 08Ю</t>
+          <t>Круг оцинкованный 18,5 мм ст0</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>1630 ₽/п.г.</t>
+          <t>1631 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм 08Ю</t>
+          <t>Круг оцинкованный 18,5 мм ст1</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>2404 ₽/п.г.</t>
+          <t>1631 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 18,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>1630 ₽/п.г.</t>
+          <t>1631 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм 09Г2С</t>
+          <t>Круг оцинкованный 18,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>2407 ₽/п.г.</t>
+          <t>1631 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст0</t>
+          <t>Круг оцинкованный 18,5 мм ст2</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>1631 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст0</t>
+          <t>Круг оцинкованный 18,5 мм ст20</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>2408 ₽/п.г.</t>
+          <t>1632 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст1</t>
+          <t>Круг оцинкованный 18,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>1631 ₽/п.г.</t>
+          <t>1632 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст1</t>
+          <t>Круг оцинкованный 18,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>2408 ₽/п.г.</t>
+          <t>1633 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст1кп</t>
+          <t>Круг оцинкованный 18,5 мм ст3</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>1631 ₽/п.г.</t>
+          <t>1634 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст1кп</t>
+          <t>Круг оцинкованный 18,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>2408 ₽/п.г.</t>
+          <t>1634 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст1пс</t>
+          <t>Круг оцинкованный 18,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>1631 ₽/п.г.</t>
+          <t>1634 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст1пс</t>
+          <t>Круг оцинкованный 18,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>2409 ₽/п.г.</t>
+          <t>1635 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст2</t>
+          <t>Круг оцинкованный 18,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>1631 ₽/п.г.</t>
+          <t>1635 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст2</t>
+          <t>Круг оцинкованный 18,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>2409 ₽/п.г.</t>
+          <t>1636 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст20</t>
+          <t>Круг оцинкованный 180 мм 08Ю</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>1632 ₽/п.г.</t>
+          <t>2398 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст20</t>
+          <t>Круг оцинкованный 180 мм 08кп</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>2410 ₽/п.г.</t>
+          <t>2396 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст2кп</t>
+          <t>Круг оцинкованный 180 мм 08пс</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>1632 ₽/п.г.</t>
+          <t>2397 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст2кп</t>
+          <t>Круг оцинкованный 180 мм 09Г2С</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>2410 ₽/п.г.</t>
+          <t>2398 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст2сп</t>
+          <t>Круг оцинкованный 180 мм ст0</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>1633 ₽/п.г.</t>
+          <t>2398 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст2сп</t>
+          <t>Круг оцинкованный 180 мм ст1</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>2411 ₽/п.г.</t>
+          <t>2399 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст3</t>
+          <t>Круг оцинкованный 180 мм ст1кп</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>1634 ₽/п.г.</t>
+          <t>2399 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст3</t>
+          <t>Круг оцинкованный 180 мм ст1пс</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>2411 ₽/п.г.</t>
+          <t>2399 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст3кп</t>
+          <t>Круг оцинкованный 180 мм ст2</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>1634 ₽/п.г.</t>
+          <t>2401 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст3кп</t>
+          <t>Круг оцинкованный 180 мм ст20</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>2412 ₽/п.г.</t>
+          <t>2401 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст3пс</t>
+          <t>Круг оцинкованный 180 мм ст2кп</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>1634 ₽/п.г.</t>
+          <t>2401 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст3пс</t>
+          <t>Круг оцинкованный 180 мм ст2сп</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>2412 ₽/п.г.</t>
+          <t>2401 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст3сп</t>
+          <t>Круг оцинкованный 180 мм ст3</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>1635 ₽/п.г.</t>
+          <t>2402 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст3сп</t>
+          <t>Круг оцинкованный 180 мм ст3кп</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>2412 ₽/п.г.</t>
+          <t>2402 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст4пс</t>
+          <t>Круг оцинкованный 180 мм ст3пс</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>1635 ₽/п.г.</t>
+          <t>2402 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст4пс</t>
+          <t>Круг оцинкованный 180 мм ст3сп</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>2413 ₽/п.г.</t>
+          <t>2402 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18,5 мм ст4сп</t>
+          <t>Круг оцинкованный 180 мм ст4пс</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>1636 ₽/п.г.</t>
+          <t>2402 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 185 мм ст4сп</t>
+          <t>Круг оцинкованный 180 мм ст4сп</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>2413 ₽/п.г.</t>
+          <t>2403 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм 08кп</t>
+          <t>Круг оцинкованный 185 мм 08Ю</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>1619 ₽/п.г.</t>
+          <t>2404 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм 08пс</t>
+          <t>Круг оцинкованный 185 мм 08кп</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>1619 ₽/п.г.</t>
+          <t>2404 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм 08Ю</t>
+          <t>Круг оцинкованный 185 мм 08пс</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>1619 ₽/п.г.</t>
+          <t>2404 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм 09Г2С</t>
+          <t>Круг оцинкованный 185 мм 09Г2С</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>1622 ₽/п.г.</t>
+          <t>2407 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст0</t>
+          <t>Круг оцинкованный 185 мм ст0</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>1622 ₽/п.г.</t>
+          <t>2408 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст1</t>
+          <t>Круг оцинкованный 185 мм ст1</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>1622 ₽/п.г.</t>
+          <t>2408 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст1кп</t>
+          <t>Круг оцинкованный 185 мм ст1кп</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>1623 ₽/п.г.</t>
+          <t>2408 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст1пс</t>
+          <t>Круг оцинкованный 185 мм ст1пс</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>1623 ₽/п.г.</t>
+          <t>2409 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст2</t>
+          <t>Круг оцинкованный 185 мм ст2</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>1623 ₽/п.г.</t>
+          <t>2409 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст20</t>
+          <t>Круг оцинкованный 185 мм ст20</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>1623 ₽/п.г.</t>
+          <t>2410 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст2кп</t>
+          <t>Круг оцинкованный 185 мм ст2кп</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>1623 ₽/п.г.</t>
+          <t>2410 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст2сп</t>
+          <t>Круг оцинкованный 185 мм ст2сп</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>1624 ₽/п.г.</t>
+          <t>2411 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст3</t>
+          <t>Круг оцинкованный 185 мм ст3</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>1625 ₽/п.г.</t>
+          <t>2411 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст3кп</t>
+          <t>Круг оцинкованный 185 мм ст3кп</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>1626 ₽/п.г.</t>
+          <t>2412 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст3пс</t>
+          <t>Круг оцинкованный 185 мм ст3пс</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>1626 ₽/п.г.</t>
+          <t>2412 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст3сп</t>
+          <t>Круг оцинкованный 185 мм ст3сп</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>1628 ₽/п.г.</t>
+          <t>2412 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст4пс</t>
+          <t>Круг оцинкованный 185 мм ст4пс</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>1628 ₽/п.г.</t>
+          <t>2413 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 18 мм ст4сп</t>
+          <t>Круг оцинкованный 185 мм ст4сп</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>1629 ₽/п.г.</t>
+          <t>2413 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм 08кп</t>
+          <t>Круг оцинкованный 19 мм 08Ю</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>2415 ₽/п.г.</t>
+          <t>1636 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм 08пс</t>
+          <t>Круг оцинкованный 19 мм 08кп</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>2416 ₽/п.г.</t>
+          <t>1636 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм 08Ю</t>
+          <t>Круг оцинкованный 19 мм 08пс</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>2417 ₽/п.г.</t>
+          <t>1636 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм 09Г2С</t>
+          <t>Круг оцинкованный 19 мм 09Г2С</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>2417 ₽/п.г.</t>
+          <t>1637 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст0</t>
+          <t>Круг оцинкованный 19 мм ст0</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>2417 ₽/п.г.</t>
+          <t>1637 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст1</t>
+          <t>Круг оцинкованный 19 мм ст1</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>2417 ₽/п.г.</t>
+          <t>1638 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст1кп</t>
+          <t>Круг оцинкованный 19 мм ст1кп</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>2418 ₽/п.г.</t>
+          <t>1639 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст1пс</t>
+          <t>Круг оцинкованный 19 мм ст1пс</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>2418 ₽/п.г.</t>
+          <t>1639 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст2</t>
+          <t>Круг оцинкованный 19 мм ст2</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>2419 ₽/п.г.</t>
+          <t>1639 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст20</t>
+          <t>Круг оцинкованный 19 мм ст20</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>2420 ₽/п.г.</t>
+          <t>1639 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст2кп</t>
+          <t>Круг оцинкованный 19 мм ст2кп</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>2420 ₽/п.г.</t>
+          <t>1640 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст2сп</t>
+          <t>Круг оцинкованный 19 мм ст2сп</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>2420 ₽/п.г.</t>
+          <t>1640 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст3</t>
+          <t>Круг оцинкованный 19 мм ст3</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>2421 ₽/п.г.</t>
+          <t>1642 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст3кп</t>
+          <t>Круг оцинкованный 19 мм ст3кп</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>2421 ₽/п.г.</t>
+          <t>1643 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст3пс</t>
+          <t>Круг оцинкованный 19 мм ст3пс</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>2422 ₽/п.г.</t>
+          <t>1644 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст3сп</t>
+          <t>Круг оцинкованный 19 мм ст3сп</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>2423 ₽/п.г.</t>
+          <t>1644 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст4пс</t>
+          <t>Круг оцинкованный 19 мм ст4пс</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>2423 ₽/п.г.</t>
+          <t>1644 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 190 мм ст4сп</t>
+          <t>Круг оцинкованный 19 мм ст4сп</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>2426 ₽/п.г.</t>
+          <t>1646 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм 08кп</t>
+          <t>Круг оцинкованный 19,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>1646 ₽/п.г.</t>
+          <t>1648 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм 08кп</t>
+          <t>Круг оцинкованный 19,5 мм 08кп</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>2427 ₽/п.г.</t>
+          <t>1646 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
           <t>Круг оцинкованный 19,5 мм 08пс</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>1647 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм 08пс</t>
+          <t>Круг оцинкованный 19,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>2428 ₽/п.г.</t>
+          <t>1648 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм 08Ю</t>
+          <t>Круг оцинкованный 19,5 мм ст0</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>1648 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм 08Ю</t>
+          <t>Круг оцинкованный 19,5 мм ст1</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1649 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 19,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>1648 ₽/п.г.</t>
+          <t>1649 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм 09Г2С</t>
+          <t>Круг оцинкованный 19,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1650 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст0</t>
+          <t>Круг оцинкованный 19,5 мм ст2</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>1648 ₽/п.г.</t>
+          <t>1650 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст0</t>
+          <t>Круг оцинкованный 19,5 мм ст20</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1651 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст1</t>
+          <t>Круг оцинкованный 19,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>1649 ₽/п.г.</t>
+          <t>1652 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст1</t>
+          <t>Круг оцинкованный 19,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1653 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст1кп</t>
+          <t>Круг оцинкованный 19,5 мм ст3</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>1649 ₽/п.г.</t>
+          <t>1653 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст1кп</t>
+          <t>Круг оцинкованный 19,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1654 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст1пс</t>
+          <t>Круг оцинкованный 19,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>1650 ₽/п.г.</t>
+          <t>1655 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст1пс</t>
+          <t>Круг оцинкованный 19,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1655 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст2</t>
+          <t>Круг оцинкованный 19,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>1650 ₽/п.г.</t>
+          <t>1656 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст2</t>
+          <t>Круг оцинкованный 19,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>2429 ₽/п.г.</t>
+          <t>1656 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст20</t>
+          <t>Круг оцинкованный 190 мм 08Ю</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>1651 ₽/п.г.</t>
+          <t>2417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст20</t>
+          <t>Круг оцинкованный 190 мм 08кп</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>2430 ₽/п.г.</t>
+          <t>2415 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст2кп</t>
+          <t>Круг оцинкованный 190 мм 08пс</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>1652 ₽/п.г.</t>
+          <t>2416 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст2кп</t>
+          <t>Круг оцинкованный 190 мм 09Г2С</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>2430 ₽/п.г.</t>
+          <t>2417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст2сп</t>
+          <t>Круг оцинкованный 190 мм ст0</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>1653 ₽/п.г.</t>
+          <t>2417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст2сп</t>
+          <t>Круг оцинкованный 190 мм ст1</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>2430 ₽/п.г.</t>
+          <t>2417 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст3</t>
+          <t>Круг оцинкованный 190 мм ст1кп</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>1653 ₽/п.г.</t>
+          <t>2418 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст3</t>
+          <t>Круг оцинкованный 190 мм ст1пс</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>2430 ₽/п.г.</t>
+          <t>2418 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст3кп</t>
+          <t>Круг оцинкованный 190 мм ст2</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>1654 ₽/п.г.</t>
+          <t>2419 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст3кп</t>
+          <t>Круг оцинкованный 190 мм ст20</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>2430 ₽/п.г.</t>
+          <t>2420 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст3пс</t>
+          <t>Круг оцинкованный 190 мм ст2кп</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>1655 ₽/п.г.</t>
+          <t>2420 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст3пс</t>
+          <t>Круг оцинкованный 190 мм ст2сп</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>2430 ₽/п.г.</t>
+          <t>2420 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст3сп</t>
+          <t>Круг оцинкованный 190 мм ст3</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>1655 ₽/п.г.</t>
+          <t>2421 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст3сп</t>
+          <t>Круг оцинкованный 190 мм ст3кп</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>2431 ₽/п.г.</t>
+          <t>2421 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст4пс</t>
+          <t>Круг оцинкованный 190 мм ст3пс</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>1656 ₽/п.г.</t>
+          <t>2422 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст4пс</t>
+          <t>Круг оцинкованный 190 мм ст3сп</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>2431 ₽/п.г.</t>
+          <t>2423 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19,5 мм ст4сп</t>
+          <t>Круг оцинкованный 190 мм ст4пс</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>1656 ₽/п.г.</t>
+          <t>2423 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 195 мм ст4сп</t>
+          <t>Круг оцинкованный 190 мм ст4сп</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>2431 ₽/п.г.</t>
+          <t>2426 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм 08кп</t>
+          <t>Круг оцинкованный 195 мм 08Ю</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>1636 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм 08пс</t>
+          <t>Круг оцинкованный 195 мм 08кп</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>1636 ₽/п.г.</t>
+          <t>2427 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм 08Ю</t>
+          <t>Круг оцинкованный 195 мм 08пс</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>1636 ₽/п.г.</t>
+          <t>2428 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм 09Г2С</t>
+          <t>Круг оцинкованный 195 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>1637 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст0</t>
+          <t>Круг оцинкованный 195 мм ст0</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>1637 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст1</t>
+          <t>Круг оцинкованный 195 мм ст1</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>1638 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст1кп</t>
+          <t>Круг оцинкованный 195 мм ст1кп</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>1639 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст1пс</t>
+          <t>Круг оцинкованный 195 мм ст1пс</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>1639 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст2</t>
+          <t>Круг оцинкованный 195 мм ст2</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>1639 ₽/п.г.</t>
+          <t>2429 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст20</t>
+          <t>Круг оцинкованный 195 мм ст20</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>1639 ₽/п.г.</t>
+          <t>2430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст2кп</t>
+          <t>Круг оцинкованный 195 мм ст2кп</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>1640 ₽/п.г.</t>
+          <t>2430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст2сп</t>
+          <t>Круг оцинкованный 195 мм ст2сп</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>1640 ₽/п.г.</t>
+          <t>2430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст3</t>
+          <t>Круг оцинкованный 195 мм ст3</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>1642 ₽/п.г.</t>
+          <t>2430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст3кп</t>
+          <t>Круг оцинкованный 195 мм ст3кп</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>1643 ₽/п.г.</t>
+          <t>2430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст3пс</t>
+          <t>Круг оцинкованный 195 мм ст3пс</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>1644 ₽/п.г.</t>
+          <t>2430 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст3сп</t>
+          <t>Круг оцинкованный 195 мм ст3сп</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>1644 ₽/п.г.</t>
+          <t>2431 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст4пс</t>
+          <t>Круг оцинкованный 195 мм ст4пс</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>1644 ₽/п.г.</t>
+          <t>2431 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 19 мм ст4сп</t>
+          <t>Круг оцинкованный 195 мм ст4сп</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>1646 ₽/п.г.</t>
+          <t>2431 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм 08кп</t>
+          <t>Круг оцинкованный 20 мм 08Ю</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>2431 ₽/п.г.</t>
+          <t>1658 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм 08пс</t>
+          <t>Круг оцинкованный 20 мм 08кп</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>2432 ₽/п.г.</t>
+          <t>1656 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм 08Ю</t>
+          <t>Круг оцинкованный 20 мм 08пс</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>2432 ₽/п.г.</t>
+          <t>1658 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм 09Г2С</t>
+          <t>Круг оцинкованный 20 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>2432 ₽/п.г.</t>
+          <t>1659 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст0</t>
+          <t>Круг оцинкованный 20 мм ст0</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>2432 ₽/п.г.</t>
+          <t>1659 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст1</t>
+          <t>Круг оцинкованный 20 мм ст1</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>2433 ₽/п.г.</t>
+          <t>1660 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст1кп</t>
+          <t>Круг оцинкованный 20 мм ст1кп</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>2433 ₽/п.г.</t>
+          <t>1662 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст1пс</t>
+          <t>Круг оцинкованный 20 мм ст1пс</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>2433 ₽/п.г.</t>
+          <t>1663 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст2</t>
+          <t>Круг оцинкованный 20 мм ст2</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>2433 ₽/п.г.</t>
+          <t>1663 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст20</t>
+          <t>Круг оцинкованный 20 мм ст20</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>2434 ₽/п.г.</t>
+          <t>1663 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст2кп</t>
+          <t>Круг оцинкованный 20 мм ст2кп</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>2434 ₽/п.г.</t>
+          <t>1664 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст2сп</t>
+          <t>Круг оцинкованный 20 мм ст2сп</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>2434 ₽/п.г.</t>
+          <t>1665 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст3</t>
+          <t>Круг оцинкованный 20 мм ст3</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>2434 ₽/п.г.</t>
+          <t>1665 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст3кп</t>
+          <t>Круг оцинкованный 20 мм ст3кп</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>2435 ₽/п.г.</t>
+          <t>1667 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст3пс</t>
+          <t>Круг оцинкованный 20 мм ст3пс</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>2435 ₽/п.г.</t>
+          <t>1667 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст3сп</t>
+          <t>Круг оцинкованный 20 мм ст3сп</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>2436 ₽/п.г.</t>
+          <t>1668 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст4пс</t>
+          <t>Круг оцинкованный 20 мм ст4пс</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>2437 ₽/п.г.</t>
+          <t>1668 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 200 мм ст4сп</t>
+          <t>Круг оцинкованный 20 мм ст4сп</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>2437 ₽/п.г.</t>
+          <t>1669 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20,5 мм 08кп</t>
+          <t>Круг оцинкованный 20,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>1670 ₽/п.г.</t>
+          <t>1672 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20,5 мм 08пс</t>
+          <t>Круг оцинкованный 20,5 мм 08кп</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>1671 ₽/п.г.</t>
+          <t>1670 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20,5 мм 08Ю</t>
+          <t>Круг оцинкованный 20,5 мм 08пс</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>1672 ₽/п.г.</t>
+          <t>1671 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
           <t>Круг оцинкованный 20,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
           <t>1673 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
           <t>Круг оцинкованный 20,5 мм ст0</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
           <t>1673 ₽/п.г.</t>
         </is>
@@ -13053,507 +13053,507 @@
         <is>
           <t>Круг оцинкованный 20,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>1680 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
           <t>Круг оцинкованный 20,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
           <t>1680 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм 08кп</t>
+          <t>Круг оцинкованный 200 мм 08Ю</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>1656 ₽/п.г.</t>
+          <t>2432 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм 08пс</t>
+          <t>Круг оцинкованный 200 мм 08кп</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>1658 ₽/п.г.</t>
+          <t>2431 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм 08Ю</t>
+          <t>Круг оцинкованный 200 мм 08пс</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>1658 ₽/п.г.</t>
+          <t>2432 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм 09Г2С</t>
+          <t>Круг оцинкованный 200 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>1659 ₽/п.г.</t>
+          <t>2432 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст0</t>
+          <t>Круг оцинкованный 200 мм ст0</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>1659 ₽/п.г.</t>
+          <t>2432 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст1</t>
+          <t>Круг оцинкованный 200 мм ст1</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>1660 ₽/п.г.</t>
+          <t>2433 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст1кп</t>
+          <t>Круг оцинкованный 200 мм ст1кп</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>1662 ₽/п.г.</t>
+          <t>2433 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст1пс</t>
+          <t>Круг оцинкованный 200 мм ст1пс</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>1663 ₽/п.г.</t>
+          <t>2433 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст2</t>
+          <t>Круг оцинкованный 200 мм ст2</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>1663 ₽/п.г.</t>
+          <t>2433 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст20</t>
+          <t>Круг оцинкованный 200 мм ст20</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>1663 ₽/п.г.</t>
+          <t>2434 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст2кп</t>
+          <t>Круг оцинкованный 200 мм ст2кп</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>1664 ₽/п.г.</t>
+          <t>2434 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст2сп</t>
+          <t>Круг оцинкованный 200 мм ст2сп</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>1665 ₽/п.г.</t>
+          <t>2434 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст3</t>
+          <t>Круг оцинкованный 200 мм ст3</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>1665 ₽/п.г.</t>
+          <t>2434 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст3кп</t>
+          <t>Круг оцинкованный 200 мм ст3кп</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>1667 ₽/п.г.</t>
+          <t>2435 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст3пс</t>
+          <t>Круг оцинкованный 200 мм ст3пс</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>1667 ₽/п.г.</t>
+          <t>2435 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст3сп</t>
+          <t>Круг оцинкованный 200 мм ст3сп</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>1668 ₽/п.г.</t>
+          <t>2436 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст4пс</t>
+          <t>Круг оцинкованный 200 мм ст4пс</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>1668 ₽/п.г.</t>
+          <t>2437 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 20 мм ст4сп</t>
+          <t>Круг оцинкованный 200 мм ст4сп</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>1669 ₽/п.г.</t>
+          <t>2437 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм 08кп</t>
+          <t>Круг оцинкованный 21 мм 08Ю</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>2438 ₽/п.г.</t>
+          <t>1682 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм 08пс</t>
+          <t>Круг оцинкованный 21 мм 08кп</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>2439 ₽/п.г.</t>
+          <t>1681 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм 08Ю</t>
+          <t>Круг оцинкованный 21 мм 08пс</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>2439 ₽/п.г.</t>
+          <t>1681 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм 09Г2С</t>
+          <t>Круг оцинкованный 21 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>2439 ₽/п.г.</t>
+          <t>1683 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст0</t>
+          <t>Круг оцинкованный 21 мм ст0</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>2440 ₽/п.г.</t>
+          <t>1684 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст1</t>
+          <t>Круг оцинкованный 21 мм ст1</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>2440 ₽/п.г.</t>
+          <t>1684 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст1кп</t>
+          <t>Круг оцинкованный 21 мм ст1кп</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>2441 ₽/п.г.</t>
+          <t>1684 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст1пс</t>
+          <t>Круг оцинкованный 21 мм ст1пс</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>2442 ₽/п.г.</t>
+          <t>1685 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст2</t>
+          <t>Круг оцинкованный 21 мм ст2</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>2442 ₽/п.г.</t>
+          <t>1685 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст20</t>
+          <t>Круг оцинкованный 21 мм ст20</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>2442 ₽/п.г.</t>
+          <t>1685 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст2кп</t>
+          <t>Круг оцинкованный 21 мм ст2кп</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>2443 ₽/п.г.</t>
+          <t>1686 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст2сп</t>
+          <t>Круг оцинкованный 21 мм ст2сп</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>2444 ₽/п.г.</t>
+          <t>1686 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст3</t>
+          <t>Круг оцинкованный 21 мм ст3</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>2444 ₽/п.г.</t>
+          <t>1687 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст3кп</t>
+          <t>Круг оцинкованный 21 мм ст3кп</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>2445 ₽/п.г.</t>
+          <t>1687 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст3пс</t>
+          <t>Круг оцинкованный 21 мм ст3пс</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>2445 ₽/п.г.</t>
+          <t>1687 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст3сп</t>
+          <t>Круг оцинкованный 21 мм ст3сп</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>2445 ₽/п.г.</t>
+          <t>1688 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст4пс</t>
+          <t>Круг оцинкованный 21 мм ст4пс</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>2446 ₽/п.г.</t>
+          <t>1688 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 210 мм ст4сп</t>
+          <t>Круг оцинкованный 21 мм ст4сп</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>2446 ₽/п.г.</t>
+          <t>1688 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21,5 мм 08кп</t>
+          <t>Круг оцинкованный 21,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>1688 ₽/п.г.</t>
+          <t>1690 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21,5 мм 08пс</t>
+          <t>Круг оцинкованный 21,5 мм 08кп</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>1690 ₽/п.г.</t>
+          <t>1688 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21,5 мм 08Ю</t>
+          <t>Круг оцинкованный 21,5 мм 08пс</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>1690 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
           <t>Круг оцинкованный 21,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>1691 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
           <t>Круг оцинкованный 21,5 мм ст0</t>
         </is>
@@ -13701,2883 +13701,2883 @@
         <is>
           <t>Круг оцинкованный 21,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
           <t>1697 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
           <t>Круг оцинкованный 21,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
           <t>1697 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм 08кп</t>
+          <t>Круг оцинкованный 210 мм 08Ю</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>1681 ₽/п.г.</t>
+          <t>2439 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм 08пс</t>
+          <t>Круг оцинкованный 210 мм 08кп</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>1681 ₽/п.г.</t>
+          <t>2438 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм 08Ю</t>
+          <t>Круг оцинкованный 210 мм 08пс</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>1682 ₽/п.г.</t>
+          <t>2439 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм 09Г2С</t>
+          <t>Круг оцинкованный 210 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>1683 ₽/п.г.</t>
+          <t>2439 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст0</t>
+          <t>Круг оцинкованный 210 мм ст0</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>1684 ₽/п.г.</t>
+          <t>2440 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст1</t>
+          <t>Круг оцинкованный 210 мм ст1</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>1684 ₽/п.г.</t>
+          <t>2440 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст1кп</t>
+          <t>Круг оцинкованный 210 мм ст1кп</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>1684 ₽/п.г.</t>
+          <t>2441 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст1пс</t>
+          <t>Круг оцинкованный 210 мм ст1пс</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>1685 ₽/п.г.</t>
+          <t>2442 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст2</t>
+          <t>Круг оцинкованный 210 мм ст2</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>1685 ₽/п.г.</t>
+          <t>2442 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст20</t>
+          <t>Круг оцинкованный 210 мм ст20</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>1685 ₽/п.г.</t>
+          <t>2442 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст2кп</t>
+          <t>Круг оцинкованный 210 мм ст2кп</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>1686 ₽/п.г.</t>
+          <t>2443 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст2сп</t>
+          <t>Круг оцинкованный 210 мм ст2сп</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>1686 ₽/п.г.</t>
+          <t>2444 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст3</t>
+          <t>Круг оцинкованный 210 мм ст3</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>1687 ₽/п.г.</t>
+          <t>2444 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст3кп</t>
+          <t>Круг оцинкованный 210 мм ст3кп</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>1687 ₽/п.г.</t>
+          <t>2445 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст3пс</t>
+          <t>Круг оцинкованный 210 мм ст3пс</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>1687 ₽/п.г.</t>
+          <t>2445 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст3сп</t>
+          <t>Круг оцинкованный 210 мм ст3сп</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>1688 ₽/п.г.</t>
+          <t>2445 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст4пс</t>
+          <t>Круг оцинкованный 210 мм ст4пс</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>1688 ₽/п.г.</t>
+          <t>2446 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 21 мм ст4сп</t>
+          <t>Круг оцинкованный 210 мм ст4сп</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>1688 ₽/п.г.</t>
+          <t>2446 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм 08кп</t>
+          <t>Круг оцинкованный 22 мм 08Ю</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>2447 ₽/п.г.</t>
+          <t>1699 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм 08пс</t>
+          <t>Круг оцинкованный 22 мм 08кп</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>2447 ₽/п.г.</t>
+          <t>1698 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм 08Ю</t>
+          <t>Круг оцинкованный 22 мм 08пс</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>2447 ₽/п.г.</t>
+          <t>1698 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм 09Г2С</t>
+          <t>Круг оцинкованный 22 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>2448 ₽/п.г.</t>
+          <t>1699 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст0</t>
+          <t>Круг оцинкованный 22 мм ст0</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>2448 ₽/п.г.</t>
+          <t>1699 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст1</t>
+          <t>Круг оцинкованный 22 мм ст1</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>2448 ₽/п.г.</t>
+          <t>1702 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст1кп</t>
+          <t>Круг оцинкованный 22 мм ст1кп</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>2449 ₽/п.г.</t>
+          <t>1702 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст1пс</t>
+          <t>Круг оцинкованный 22 мм ст1пс</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>2449 ₽/п.г.</t>
+          <t>1702 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст2</t>
+          <t>Круг оцинкованный 22 мм ст2</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>2449 ₽/п.г.</t>
+          <t>1705 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст20</t>
+          <t>Круг оцинкованный 22 мм ст20</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>2449 ₽/п.г.</t>
+          <t>1706 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст2кп</t>
+          <t>Круг оцинкованный 22 мм ст2кп</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>2450 ₽/п.г.</t>
+          <t>1707 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст2сп</t>
+          <t>Круг оцинкованный 22 мм ст2сп</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>2450 ₽/п.г.</t>
+          <t>1708 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст3</t>
+          <t>Круг оцинкованный 22 мм ст3</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>2450 ₽/п.г.</t>
+          <t>1709 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст3кп</t>
+          <t>Круг оцинкованный 22 мм ст3кп</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>2451 ₽/п.г.</t>
+          <t>1709 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст3пс</t>
+          <t>Круг оцинкованный 22 мм ст3пс</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>2453 ₽/п.г.</t>
+          <t>1709 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст3сп</t>
+          <t>Круг оцинкованный 22 мм ст3сп</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>2454 ₽/п.г.</t>
+          <t>1709 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст4пс</t>
+          <t>Круг оцинкованный 22 мм ст4пс</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>2454 ₽/п.г.</t>
+          <t>1710 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 220 мм ст4сп</t>
+          <t>Круг оцинкованный 22 мм ст4сп</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>2455 ₽/п.г.</t>
+          <t>1710 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм 08кп</t>
+          <t>Круг оцинкованный 220 мм 08Ю</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>1698 ₽/п.г.</t>
+          <t>2447 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм 08пс</t>
+          <t>Круг оцинкованный 220 мм 08кп</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>1698 ₽/п.г.</t>
+          <t>2447 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм 08Ю</t>
+          <t>Круг оцинкованный 220 мм 08пс</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>1699 ₽/п.г.</t>
+          <t>2447 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм 09Г2С</t>
+          <t>Круг оцинкованный 220 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>1699 ₽/п.г.</t>
+          <t>2448 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст0</t>
+          <t>Круг оцинкованный 220 мм ст0</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>1699 ₽/п.г.</t>
+          <t>2448 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст1</t>
+          <t>Круг оцинкованный 220 мм ст1</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>1702 ₽/п.г.</t>
+          <t>2448 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст1кп</t>
+          <t>Круг оцинкованный 220 мм ст1кп</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>1702 ₽/п.г.</t>
+          <t>2449 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст1пс</t>
+          <t>Круг оцинкованный 220 мм ст1пс</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>1702 ₽/п.г.</t>
+          <t>2449 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст2</t>
+          <t>Круг оцинкованный 220 мм ст2</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>1705 ₽/п.г.</t>
+          <t>2449 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст20</t>
+          <t>Круг оцинкованный 220 мм ст20</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>1706 ₽/п.г.</t>
+          <t>2449 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст2кп</t>
+          <t>Круг оцинкованный 220 мм ст2кп</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>1707 ₽/п.г.</t>
+          <t>2450 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст2сп</t>
+          <t>Круг оцинкованный 220 мм ст2сп</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>1708 ₽/п.г.</t>
+          <t>2450 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст3</t>
+          <t>Круг оцинкованный 220 мм ст3</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>1709 ₽/п.г.</t>
+          <t>2450 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст3кп</t>
+          <t>Круг оцинкованный 220 мм ст3кп</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>1709 ₽/п.г.</t>
+          <t>2451 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст3пс</t>
+          <t>Круг оцинкованный 220 мм ст3пс</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>1709 ₽/п.г.</t>
+          <t>2453 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст3сп</t>
+          <t>Круг оцинкованный 220 мм ст3сп</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>1709 ₽/п.г.</t>
+          <t>2454 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст4пс</t>
+          <t>Круг оцинкованный 220 мм ст4пс</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>1710 ₽/п.г.</t>
+          <t>2454 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 22 мм ст4сп</t>
+          <t>Круг оцинкованный 220 мм ст4сп</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>1710 ₽/п.г.</t>
+          <t>2455 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм 08кп</t>
+          <t>Круг оцинкованный 23 мм 08Ю</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>2455 ₽/п.г.</t>
+          <t>1711 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм 08пс</t>
+          <t>Круг оцинкованный 23 мм 08кп</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>2455 ₽/п.г.</t>
+          <t>1711 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм 08Ю</t>
+          <t>Круг оцинкованный 23 мм 08пс</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>2456 ₽/п.г.</t>
+          <t>1711 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм 09Г2С</t>
+          <t>Круг оцинкованный 23 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>2456 ₽/п.г.</t>
+          <t>1711 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст0</t>
+          <t>Круг оцинкованный 23 мм ст0</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>2457 ₽/п.г.</t>
+          <t>1711 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст1</t>
+          <t>Круг оцинкованный 23 мм ст1</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>2457 ₽/п.г.</t>
+          <t>1711 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст1кп</t>
+          <t>Круг оцинкованный 23 мм ст1кп</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>2458 ₽/п.г.</t>
+          <t>1712 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст1пс</t>
+          <t>Круг оцинкованный 23 мм ст1пс</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>2458 ₽/п.г.</t>
+          <t>1712 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст2</t>
+          <t>Круг оцинкованный 23 мм ст2</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>2459 ₽/п.г.</t>
+          <t>1713 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст20</t>
+          <t>Круг оцинкованный 23 мм ст20</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>2459 ₽/п.г.</t>
+          <t>1714 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст2кп</t>
+          <t>Круг оцинкованный 23 мм ст2кп</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>2460 ₽/п.г.</t>
+          <t>1715 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст2сп</t>
+          <t>Круг оцинкованный 23 мм ст2сп</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>2461 ₽/п.г.</t>
+          <t>1715 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст3</t>
+          <t>Круг оцинкованный 23 мм ст3</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>2461 ₽/п.г.</t>
+          <t>1716 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст3кп</t>
+          <t>Круг оцинкованный 23 мм ст3кп</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>2462 ₽/п.г.</t>
+          <t>1717 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст3пс</t>
+          <t>Круг оцинкованный 23 мм ст3пс</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>2462 ₽/п.г.</t>
+          <t>1717 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст3сп</t>
+          <t>Круг оцинкованный 23 мм ст3сп</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>2463 ₽/п.г.</t>
+          <t>1718 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст4пс</t>
+          <t>Круг оцинкованный 23 мм ст4пс</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>2464 ₽/п.г.</t>
+          <t>1718 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 230 мм ст4сп</t>
+          <t>Круг оцинкованный 23 мм ст4сп</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>2464 ₽/п.г.</t>
+          <t>1718 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм 08кп</t>
+          <t>Круг оцинкованный 230 мм 08Ю</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>1711 ₽/п.г.</t>
+          <t>2456 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм 08пс</t>
+          <t>Круг оцинкованный 230 мм 08кп</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>1711 ₽/п.г.</t>
+          <t>2455 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм 08Ю</t>
+          <t>Круг оцинкованный 230 мм 08пс</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>1711 ₽/п.г.</t>
+          <t>2455 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм 09Г2С</t>
+          <t>Круг оцинкованный 230 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>1711 ₽/п.г.</t>
+          <t>2456 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст0</t>
+          <t>Круг оцинкованный 230 мм ст0</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>1711 ₽/п.г.</t>
+          <t>2457 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст1</t>
+          <t>Круг оцинкованный 230 мм ст1</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>1711 ₽/п.г.</t>
+          <t>2457 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст1кп</t>
+          <t>Круг оцинкованный 230 мм ст1кп</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>1712 ₽/п.г.</t>
+          <t>2458 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст1пс</t>
+          <t>Круг оцинкованный 230 мм ст1пс</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>1712 ₽/п.г.</t>
+          <t>2458 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст2</t>
+          <t>Круг оцинкованный 230 мм ст2</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>1713 ₽/п.г.</t>
+          <t>2459 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст20</t>
+          <t>Круг оцинкованный 230 мм ст20</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>1714 ₽/п.г.</t>
+          <t>2459 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст2кп</t>
+          <t>Круг оцинкованный 230 мм ст2кп</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>1715 ₽/п.г.</t>
+          <t>2460 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст2сп</t>
+          <t>Круг оцинкованный 230 мм ст2сп</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>1715 ₽/п.г.</t>
+          <t>2461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст3</t>
+          <t>Круг оцинкованный 230 мм ст3</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>1716 ₽/п.г.</t>
+          <t>2461 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст3кп</t>
+          <t>Круг оцинкованный 230 мм ст3кп</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>1717 ₽/п.г.</t>
+          <t>2462 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст3пс</t>
+          <t>Круг оцинкованный 230 мм ст3пс</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>1717 ₽/п.г.</t>
+          <t>2462 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст3сп</t>
+          <t>Круг оцинкованный 230 мм ст3сп</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>1718 ₽/п.г.</t>
+          <t>2463 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст4пс</t>
+          <t>Круг оцинкованный 230 мм ст4пс</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>1718 ₽/п.г.</t>
+          <t>2464 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 23 мм ст4сп</t>
+          <t>Круг оцинкованный 230 мм ст4сп</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>1718 ₽/п.г.</t>
+          <t>2464 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм 08кп</t>
+          <t>Круг оцинкованный 24 мм 08Ю</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>2465 ₽/п.г.</t>
+          <t>1719 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм 08пс</t>
+          <t>Круг оцинкованный 24 мм 08кп</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>2465 ₽/п.г.</t>
+          <t>1718 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм 08Ю</t>
+          <t>Круг оцинкованный 24 мм 08пс</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>2466 ₽/п.г.</t>
+          <t>1719 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм 09Г2С</t>
+          <t>Круг оцинкованный 24 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>2466 ₽/п.г.</t>
+          <t>1719 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст0</t>
+          <t>Круг оцинкованный 24 мм ст0</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>2467 ₽/п.г.</t>
+          <t>1721 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст1</t>
+          <t>Круг оцинкованный 24 мм ст1</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>2467 ₽/п.г.</t>
+          <t>1721 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст1кп</t>
+          <t>Круг оцинкованный 24 мм ст1кп</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>2468 ₽/п.г.</t>
+          <t>1722 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст1пс</t>
+          <t>Круг оцинкованный 24 мм ст1пс</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>2468 ₽/п.г.</t>
+          <t>1722 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст2</t>
+          <t>Круг оцинкованный 24 мм ст2</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>2469 ₽/п.г.</t>
+          <t>1723 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст20</t>
+          <t>Круг оцинкованный 24 мм ст20</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>2470 ₽/п.г.</t>
+          <t>1723 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст2кп</t>
+          <t>Круг оцинкованный 24 мм ст2кп</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>2470 ₽/п.г.</t>
+          <t>1723 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст2сп</t>
+          <t>Круг оцинкованный 24 мм ст2сп</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>2470 ₽/п.г.</t>
+          <t>1724 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст3</t>
+          <t>Круг оцинкованный 24 мм ст3</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>2471 ₽/п.г.</t>
+          <t>1724 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст3кп</t>
+          <t>Круг оцинкованный 24 мм ст3кп</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>2471 ₽/п.г.</t>
+          <t>1724 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст3пс</t>
+          <t>Круг оцинкованный 24 мм ст3пс</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>2472 ₽/п.г.</t>
+          <t>1724 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст3сп</t>
+          <t>Круг оцинкованный 24 мм ст3сп</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>2473 ₽/п.г.</t>
+          <t>1725 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст4пс</t>
+          <t>Круг оцинкованный 24 мм ст4пс</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>2473 ₽/п.г.</t>
+          <t>1726 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 240 мм ст4сп</t>
+          <t>Круг оцинкованный 24 мм ст4сп</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>2473 ₽/п.г.</t>
+          <t>1726 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм 08кп</t>
+          <t>Круг оцинкованный 240 мм 08Ю</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>1718 ₽/п.г.</t>
+          <t>2466 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм 08пс</t>
+          <t>Круг оцинкованный 240 мм 08кп</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>1719 ₽/п.г.</t>
+          <t>2465 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм 08Ю</t>
+          <t>Круг оцинкованный 240 мм 08пс</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>1719 ₽/п.г.</t>
+          <t>2465 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм 09Г2С</t>
+          <t>Круг оцинкованный 240 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>1719 ₽/п.г.</t>
+          <t>2466 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст0</t>
+          <t>Круг оцинкованный 240 мм ст0</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>1721 ₽/п.г.</t>
+          <t>2467 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст1</t>
+          <t>Круг оцинкованный 240 мм ст1</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>1721 ₽/п.г.</t>
+          <t>2467 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст1кп</t>
+          <t>Круг оцинкованный 240 мм ст1кп</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>1722 ₽/п.г.</t>
+          <t>2468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст1пс</t>
+          <t>Круг оцинкованный 240 мм ст1пс</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>1722 ₽/п.г.</t>
+          <t>2468 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст2</t>
+          <t>Круг оцинкованный 240 мм ст2</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>1723 ₽/п.г.</t>
+          <t>2469 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст20</t>
+          <t>Круг оцинкованный 240 мм ст20</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>1723 ₽/п.г.</t>
+          <t>2470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст2кп</t>
+          <t>Круг оцинкованный 240 мм ст2кп</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>1723 ₽/п.г.</t>
+          <t>2470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст2сп</t>
+          <t>Круг оцинкованный 240 мм ст2сп</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>1724 ₽/п.г.</t>
+          <t>2470 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст3</t>
+          <t>Круг оцинкованный 240 мм ст3</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>1724 ₽/п.г.</t>
+          <t>2471 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст3кп</t>
+          <t>Круг оцинкованный 240 мм ст3кп</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>1724 ₽/п.г.</t>
+          <t>2471 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст3пс</t>
+          <t>Круг оцинкованный 240 мм ст3пс</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>1724 ₽/п.г.</t>
+          <t>2472 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст3сп</t>
+          <t>Круг оцинкованный 240 мм ст3сп</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>1725 ₽/п.г.</t>
+          <t>2473 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст4пс</t>
+          <t>Круг оцинкованный 240 мм ст4пс</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>1726 ₽/п.г.</t>
+          <t>2473 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 24 мм ст4сп</t>
+          <t>Круг оцинкованный 240 мм ст4сп</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>1726 ₽/п.г.</t>
+          <t>2473 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм 08кп</t>
+          <t>Круг оцинкованный 25 мм 08Ю</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>2473 ₽/п.г.</t>
+          <t>1727 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм 08пс</t>
+          <t>Круг оцинкованный 25 мм 08кп</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>2474 ₽/п.г.</t>
+          <t>1726 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм 08Ю</t>
+          <t>Круг оцинкованный 25 мм 08пс</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>2474 ₽/п.г.</t>
+          <t>1727 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм 09Г2С</t>
+          <t>Круг оцинкованный 25 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>2474 ₽/п.г.</t>
+          <t>1727 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст0</t>
+          <t>Круг оцинкованный 25 мм ст0</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>2474 ₽/п.г.</t>
+          <t>1727 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст1</t>
+          <t>Круг оцинкованный 25 мм ст1</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>2478 ₽/п.г.</t>
+          <t>1728 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст1кп</t>
+          <t>Круг оцинкованный 25 мм ст1кп</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>2478 ₽/п.г.</t>
+          <t>1728 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст1пс</t>
+          <t>Круг оцинкованный 25 мм ст1пс</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>2478 ₽/п.г.</t>
+          <t>1731 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст2</t>
+          <t>Круг оцинкованный 25 мм ст2</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>2479 ₽/п.г.</t>
+          <t>1731 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст20</t>
+          <t>Круг оцинкованный 25 мм ст20</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>2481 ₽/п.г.</t>
+          <t>1732 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст2кп</t>
+          <t>Круг оцинкованный 25 мм ст2кп</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>2481 ₽/п.г.</t>
+          <t>1733 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст2сп</t>
+          <t>Круг оцинкованный 25 мм ст2сп</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>2482 ₽/п.г.</t>
+          <t>1733 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст3</t>
+          <t>Круг оцинкованный 25 мм ст3</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>2482 ₽/п.г.</t>
+          <t>1733 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст3кп</t>
+          <t>Круг оцинкованный 25 мм ст3кп</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>2483 ₽/п.г.</t>
+          <t>1733 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст3пс</t>
+          <t>Круг оцинкованный 25 мм ст3пс</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>2484 ₽/п.г.</t>
+          <t>1735 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст3сп</t>
+          <t>Круг оцинкованный 25 мм ст3сп</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>2484 ₽/п.г.</t>
+          <t>1737 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст4пс</t>
+          <t>Круг оцинкованный 25 мм ст4пс</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>2485 ₽/п.г.</t>
+          <t>1737 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 250 мм ст4сп</t>
+          <t>Круг оцинкованный 25 мм ст4сп</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>2485 ₽/п.г.</t>
+          <t>1738 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм 08кп</t>
+          <t>Круг оцинкованный 250 мм 08Ю</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>1726 ₽/п.г.</t>
+          <t>2474 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм 08пс</t>
+          <t>Круг оцинкованный 250 мм 08кп</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>1727 ₽/п.г.</t>
+          <t>2473 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм 08Ю</t>
+          <t>Круг оцинкованный 250 мм 08пс</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>1727 ₽/п.г.</t>
+          <t>2474 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм 09Г2С</t>
+          <t>Круг оцинкованный 250 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>1727 ₽/п.г.</t>
+          <t>2474 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст0</t>
+          <t>Круг оцинкованный 250 мм ст0</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>1727 ₽/п.г.</t>
+          <t>2474 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст1</t>
+          <t>Круг оцинкованный 250 мм ст1</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>1728 ₽/п.г.</t>
+          <t>2478 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст1кп</t>
+          <t>Круг оцинкованный 250 мм ст1кп</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>1728 ₽/п.г.</t>
+          <t>2478 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст1пс</t>
+          <t>Круг оцинкованный 250 мм ст1пс</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>1731 ₽/п.г.</t>
+          <t>2478 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст2</t>
+          <t>Круг оцинкованный 250 мм ст2</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>1731 ₽/п.г.</t>
+          <t>2479 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст20</t>
+          <t>Круг оцинкованный 250 мм ст20</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>1732 ₽/п.г.</t>
+          <t>2481 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст2кп</t>
+          <t>Круг оцинкованный 250 мм ст2кп</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>1733 ₽/п.г.</t>
+          <t>2481 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст2сп</t>
+          <t>Круг оцинкованный 250 мм ст2сп</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>1733 ₽/п.г.</t>
+          <t>2482 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст3</t>
+          <t>Круг оцинкованный 250 мм ст3</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>1733 ₽/п.г.</t>
+          <t>2482 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст3кп</t>
+          <t>Круг оцинкованный 250 мм ст3кп</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>1733 ₽/п.г.</t>
+          <t>2483 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст3пс</t>
+          <t>Круг оцинкованный 250 мм ст3пс</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>1735 ₽/п.г.</t>
+          <t>2484 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст3сп</t>
+          <t>Круг оцинкованный 250 мм ст3сп</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>1737 ₽/п.г.</t>
+          <t>2484 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст4пс</t>
+          <t>Круг оцинкованный 250 мм ст4пс</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>1737 ₽/п.г.</t>
+          <t>2485 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 25 мм ст4сп</t>
+          <t>Круг оцинкованный 250 мм ст4сп</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>1738 ₽/п.г.</t>
+          <t>2485 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм 08кп</t>
+          <t>Круг оцинкованный 26 мм 08Ю</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>2486 ₽/п.г.</t>
+          <t>1738 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм 08пс</t>
+          <t>Круг оцинкованный 26 мм 08кп</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>2486 ₽/п.г.</t>
+          <t>1738 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм 08Ю</t>
+          <t>Круг оцинкованный 26 мм 08пс</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>2486 ₽/п.г.</t>
+          <t>1738 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм 09Г2С</t>
+          <t>Круг оцинкованный 26 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>2486 ₽/п.г.</t>
+          <t>1739 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст0</t>
+          <t>Круг оцинкованный 26 мм ст0</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>2486 ₽/п.г.</t>
+          <t>1739 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст1</t>
+          <t>Круг оцинкованный 26 мм ст1</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>2487 ₽/п.г.</t>
+          <t>1739 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст1кп</t>
+          <t>Круг оцинкованный 26 мм ст1кп</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>2487 ₽/п.г.</t>
+          <t>1739 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст1пс</t>
+          <t>Круг оцинкованный 26 мм ст1пс</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>2488 ₽/п.г.</t>
+          <t>1740 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст2</t>
+          <t>Круг оцинкованный 26 мм ст2</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>2489 ₽/п.г.</t>
+          <t>1741 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст20</t>
+          <t>Круг оцинкованный 26 мм ст20</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>2489 ₽/п.г.</t>
+          <t>1743 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст2кп</t>
+          <t>Круг оцинкованный 26 мм ст2кп</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>2489 ₽/п.г.</t>
+          <t>1744 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст2сп</t>
+          <t>Круг оцинкованный 26 мм ст2сп</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>2489 ₽/п.г.</t>
+          <t>1745 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст3</t>
+          <t>Круг оцинкованный 26 мм ст3</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>2489 ₽/п.г.</t>
+          <t>1746 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст3кп</t>
+          <t>Круг оцинкованный 26 мм ст3кп</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>2490 ₽/п.г.</t>
+          <t>1747 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст3пс</t>
+          <t>Круг оцинкованный 26 мм ст3пс</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>2491 ₽/п.г.</t>
+          <t>1747 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст3сп</t>
+          <t>Круг оцинкованный 26 мм ст3сп</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>2492 ₽/п.г.</t>
+          <t>1748 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст4пс</t>
+          <t>Круг оцинкованный 26 мм ст4пс</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>2492 ₽/п.г.</t>
+          <t>1749 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 260 мм ст4сп</t>
+          <t>Круг оцинкованный 26 мм ст4сп</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>2492 ₽/п.г.</t>
+          <t>1750 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм 08кп</t>
+          <t>Круг оцинкованный 260 мм 08Ю</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>1738 ₽/п.г.</t>
+          <t>2486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм 08пс</t>
+          <t>Круг оцинкованный 260 мм 08кп</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>1738 ₽/п.г.</t>
+          <t>2486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм 08Ю</t>
+          <t>Круг оцинкованный 260 мм 08пс</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>1738 ₽/п.г.</t>
+          <t>2486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм 09Г2С</t>
+          <t>Круг оцинкованный 260 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>1739 ₽/п.г.</t>
+          <t>2486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст0</t>
+          <t>Круг оцинкованный 260 мм ст0</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>1739 ₽/п.г.</t>
+          <t>2486 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст1</t>
+          <t>Круг оцинкованный 260 мм ст1</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>1739 ₽/п.г.</t>
+          <t>2487 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст1кп</t>
+          <t>Круг оцинкованный 260 мм ст1кп</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>1739 ₽/п.г.</t>
+          <t>2487 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст1пс</t>
+          <t>Круг оцинкованный 260 мм ст1пс</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>1740 ₽/п.г.</t>
+          <t>2488 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст2</t>
+          <t>Круг оцинкованный 260 мм ст2</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>1741 ₽/п.г.</t>
+          <t>2489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст20</t>
+          <t>Круг оцинкованный 260 мм ст20</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>1743 ₽/п.г.</t>
+          <t>2489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст2кп</t>
+          <t>Круг оцинкованный 260 мм ст2кп</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>1744 ₽/п.г.</t>
+          <t>2489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст2сп</t>
+          <t>Круг оцинкованный 260 мм ст2сп</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>1745 ₽/п.г.</t>
+          <t>2489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст3</t>
+          <t>Круг оцинкованный 260 мм ст3</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>1746 ₽/п.г.</t>
+          <t>2489 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст3кп</t>
+          <t>Круг оцинкованный 260 мм ст3кп</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>1747 ₽/п.г.</t>
+          <t>2490 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст3пс</t>
+          <t>Круг оцинкованный 260 мм ст3пс</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>1747 ₽/п.г.</t>
+          <t>2491 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст3сп</t>
+          <t>Круг оцинкованный 260 мм ст3сп</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>1748 ₽/п.г.</t>
+          <t>2492 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст4пс</t>
+          <t>Круг оцинкованный 260 мм ст4пс</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>1749 ₽/п.г.</t>
+          <t>2492 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 26 мм ст4сп</t>
+          <t>Круг оцинкованный 260 мм ст4сп</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>1750 ₽/п.г.</t>
+          <t>2492 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм 08кп</t>
+          <t>Круг оцинкованный 27 мм 08Ю</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>2493 ₽/п.г.</t>
+          <t>1752 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм 08пс</t>
+          <t>Круг оцинкованный 27 мм 08кп</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>2493 ₽/п.г.</t>
+          <t>1750 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм 08Ю</t>
+          <t>Круг оцинкованный 27 мм 08пс</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>2493 ₽/п.г.</t>
+          <t>1752 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм 09Г2С</t>
+          <t>Круг оцинкованный 27 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>2493 ₽/п.г.</t>
+          <t>1752 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст0</t>
+          <t>Круг оцинкованный 27 мм ст0</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>2493 ₽/п.г.</t>
+          <t>1752 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст1</t>
+          <t>Круг оцинкованный 27 мм ст1</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>2493 ₽/п.г.</t>
+          <t>1753 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст1кп</t>
+          <t>Круг оцинкованный 27 мм ст1кп</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>2494 ₽/п.г.</t>
+          <t>1754 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст1пс</t>
+          <t>Круг оцинкованный 27 мм ст1пс</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>2494 ₽/п.г.</t>
+          <t>1754 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст2</t>
+          <t>Круг оцинкованный 27 мм ст2</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>2494 ₽/п.г.</t>
+          <t>1755 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст20</t>
+          <t>Круг оцинкованный 27 мм ст20</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>2495 ₽/п.г.</t>
+          <t>1755 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст2кп</t>
+          <t>Круг оцинкованный 27 мм ст2кп</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>2495 ₽/п.г.</t>
+          <t>1756 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст2сп</t>
+          <t>Круг оцинкованный 27 мм ст2сп</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>2496 ₽/п.г.</t>
+          <t>1756 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст3</t>
+          <t>Круг оцинкованный 27 мм ст3</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>2496 ₽/п.г.</t>
+          <t>1757 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст3кп</t>
+          <t>Круг оцинкованный 27 мм ст3кп</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>2496 ₽/п.г.</t>
+          <t>1757 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст3пс</t>
+          <t>Круг оцинкованный 27 мм ст3пс</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>2497 ₽/п.г.</t>
+          <t>1758 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст3сп</t>
+          <t>Круг оцинкованный 27 мм ст3сп</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>2497 ₽/п.г.</t>
+          <t>1759 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст4пс</t>
+          <t>Круг оцинкованный 27 мм ст4пс</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>2499 ₽/п.г.</t>
+          <t>1760 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 270 мм ст4сп</t>
+          <t>Круг оцинкованный 27 мм ст4сп</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>2500 ₽/п.г.</t>
+          <t>1760 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм 08кп</t>
+          <t>Круг оцинкованный 270 мм 08Ю</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>1750 ₽/п.г.</t>
+          <t>2493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм 08пс</t>
+          <t>Круг оцинкованный 270 мм 08кп</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>1752 ₽/п.г.</t>
+          <t>2493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм 08Ю</t>
+          <t>Круг оцинкованный 270 мм 08пс</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>1752 ₽/п.г.</t>
+          <t>2493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм 09Г2С</t>
+          <t>Круг оцинкованный 270 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>1752 ₽/п.г.</t>
+          <t>2493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст0</t>
+          <t>Круг оцинкованный 270 мм ст0</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>1752 ₽/п.г.</t>
+          <t>2493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст1</t>
+          <t>Круг оцинкованный 270 мм ст1</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>1753 ₽/п.г.</t>
+          <t>2493 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст1кп</t>
+          <t>Круг оцинкованный 270 мм ст1кп</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>1754 ₽/п.г.</t>
+          <t>2494 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст1пс</t>
+          <t>Круг оцинкованный 270 мм ст1пс</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>1754 ₽/п.г.</t>
+          <t>2494 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст2</t>
+          <t>Круг оцинкованный 270 мм ст2</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>1755 ₽/п.г.</t>
+          <t>2494 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст20</t>
+          <t>Круг оцинкованный 270 мм ст20</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>1755 ₽/п.г.</t>
+          <t>2495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст2кп</t>
+          <t>Круг оцинкованный 270 мм ст2кп</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>1756 ₽/п.г.</t>
+          <t>2495 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст2сп</t>
+          <t>Круг оцинкованный 270 мм ст2сп</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>1756 ₽/п.г.</t>
+          <t>2496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст3</t>
+          <t>Круг оцинкованный 270 мм ст3</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>1757 ₽/п.г.</t>
+          <t>2496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст3кп</t>
+          <t>Круг оцинкованный 270 мм ст3кп</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>1757 ₽/п.г.</t>
+          <t>2496 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст3пс</t>
+          <t>Круг оцинкованный 270 мм ст3пс</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>1758 ₽/п.г.</t>
+          <t>2497 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст3сп</t>
+          <t>Круг оцинкованный 270 мм ст3сп</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>1759 ₽/п.г.</t>
+          <t>2497 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст4пс</t>
+          <t>Круг оцинкованный 270 мм ст4пс</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>1760 ₽/п.г.</t>
+          <t>2499 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 27 мм ст4сп</t>
+          <t>Круг оцинкованный 270 мм ст4сп</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>1760 ₽/п.г.</t>
+          <t>2500 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 28 мм 08кп</t>
+          <t>Круг оцинкованный 28 мм 08Ю</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>1761 ₽/п.г.</t>
+          <t>1762 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 28 мм 08пс</t>
+          <t>Круг оцинкованный 28 мм 08кп</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>1762 ₽/п.г.</t>
+          <t>1761 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 28 мм 08Ю</t>
+          <t>Круг оцинкованный 28 мм 08пс</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
           <t>1762 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
           <t>Круг оцинкованный 28 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
           <t>1762 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
           <t>Круг оцинкованный 28 мм ст0</t>
         </is>
@@ -16725,80 +16725,80 @@
         <is>
           <t>Круг оцинкованный 28 мм ст4пс</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
           <t>1768 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
           <t>Круг оцинкованный 28 мм ст4сп</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>1768 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 29 мм 08кп</t>
+          <t>Круг оцинкованный 29 мм 08Ю</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>1769 ₽/п.г.</t>
+          <t>1771 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 29 мм 08пс</t>
+          <t>Круг оцинкованный 29 мм 08кп</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
           <t>1769 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 29 мм 08Ю</t>
+          <t>Круг оцинкованный 29 мм 08пс</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>1771 ₽/п.г.</t>
+          <t>1769 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
           <t>Круг оцинкованный 29 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
           <t>1771 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
           <t>Круг оцинкованный 29 мм ст0</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
           <t>1772 ₽/п.г.</t>
         </is>
@@ -16941,20994 +16941,20994 @@
         <is>
           <t>Круг оцинкованный 29 мм ст4пс</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>1781 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
           <t>Круг оцинкованный 29 мм ст4сп</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>1781 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм 08кп</t>
+          <t>Круг оцинкованный 3,1 мм 08Ю</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>1781 ₽/п.г.</t>
+          <t>901 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм 08пс</t>
+          <t>Круг оцинкованный 3,1 мм 08кп</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>1782 ₽/п.г.</t>
+          <t>900 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм 08Ю</t>
+          <t>Круг оцинкованный 3,1 мм 08пс</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>1782 ₽/п.г.</t>
+          <t>900 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,1 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>1784 ₽/п.г.</t>
+          <t>901 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст0</t>
+          <t>Круг оцинкованный 3,1 мм ст0</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>1785 ₽/п.г.</t>
+          <t>901 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст1</t>
+          <t>Круг оцинкованный 3,1 мм ст1</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>1785 ₽/п.г.</t>
+          <t>902 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст1кп</t>
+          <t>Круг оцинкованный 3,1 мм ст1кп</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>1786 ₽/п.г.</t>
+          <t>902 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст1пс</t>
+          <t>Круг оцинкованный 3,1 мм ст1пс</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>1786 ₽/п.г.</t>
+          <t>903 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст2</t>
+          <t>Круг оцинкованный 3,1 мм ст2</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>1786 ₽/п.г.</t>
+          <t>904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст20</t>
+          <t>Круг оцинкованный 3,1 мм ст20</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>1787 ₽/п.г.</t>
+          <t>904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст2кп</t>
+          <t>Круг оцинкованный 3,1 мм ст2кп</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>1787 ₽/п.г.</t>
+          <t>904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст2сп</t>
+          <t>Круг оцинкованный 3,1 мм ст2сп</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>1789 ₽/п.г.</t>
+          <t>904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст3</t>
+          <t>Круг оцинкованный 3,1 мм ст3</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>1789 ₽/п.г.</t>
+          <t>904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст3кп</t>
+          <t>Круг оцинкованный 3,1 мм ст3кп</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>1791 ₽/п.г.</t>
+          <t>904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст3пс</t>
+          <t>Круг оцинкованный 3,1 мм ст3пс</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>1791 ₽/п.г.</t>
+          <t>905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст3сп</t>
+          <t>Круг оцинкованный 3,1 мм ст3сп</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>1791 ₽/п.г.</t>
+          <t>905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст4пс</t>
+          <t>Круг оцинкованный 3,1 мм ст4пс</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>1791 ₽/п.г.</t>
+          <t>905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 30 мм ст4сп</t>
+          <t>Круг оцинкованный 3,1 мм ст4сп</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>1792 ₽/п.г.</t>
+          <t>905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм 08кп</t>
+          <t>Круг оцинкованный 3,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>900 ₽/п.г.</t>
+          <t>906 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм 08кп</t>
+          <t>Круг оцинкованный 3,2 мм 08кп</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>1793 ₽/п.г.</t>
+          <t>905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм 08пс</t>
+          <t>Круг оцинкованный 3,2 мм 08пс</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>900 ₽/п.г.</t>
+          <t>906 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм 08пс</t>
+          <t>Круг оцинкованный 3,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>1793 ₽/п.г.</t>
+          <t>906 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм 08Ю</t>
+          <t>Круг оцинкованный 3,2 мм ст0</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>901 ₽/п.г.</t>
+          <t>906 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм 08Ю</t>
+          <t>Круг оцинкованный 3,2 мм ст1</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>1793 ₽/п.г.</t>
+          <t>906 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,2 мм ст1кп</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>901 ₽/п.г.</t>
+          <t>908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,2 мм ст1пс</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>1793 ₽/п.г.</t>
+          <t>908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст0</t>
+          <t>Круг оцинкованный 3,2 мм ст2</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>901 ₽/п.г.</t>
+          <t>908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст0</t>
+          <t>Круг оцинкованный 3,2 мм ст20</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>1794 ₽/п.г.</t>
+          <t>908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст1</t>
+          <t>Круг оцинкованный 3,2 мм ст2кп</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>902 ₽/п.г.</t>
+          <t>909 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст1</t>
+          <t>Круг оцинкованный 3,2 мм ст2сп</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>1794 ₽/п.г.</t>
+          <t>909 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст1кп</t>
+          <t>Круг оцинкованный 3,2 мм ст3</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>902 ₽/п.г.</t>
+          <t>910 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст1кп</t>
+          <t>Круг оцинкованный 3,2 мм ст3кп</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>1795 ₽/п.г.</t>
+          <t>910 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст1пс</t>
+          <t>Круг оцинкованный 3,2 мм ст3пс</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>903 ₽/п.г.</t>
+          <t>910 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст1пс</t>
+          <t>Круг оцинкованный 3,2 мм ст3сп</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>1795 ₽/п.г.</t>
+          <t>911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст2</t>
+          <t>Круг оцинкованный 3,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>904 ₽/п.г.</t>
+          <t>911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст2</t>
+          <t>Круг оцинкованный 3,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>1796 ₽/п.г.</t>
+          <t>911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст20</t>
+          <t>Круг оцинкованный 3,3 мм 08Ю</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>904 ₽/п.г.</t>
+          <t>912 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст20</t>
+          <t>Круг оцинкованный 3,3 мм 08кп</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>1796 ₽/п.г.</t>
+          <t>911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст2кп</t>
+          <t>Круг оцинкованный 3,3 мм 08пс</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>904 ₽/п.г.</t>
+          <t>911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст2кп</t>
+          <t>Круг оцинкованный 3,3 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>1797 ₽/п.г.</t>
+          <t>913 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст2сп</t>
+          <t>Круг оцинкованный 3,3 мм ст0</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>904 ₽/п.г.</t>
+          <t>913 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст2сп</t>
+          <t>Круг оцинкованный 3,3 мм ст1</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>1797 ₽/п.г.</t>
+          <t>913 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст3</t>
+          <t>Круг оцинкованный 3,3 мм ст1кп</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
-          <t>904 ₽/п.г.</t>
+          <t>914 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст3</t>
+          <t>Круг оцинкованный 3,3 мм ст1пс</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>1797 ₽/п.г.</t>
+          <t>914 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст3кп</t>
+          <t>Круг оцинкованный 3,3 мм ст2</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>904 ₽/п.г.</t>
+          <t>914 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст3кп</t>
+          <t>Круг оцинкованный 3,3 мм ст20</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>1798 ₽/п.г.</t>
+          <t>915 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст3пс</t>
+          <t>Круг оцинкованный 3,3 мм ст2кп</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>905 ₽/п.г.</t>
+          <t>915 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст3пс</t>
+          <t>Круг оцинкованный 3,3 мм ст2сп</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>1798 ₽/п.г.</t>
+          <t>916 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст3сп</t>
+          <t>Круг оцинкованный 3,3 мм ст3</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>905 ₽/п.г.</t>
+          <t>916 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст3сп</t>
+          <t>Круг оцинкованный 3,3 мм ст3кп</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>1799 ₽/п.г.</t>
+          <t>918 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст4пс</t>
+          <t>Круг оцинкованный 3,3 мм ст3пс</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>905 ₽/п.г.</t>
+          <t>919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст4пс</t>
+          <t>Круг оцинкованный 3,3 мм ст3сп</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>1800 ₽/п.г.</t>
+          <t>919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,1 мм ст4сп</t>
+          <t>Круг оцинкованный 3,3 мм ст4пс</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>905 ₽/п.г.</t>
+          <t>919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 31 мм ст4сп</t>
+          <t>Круг оцинкованный 3,3 мм ст4сп</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>1800 ₽/п.г.</t>
+          <t>919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм 08кп</t>
+          <t>Круг оцинкованный 3,4 мм 08Ю</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>905 ₽/п.г.</t>
+          <t>920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм 08кп</t>
+          <t>Круг оцинкованный 3,4 мм 08кп</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>1802 ₽/п.г.</t>
+          <t>920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм 08пс</t>
+          <t>Круг оцинкованный 3,4 мм 08пс</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>906 ₽/п.г.</t>
+          <t>920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм 08пс</t>
+          <t>Круг оцинкованный 3,4 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>1803 ₽/п.г.</t>
+          <t>921 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм 08Ю</t>
+          <t>Круг оцинкованный 3,4 мм ст0</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>906 ₽/п.г.</t>
+          <t>922 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм 08Ю</t>
+          <t>Круг оцинкованный 3,4 мм ст1</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>1803 ₽/п.г.</t>
+          <t>922 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,4 мм ст1кп</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>906 ₽/п.г.</t>
+          <t>923 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,4 мм ст1пс</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>1804 ₽/п.г.</t>
+          <t>923 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст0</t>
+          <t>Круг оцинкованный 3,4 мм ст2</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>906 ₽/п.г.</t>
+          <t>923 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст0</t>
+          <t>Круг оцинкованный 3,4 мм ст20</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>1804 ₽/п.г.</t>
+          <t>924 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст1</t>
+          <t>Круг оцинкованный 3,4 мм ст2кп</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>906 ₽/п.г.</t>
+          <t>924 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст1</t>
+          <t>Круг оцинкованный 3,4 мм ст2сп</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>1804 ₽/п.г.</t>
+          <t>925 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст1кп</t>
+          <t>Круг оцинкованный 3,4 мм ст3</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>908 ₽/п.г.</t>
+          <t>925 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст1кп</t>
+          <t>Круг оцинкованный 3,4 мм ст3кп</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>1805 ₽/п.г.</t>
+          <t>925 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст1пс</t>
+          <t>Круг оцинкованный 3,4 мм ст3пс</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>908 ₽/п.г.</t>
+          <t>926 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст1пс</t>
+          <t>Круг оцинкованный 3,4 мм ст3сп</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>1805 ₽/п.г.</t>
+          <t>929 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст2</t>
+          <t>Круг оцинкованный 3,4 мм ст4пс</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>908 ₽/п.г.</t>
+          <t>929 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст2</t>
+          <t>Круг оцинкованный 3,4 мм ст4сп</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>1805 ₽/п.г.</t>
+          <t>929 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст20</t>
+          <t>Круг оцинкованный 3,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>908 ₽/п.г.</t>
+          <t>930 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст20</t>
+          <t>Круг оцинкованный 3,5 мм 08кп</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>1807 ₽/п.г.</t>
+          <t>930 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст2кп</t>
+          <t>Круг оцинкованный 3,5 мм 08пс</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>909 ₽/п.г.</t>
+          <t>930 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст2кп</t>
+          <t>Круг оцинкованный 3,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>1807 ₽/п.г.</t>
+          <t>931 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст2сп</t>
+          <t>Круг оцинкованный 3,5 мм ст0</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>909 ₽/п.г.</t>
+          <t>931 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст2сп</t>
+          <t>Круг оцинкованный 3,5 мм ст1</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>1810 ₽/п.г.</t>
+          <t>932 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст3</t>
+          <t>Круг оцинкованный 3,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>910 ₽/п.г.</t>
+          <t>934 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст3</t>
+          <t>Круг оцинкованный 3,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>1810 ₽/п.г.</t>
+          <t>934 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст3кп</t>
+          <t>Круг оцинкованный 3,5 мм ст2</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>910 ₽/п.г.</t>
+          <t>935 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст3кп</t>
+          <t>Круг оцинкованный 3,5 мм ст20</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>1810 ₽/п.г.</t>
+          <t>935 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст3пс</t>
+          <t>Круг оцинкованный 3,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>910 ₽/п.г.</t>
+          <t>936 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст3пс</t>
+          <t>Круг оцинкованный 3,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>1811 ₽/п.г.</t>
+          <t>936 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст3сп</t>
+          <t>Круг оцинкованный 3,5 мм ст3</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>911 ₽/п.г.</t>
+          <t>937 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст3сп</t>
+          <t>Круг оцинкованный 3,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>1812 ₽/п.г.</t>
+          <t>938 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст4пс</t>
+          <t>Круг оцинкованный 3,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>911 ₽/п.г.</t>
+          <t>938 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст4пс</t>
+          <t>Круг оцинкованный 3,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>1812 ₽/п.г.</t>
+          <t>938 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,2 мм ст4сп</t>
+          <t>Круг оцинкованный 3,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>911 ₽/п.г.</t>
+          <t>939 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 32 мм ст4сп</t>
+          <t>Круг оцинкованный 3,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>1812 ₽/п.г.</t>
+          <t>941 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм 08кп</t>
+          <t>Круг оцинкованный 3,6 мм 08Ю</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>911 ₽/п.г.</t>
+          <t>944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм 08кп</t>
+          <t>Круг оцинкованный 3,6 мм 08кп</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>1813 ₽/п.г.</t>
+          <t>944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм 08пс</t>
+          <t>Круг оцинкованный 3,6 мм 08пс</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>911 ₽/п.г.</t>
+          <t>944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм 08пс</t>
+          <t>Круг оцинкованный 3,6 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>1813 ₽/п.г.</t>
+          <t>944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм 08Ю</t>
+          <t>Круг оцинкованный 3,6 мм ст0</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>912 ₽/п.г.</t>
+          <t>945 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм 08Ю</t>
+          <t>Круг оцинкованный 3,6 мм ст1</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>1813 ₽/п.г.</t>
+          <t>945 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,6 мм ст1кп</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>913 ₽/п.г.</t>
+          <t>947 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,6 мм ст1пс</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>1815 ₽/п.г.</t>
+          <t>948 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст0</t>
+          <t>Круг оцинкованный 3,6 мм ст2</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>913 ₽/п.г.</t>
+          <t>948 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст0</t>
+          <t>Круг оцинкованный 3,6 мм ст20</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>1815 ₽/п.г.</t>
+          <t>949 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст1</t>
+          <t>Круг оцинкованный 3,6 мм ст2кп</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>913 ₽/п.г.</t>
+          <t>949 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст1</t>
+          <t>Круг оцинкованный 3,6 мм ст2сп</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>1815 ₽/п.г.</t>
+          <t>949 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст1кп</t>
+          <t>Круг оцинкованный 3,6 мм ст3</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>914 ₽/п.г.</t>
+          <t>950 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст1кп</t>
+          <t>Круг оцинкованный 3,6 мм ст3кп</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>1816 ₽/п.г.</t>
+          <t>951 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст1пс</t>
+          <t>Круг оцинкованный 3,6 мм ст3пс</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>914 ₽/п.г.</t>
+          <t>951 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст1пс</t>
+          <t>Круг оцинкованный 3,6 мм ст3сп</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>1816 ₽/п.г.</t>
+          <t>953 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст2</t>
+          <t>Круг оцинкованный 3,6 мм ст4пс</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>914 ₽/п.г.</t>
+          <t>953 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст2</t>
+          <t>Круг оцинкованный 3,6 мм ст4сп</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>1817 ₽/п.г.</t>
+          <t>953 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст20</t>
+          <t>Круг оцинкованный 3,7 мм 08Ю</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>915 ₽/п.г.</t>
+          <t>954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст20</t>
+          <t>Круг оцинкованный 3,7 мм 08кп</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>1817 ₽/п.г.</t>
+          <t>954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст2кп</t>
+          <t>Круг оцинкованный 3,7 мм 08пс</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>915 ₽/п.г.</t>
+          <t>954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст2кп</t>
+          <t>Круг оцинкованный 3,7 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>1817 ₽/п.г.</t>
+          <t>954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст2сп</t>
+          <t>Круг оцинкованный 3,7 мм ст0</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>916 ₽/п.г.</t>
+          <t>956 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст2сп</t>
+          <t>Круг оцинкованный 3,7 мм ст1</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>1818 ₽/п.г.</t>
+          <t>956 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст3</t>
+          <t>Круг оцинкованный 3,7 мм ст1кп</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>916 ₽/п.г.</t>
+          <t>956 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст3</t>
+          <t>Круг оцинкованный 3,7 мм ст1пс</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>1818 ₽/п.г.</t>
+          <t>956 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст3кп</t>
+          <t>Круг оцинкованный 3,7 мм ст2</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>918 ₽/п.г.</t>
+          <t>957 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст3кп</t>
+          <t>Круг оцинкованный 3,7 мм ст20</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>1818 ₽/п.г.</t>
+          <t>957 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст3пс</t>
+          <t>Круг оцинкованный 3,7 мм ст2кп</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>919 ₽/п.г.</t>
+          <t>958 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст3пс</t>
+          <t>Круг оцинкованный 3,7 мм ст2сп</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>1818 ₽/п.г.</t>
+          <t>958 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст3сп</t>
+          <t>Круг оцинкованный 3,7 мм ст3</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>919 ₽/п.г.</t>
+          <t>958 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст3сп</t>
+          <t>Круг оцинкованный 3,7 мм ст3кп</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>1819 ₽/п.г.</t>
+          <t>961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст4пс</t>
+          <t>Круг оцинкованный 3,7 мм ст3пс</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>919 ₽/п.г.</t>
+          <t>961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст4пс</t>
+          <t>Круг оцинкованный 3,7 мм ст3сп</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>1819 ₽/п.г.</t>
+          <t>962 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,3 мм ст4сп</t>
+          <t>Круг оцинкованный 3,7 мм ст4пс</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>919 ₽/п.г.</t>
+          <t>963 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 33 мм ст4сп</t>
+          <t>Круг оцинкованный 3,7 мм ст4сп</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>1819 ₽/п.г.</t>
+          <t>964 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм 08кп</t>
+          <t>Круг оцинкованный 3,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>920 ₽/п.г.</t>
+          <t>966 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм 08кп</t>
+          <t>Круг оцинкованный 3,8 мм 08кп</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>1819 ₽/п.г.</t>
+          <t>964 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм 08пс</t>
+          <t>Круг оцинкованный 3,8 мм 08пс</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>920 ₽/п.г.</t>
+          <t>965 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм 08пс</t>
+          <t>Круг оцинкованный 3,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>1819 ₽/п.г.</t>
+          <t>968 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм 08Ю</t>
+          <t>Круг оцинкованный 3,8 мм ст0</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>920 ₽/п.г.</t>
+          <t>968 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм 08Ю</t>
+          <t>Круг оцинкованный 3,8 мм ст1</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>1819 ₽/п.г.</t>
+          <t>969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>921 ₽/п.г.</t>
+          <t>970 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм 09Г2С</t>
+          <t>Круг оцинкованный 3,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>1820 ₽/п.г.</t>
+          <t>971 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст0</t>
+          <t>Круг оцинкованный 3,8 мм ст2</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>922 ₽/п.г.</t>
+          <t>971 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст0</t>
+          <t>Круг оцинкованный 3,8 мм ст20</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>1820 ₽/п.г.</t>
+          <t>971 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст1</t>
+          <t>Круг оцинкованный 3,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>922 ₽/п.г.</t>
+          <t>972 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст1</t>
+          <t>Круг оцинкованный 3,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>1821 ₽/п.г.</t>
+          <t>973 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст1кп</t>
+          <t>Круг оцинкованный 3,8 мм ст3</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>923 ₽/п.г.</t>
+          <t>973 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст1кп</t>
+          <t>Круг оцинкованный 3,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>1821 ₽/п.г.</t>
+          <t>974 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст1пс</t>
+          <t>Круг оцинкованный 3,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>923 ₽/п.г.</t>
+          <t>974 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст1пс</t>
+          <t>Круг оцинкованный 3,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>1823 ₽/п.г.</t>
+          <t>974 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст2</t>
+          <t>Круг оцинкованный 3,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>923 ₽/п.г.</t>
+          <t>974 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст2</t>
+          <t>Круг оцинкованный 3,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>1824 ₽/п.г.</t>
+          <t>976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст20</t>
+          <t>Круг оцинкованный 3,9 мм 08Ю</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>924 ₽/п.г.</t>
+          <t>978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст20</t>
+          <t>Круг оцинкованный 3,9 мм 08кп</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>1825 ₽/п.г.</t>
+          <t>978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст2кп</t>
+          <t>Круг оцинкованный 3,9 мм 08пс</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>924 ₽/п.г.</t>
+          <t>978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст2кп</t>
+          <t>Круг оцинкованный 3,9 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>1825 ₽/п.г.</t>
+          <t>979 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст2сп</t>
+          <t>Круг оцинкованный 3,9 мм ст0</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>925 ₽/п.г.</t>
+          <t>979 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст2сп</t>
+          <t>Круг оцинкованный 3,9 мм ст1</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>1825 ₽/п.г.</t>
+          <t>981 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст3</t>
+          <t>Круг оцинкованный 3,9 мм ст1кп</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>925 ₽/п.г.</t>
+          <t>981 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст3</t>
+          <t>Круг оцинкованный 3,9 мм ст1пс</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>1825 ₽/п.г.</t>
+          <t>981 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст3кп</t>
+          <t>Круг оцинкованный 3,9 мм ст2</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>925 ₽/п.г.</t>
+          <t>981 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст3кп</t>
+          <t>Круг оцинкованный 3,9 мм ст20</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>1825 ₽/п.г.</t>
+          <t>982 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст3пс</t>
+          <t>Круг оцинкованный 3,9 мм ст2кп</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>926 ₽/п.г.</t>
+          <t>983 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст3пс</t>
+          <t>Круг оцинкованный 3,9 мм ст2сп</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>1825 ₽/п.г.</t>
+          <t>983 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст3сп</t>
+          <t>Круг оцинкованный 3,9 мм ст3</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>929 ₽/п.г.</t>
+          <t>983 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст3сп</t>
+          <t>Круг оцинкованный 3,9 мм ст3кп</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>1826 ₽/п.г.</t>
+          <t>984 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст4пс</t>
+          <t>Круг оцинкованный 3,9 мм ст3пс</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>929 ₽/п.г.</t>
+          <t>984 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст4пс</t>
+          <t>Круг оцинкованный 3,9 мм ст3сп</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>1826 ₽/п.г.</t>
+          <t>985 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,4 мм ст4сп</t>
+          <t>Круг оцинкованный 3,9 мм ст4пс</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>929 ₽/п.г.</t>
+          <t>986 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 34 мм ст4сп</t>
+          <t>Круг оцинкованный 3,9 мм ст4сп</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>1826 ₽/п.г.</t>
+          <t>987 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм 08кп</t>
+          <t>Круг оцинкованный 30 мм 08Ю</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>930 ₽/п.г.</t>
+          <t>1782 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм 08кп</t>
+          <t>Круг оцинкованный 30 мм 08кп</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>1826 ₽/п.г.</t>
+          <t>1781 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм 08пс</t>
+          <t>Круг оцинкованный 30 мм 08пс</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>930 ₽/п.г.</t>
+          <t>1782 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм 08пс</t>
+          <t>Круг оцинкованный 30 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>1826 ₽/п.г.</t>
+          <t>1784 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм 08Ю</t>
+          <t>Круг оцинкованный 30 мм ст0</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>930 ₽/п.г.</t>
+          <t>1785 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм 08Ю</t>
+          <t>Круг оцинкованный 30 мм ст1</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>1827 ₽/п.г.</t>
+          <t>1785 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 30 мм ст1кп</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>931 ₽/п.г.</t>
+          <t>1786 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм 09Г2С</t>
+          <t>Круг оцинкованный 30 мм ст1пс</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>1827 ₽/п.г.</t>
+          <t>1786 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст0</t>
+          <t>Круг оцинкованный 30 мм ст2</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>931 ₽/п.г.</t>
+          <t>1786 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст0</t>
+          <t>Круг оцинкованный 30 мм ст20</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>1827 ₽/п.г.</t>
+          <t>1787 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст1</t>
+          <t>Круг оцинкованный 30 мм ст2кп</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>932 ₽/п.г.</t>
+          <t>1787 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст1</t>
+          <t>Круг оцинкованный 30 мм ст2сп</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>1827 ₽/п.г.</t>
+          <t>1789 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст1кп</t>
+          <t>Круг оцинкованный 30 мм ст3</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>934 ₽/п.г.</t>
+          <t>1789 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст1кп</t>
+          <t>Круг оцинкованный 30 мм ст3кп</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>1827 ₽/п.г.</t>
+          <t>1791 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст1пс</t>
+          <t>Круг оцинкованный 30 мм ст3пс</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>934 ₽/п.г.</t>
+          <t>1791 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст1пс</t>
+          <t>Круг оцинкованный 30 мм ст3сп</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>1830 ₽/п.г.</t>
+          <t>1791 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст2</t>
+          <t>Круг оцинкованный 30 мм ст4пс</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>935 ₽/п.г.</t>
+          <t>1791 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст2</t>
+          <t>Круг оцинкованный 30 мм ст4сп</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>1831 ₽/п.г.</t>
+          <t>1792 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст20</t>
+          <t>Круг оцинкованный 31 мм 08Ю</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>935 ₽/п.г.</t>
+          <t>1793 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст20</t>
+          <t>Круг оцинкованный 31 мм 08кп</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>1831 ₽/п.г.</t>
+          <t>1793 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст2кп</t>
+          <t>Круг оцинкованный 31 мм 08пс</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>936 ₽/п.г.</t>
+          <t>1793 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст2кп</t>
+          <t>Круг оцинкованный 31 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>1831 ₽/п.г.</t>
+          <t>1793 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст2сп</t>
+          <t>Круг оцинкованный 31 мм ст0</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>936 ₽/п.г.</t>
+          <t>1794 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст2сп</t>
+          <t>Круг оцинкованный 31 мм ст1</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>1832 ₽/п.г.</t>
+          <t>1794 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст3</t>
+          <t>Круг оцинкованный 31 мм ст1кп</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>937 ₽/п.г.</t>
+          <t>1795 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст3</t>
+          <t>Круг оцинкованный 31 мм ст1пс</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>1833 ₽/п.г.</t>
+          <t>1795 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст3кп</t>
+          <t>Круг оцинкованный 31 мм ст2</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>938 ₽/п.г.</t>
+          <t>1796 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст3кп</t>
+          <t>Круг оцинкованный 31 мм ст20</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>1833 ₽/п.г.</t>
+          <t>1796 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст3пс</t>
+          <t>Круг оцинкованный 31 мм ст2кп</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>938 ₽/п.г.</t>
+          <t>1797 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст3пс</t>
+          <t>Круг оцинкованный 31 мм ст2сп</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>1833 ₽/п.г.</t>
+          <t>1797 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст3сп</t>
+          <t>Круг оцинкованный 31 мм ст3</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>938 ₽/п.г.</t>
+          <t>1797 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст3сп</t>
+          <t>Круг оцинкованный 31 мм ст3кп</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>1833 ₽/п.г.</t>
+          <t>1798 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст4пс</t>
+          <t>Круг оцинкованный 31 мм ст3пс</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>939 ₽/п.г.</t>
+          <t>1798 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст4пс</t>
+          <t>Круг оцинкованный 31 мм ст3сп</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>1834 ₽/п.г.</t>
+          <t>1799 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,5 мм ст4сп</t>
+          <t>Круг оцинкованный 31 мм ст4пс</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>941 ₽/п.г.</t>
+          <t>1800 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 35 мм ст4сп</t>
+          <t>Круг оцинкованный 31 мм ст4сп</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>1834 ₽/п.г.</t>
+          <t>1800 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм 08кп</t>
+          <t>Круг оцинкованный 32 мм 08Ю</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>944 ₽/п.г.</t>
+          <t>1803 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм 08кп</t>
+          <t>Круг оцинкованный 32 мм 08кп</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>1835 ₽/п.г.</t>
+          <t>1802 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм 08пс</t>
+          <t>Круг оцинкованный 32 мм 08пс</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>944 ₽/п.г.</t>
+          <t>1803 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм 08пс</t>
+          <t>Круг оцинкованный 32 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>1835 ₽/п.г.</t>
+          <t>1804 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм 08Ю</t>
+          <t>Круг оцинкованный 32 мм ст0</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>944 ₽/п.г.</t>
+          <t>1804 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм 08Ю</t>
+          <t>Круг оцинкованный 32 мм ст1</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>1835 ₽/п.г.</t>
+          <t>1804 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм 09Г2С</t>
+          <t>Круг оцинкованный 32 мм ст1кп</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>944 ₽/п.г.</t>
+          <t>1805 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм 09Г2С</t>
+          <t>Круг оцинкованный 32 мм ст1пс</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>1835 ₽/п.г.</t>
+          <t>1805 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст0</t>
+          <t>Круг оцинкованный 32 мм ст2</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>945 ₽/п.г.</t>
+          <t>1805 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст0</t>
+          <t>Круг оцинкованный 32 мм ст20</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>1836 ₽/п.г.</t>
+          <t>1807 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст1</t>
+          <t>Круг оцинкованный 32 мм ст2кп</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>945 ₽/п.г.</t>
+          <t>1807 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст1</t>
+          <t>Круг оцинкованный 32 мм ст2сп</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>1836 ₽/п.г.</t>
+          <t>1810 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст1кп</t>
+          <t>Круг оцинкованный 32 мм ст3</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
-          <t>947 ₽/п.г.</t>
+          <t>1810 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст1кп</t>
+          <t>Круг оцинкованный 32 мм ст3кп</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>1837 ₽/п.г.</t>
+          <t>1810 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст1пс</t>
+          <t>Круг оцинкованный 32 мм ст3пс</t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>948 ₽/п.г.</t>
+          <t>1811 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст1пс</t>
+          <t>Круг оцинкованный 32 мм ст3сп</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
-          <t>1838 ₽/п.г.</t>
+          <t>1812 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст2</t>
+          <t>Круг оцинкованный 32 мм ст4пс</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
-          <t>948 ₽/п.г.</t>
+          <t>1812 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст2</t>
+          <t>Круг оцинкованный 32 мм ст4сп</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
-          <t>1838 ₽/п.г.</t>
+          <t>1812 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст20</t>
+          <t>Круг оцинкованный 33 мм 08Ю</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>949 ₽/п.г.</t>
+          <t>1813 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст20</t>
+          <t>Круг оцинкованный 33 мм 08кп</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>1838 ₽/п.г.</t>
+          <t>1813 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст2кп</t>
+          <t>Круг оцинкованный 33 мм 08пс</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>949 ₽/п.г.</t>
+          <t>1813 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст2кп</t>
+          <t>Круг оцинкованный 33 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>1839 ₽/п.г.</t>
+          <t>1815 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст2сп</t>
+          <t>Круг оцинкованный 33 мм ст0</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>949 ₽/п.г.</t>
+          <t>1815 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст2сп</t>
+          <t>Круг оцинкованный 33 мм ст1</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>1839 ₽/п.г.</t>
+          <t>1815 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст3</t>
+          <t>Круг оцинкованный 33 мм ст1кп</t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>950 ₽/п.г.</t>
+          <t>1816 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст3</t>
+          <t>Круг оцинкованный 33 мм ст1пс</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>1840 ₽/п.г.</t>
+          <t>1816 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст3кп</t>
+          <t>Круг оцинкованный 33 мм ст2</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
-          <t>951 ₽/п.г.</t>
+          <t>1817 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст3кп</t>
+          <t>Круг оцинкованный 33 мм ст20</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>1840 ₽/п.г.</t>
+          <t>1817 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст3пс</t>
+          <t>Круг оцинкованный 33 мм ст2кп</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
-          <t>951 ₽/п.г.</t>
+          <t>1817 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст3пс</t>
+          <t>Круг оцинкованный 33 мм ст2сп</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>1841 ₽/п.г.</t>
+          <t>1818 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст3сп</t>
+          <t>Круг оцинкованный 33 мм ст3</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>953 ₽/п.г.</t>
+          <t>1818 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст3сп</t>
+          <t>Круг оцинкованный 33 мм ст3кп</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>1841 ₽/п.г.</t>
+          <t>1818 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст4пс</t>
+          <t>Круг оцинкованный 33 мм ст3пс</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>953 ₽/п.г.</t>
+          <t>1818 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст4пс</t>
+          <t>Круг оцинкованный 33 мм ст3сп</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>1842 ₽/п.г.</t>
+          <t>1819 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,6 мм ст4сп</t>
+          <t>Круг оцинкованный 33 мм ст4пс</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>953 ₽/п.г.</t>
+          <t>1819 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 36 мм ст4сп</t>
+          <t>Круг оцинкованный 33 мм ст4сп</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>1844 ₽/п.г.</t>
+          <t>1819 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм 08кп</t>
+          <t>Круг оцинкованный 34 мм 08Ю</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>954 ₽/п.г.</t>
+          <t>1819 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм 08кп</t>
+          <t>Круг оцинкованный 34 мм 08кп</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>1844 ₽/п.г.</t>
+          <t>1819 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм 08пс</t>
+          <t>Круг оцинкованный 34 мм 08пс</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>954 ₽/п.г.</t>
+          <t>1819 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм 08пс</t>
+          <t>Круг оцинкованный 34 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
-          <t>1844 ₽/п.г.</t>
+          <t>1820 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм 08Ю</t>
+          <t>Круг оцинкованный 34 мм ст0</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
-          <t>954 ₽/п.г.</t>
+          <t>1820 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм 08Ю</t>
+          <t>Круг оцинкованный 34 мм ст1</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
-          <t>1844 ₽/п.г.</t>
+          <t>1821 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм 09Г2С</t>
+          <t>Круг оцинкованный 34 мм ст1кп</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>954 ₽/п.г.</t>
+          <t>1821 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм 09Г2С</t>
+          <t>Круг оцинкованный 34 мм ст1пс</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>1845 ₽/п.г.</t>
+          <t>1823 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст0</t>
+          <t>Круг оцинкованный 34 мм ст2</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>956 ₽/п.г.</t>
+          <t>1824 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст0</t>
+          <t>Круг оцинкованный 34 мм ст20</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>1845 ₽/п.г.</t>
+          <t>1825 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст1</t>
+          <t>Круг оцинкованный 34 мм ст2кп</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
-          <t>956 ₽/п.г.</t>
+          <t>1825 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст1</t>
+          <t>Круг оцинкованный 34 мм ст2сп</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
-          <t>1845 ₽/п.г.</t>
+          <t>1825 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст1кп</t>
+          <t>Круг оцинкованный 34 мм ст3</t>
         </is>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>956 ₽/п.г.</t>
+          <t>1825 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст1кп</t>
+          <t>Круг оцинкованный 34 мм ст3кп</t>
         </is>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>1846 ₽/п.г.</t>
+          <t>1825 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст1пс</t>
+          <t>Круг оцинкованный 34 мм ст3пс</t>
         </is>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
-          <t>956 ₽/п.г.</t>
+          <t>1825 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст1пс</t>
+          <t>Круг оцинкованный 34 мм ст3сп</t>
         </is>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
-          <t>1847 ₽/п.г.</t>
+          <t>1826 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1628">
       <c r="A1628" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст2</t>
+          <t>Круг оцинкованный 34 мм ст4пс</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
-          <t>957 ₽/п.г.</t>
+          <t>1826 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст2</t>
+          <t>Круг оцинкованный 34 мм ст4сп</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
-          <t>1847 ₽/п.г.</t>
+          <t>1826 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст20</t>
+          <t>Круг оцинкованный 35 мм 08Ю</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>957 ₽/п.г.</t>
+          <t>1827 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст20</t>
+          <t>Круг оцинкованный 35 мм 08кп</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>1848 ₽/п.г.</t>
+          <t>1826 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст2кп</t>
+          <t>Круг оцинкованный 35 мм 08пс</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>958 ₽/п.г.</t>
+          <t>1826 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст2кп</t>
+          <t>Круг оцинкованный 35 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>1848 ₽/п.г.</t>
+          <t>1827 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст2сп</t>
+          <t>Круг оцинкованный 35 мм ст0</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>958 ₽/п.г.</t>
+          <t>1827 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст2сп</t>
+          <t>Круг оцинкованный 35 мм ст1</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>1849 ₽/п.г.</t>
+          <t>1827 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1636">
       <c r="A1636" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст3</t>
+          <t>Круг оцинкованный 35 мм ст1кп</t>
         </is>
       </c>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>958 ₽/п.г.</t>
+          <t>1827 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1637">
       <c r="A1637" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст3</t>
+          <t>Круг оцинкованный 35 мм ст1пс</t>
         </is>
       </c>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>1849 ₽/п.г.</t>
+          <t>1830 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1638">
       <c r="A1638" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст3кп</t>
+          <t>Круг оцинкованный 35 мм ст2</t>
         </is>
       </c>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>961 ₽/п.г.</t>
+          <t>1831 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1639">
       <c r="A1639" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст3кп</t>
+          <t>Круг оцинкованный 35 мм ст20</t>
         </is>
       </c>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>1849 ₽/п.г.</t>
+          <t>1831 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1640">
       <c r="A1640" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст3пс</t>
+          <t>Круг оцинкованный 35 мм ст2кп</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
-          <t>961 ₽/п.г.</t>
+          <t>1831 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст3пс</t>
+          <t>Круг оцинкованный 35 мм ст2сп</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
-          <t>1850 ₽/п.г.</t>
+          <t>1832 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст3сп</t>
+          <t>Круг оцинкованный 35 мм ст3</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>962 ₽/п.г.</t>
+          <t>1833 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст3сп</t>
+          <t>Круг оцинкованный 35 мм ст3кп</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>1851 ₽/п.г.</t>
+          <t>1833 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст4пс</t>
+          <t>Круг оцинкованный 35 мм ст3пс</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>963 ₽/п.г.</t>
+          <t>1833 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст4пс</t>
+          <t>Круг оцинкованный 35 мм ст3сп</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>1851 ₽/п.г.</t>
+          <t>1833 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,7 мм ст4сп</t>
+          <t>Круг оцинкованный 35 мм ст4пс</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
-          <t>964 ₽/п.г.</t>
+          <t>1834 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 37 мм ст4сп</t>
+          <t>Круг оцинкованный 35 мм ст4сп</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>1852 ₽/п.г.</t>
+          <t>1834 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм 08кп</t>
+          <t>Круг оцинкованный 36 мм 08Ю</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
-          <t>964 ₽/п.г.</t>
+          <t>1835 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм 08кп</t>
+          <t>Круг оцинкованный 36 мм 08кп</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
-          <t>1853 ₽/п.г.</t>
+          <t>1835 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм 08пс</t>
+          <t>Круг оцинкованный 36 мм 08пс</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
-          <t>965 ₽/п.г.</t>
+          <t>1835 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм 08пс</t>
+          <t>Круг оцинкованный 36 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
-          <t>1853 ₽/п.г.</t>
+          <t>1835 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм 08Ю</t>
+          <t>Круг оцинкованный 36 мм ст0</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>966 ₽/п.г.</t>
+          <t>1836 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм 08Ю</t>
+          <t>Круг оцинкованный 36 мм ст1</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>1853 ₽/п.г.</t>
+          <t>1836 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 36 мм ст1кп</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>968 ₽/п.г.</t>
+          <t>1837 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм 09Г2С</t>
+          <t>Круг оцинкованный 36 мм ст1пс</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>1853 ₽/п.г.</t>
+          <t>1838 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст0</t>
+          <t>Круг оцинкованный 36 мм ст2</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>968 ₽/п.г.</t>
+          <t>1838 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст0</t>
+          <t>Круг оцинкованный 36 мм ст20</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>1854 ₽/п.г.</t>
+          <t>1838 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст1</t>
+          <t>Круг оцинкованный 36 мм ст2кп</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>969 ₽/п.г.</t>
+          <t>1839 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст1</t>
+          <t>Круг оцинкованный 36 мм ст2сп</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
-          <t>1855 ₽/п.г.</t>
+          <t>1839 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст1кп</t>
+          <t>Круг оцинкованный 36 мм ст3</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
-          <t>970 ₽/п.г.</t>
+          <t>1840 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст1кп</t>
+          <t>Круг оцинкованный 36 мм ст3кп</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
-          <t>1855 ₽/п.г.</t>
+          <t>1840 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст1пс</t>
+          <t>Круг оцинкованный 36 мм ст3пс</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>971 ₽/п.г.</t>
+          <t>1841 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст1пс</t>
+          <t>Круг оцинкованный 36 мм ст3сп</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>1856 ₽/п.г.</t>
+          <t>1841 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст2</t>
+          <t>Круг оцинкованный 36 мм ст4пс</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>971 ₽/п.г.</t>
+          <t>1842 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст2</t>
+          <t>Круг оцинкованный 36 мм ст4сп</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>1856 ₽/п.г.</t>
+          <t>1844 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст20</t>
+          <t>Круг оцинкованный 37 мм 08Ю</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>971 ₽/п.г.</t>
+          <t>1844 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст20</t>
+          <t>Круг оцинкованный 37 мм 08кп</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>1857 ₽/п.г.</t>
+          <t>1844 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст2кп</t>
+          <t>Круг оцинкованный 37 мм 08пс</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>972 ₽/п.г.</t>
+          <t>1844 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст2кп</t>
+          <t>Круг оцинкованный 37 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>1857 ₽/п.г.</t>
+          <t>1845 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст2сп</t>
+          <t>Круг оцинкованный 37 мм ст0</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
-          <t>973 ₽/п.г.</t>
+          <t>1845 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст2сп</t>
+          <t>Круг оцинкованный 37 мм ст1</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
-          <t>1858 ₽/п.г.</t>
+          <t>1845 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст3</t>
+          <t>Круг оцинкованный 37 мм ст1кп</t>
         </is>
       </c>
       <c r="B1672" t="inlineStr">
         <is>
-          <t>973 ₽/п.г.</t>
+          <t>1846 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст3</t>
+          <t>Круг оцинкованный 37 мм ст1пс</t>
         </is>
       </c>
       <c r="B1673" t="inlineStr">
         <is>
-          <t>1859 ₽/п.г.</t>
+          <t>1847 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст3кп</t>
+          <t>Круг оцинкованный 37 мм ст2</t>
         </is>
       </c>
       <c r="B1674" t="inlineStr">
         <is>
-          <t>974 ₽/п.г.</t>
+          <t>1847 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст3кп</t>
+          <t>Круг оцинкованный 37 мм ст20</t>
         </is>
       </c>
       <c r="B1675" t="inlineStr">
         <is>
-          <t>1859 ₽/п.г.</t>
+          <t>1848 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст3пс</t>
+          <t>Круг оцинкованный 37 мм ст2кп</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
-          <t>974 ₽/п.г.</t>
+          <t>1848 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст3пс</t>
+          <t>Круг оцинкованный 37 мм ст2сп</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
-          <t>1860 ₽/п.г.</t>
+          <t>1849 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст3сп</t>
+          <t>Круг оцинкованный 37 мм ст3</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>974 ₽/п.г.</t>
+          <t>1849 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст3сп</t>
+          <t>Круг оцинкованный 37 мм ст3кп</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>1860 ₽/п.г.</t>
+          <t>1849 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст4пс</t>
+          <t>Круг оцинкованный 37 мм ст3пс</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>974 ₽/п.г.</t>
+          <t>1850 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст4пс</t>
+          <t>Круг оцинкованный 37 мм ст3сп</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>1860 ₽/п.г.</t>
+          <t>1851 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,8 мм ст4сп</t>
+          <t>Круг оцинкованный 37 мм ст4пс</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
-          <t>976 ₽/п.г.</t>
+          <t>1851 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 38 мм ст4сп</t>
+          <t>Круг оцинкованный 37 мм ст4сп</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>1861 ₽/п.г.</t>
+          <t>1852 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм 08кп</t>
+          <t>Круг оцинкованный 38 мм 08Ю</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>978 ₽/п.г.</t>
+          <t>1853 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм 08кп</t>
+          <t>Круг оцинкованный 38 мм 08кп</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
-          <t>1861 ₽/п.г.</t>
+          <t>1853 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм 08пс</t>
+          <t>Круг оцинкованный 38 мм 08пс</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>978 ₽/п.г.</t>
+          <t>1853 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм 08пс</t>
+          <t>Круг оцинкованный 38 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
-          <t>1864 ₽/п.г.</t>
+          <t>1853 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм 08Ю</t>
+          <t>Круг оцинкованный 38 мм ст0</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
-          <t>978 ₽/п.г.</t>
+          <t>1854 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм 08Ю</t>
+          <t>Круг оцинкованный 38 мм ст1</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
-          <t>1864 ₽/п.г.</t>
+          <t>1855 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм 09Г2С</t>
+          <t>Круг оцинкованный 38 мм ст1кп</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>979 ₽/п.г.</t>
+          <t>1855 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм 09Г2С</t>
+          <t>Круг оцинкованный 38 мм ст1пс</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>1864 ₽/п.г.</t>
+          <t>1856 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст0</t>
+          <t>Круг оцинкованный 38 мм ст2</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>979 ₽/п.г.</t>
+          <t>1856 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст0</t>
+          <t>Круг оцинкованный 38 мм ст20</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>1865 ₽/п.г.</t>
+          <t>1857 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст1</t>
+          <t>Круг оцинкованный 38 мм ст2кп</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>981 ₽/п.г.</t>
+          <t>1857 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст1</t>
+          <t>Круг оцинкованный 38 мм ст2сп</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>1865 ₽/п.г.</t>
+          <t>1858 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст1кп</t>
+          <t>Круг оцинкованный 38 мм ст3</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>981 ₽/п.г.</t>
+          <t>1859 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст1кп</t>
+          <t>Круг оцинкованный 38 мм ст3кп</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>1866 ₽/п.г.</t>
+          <t>1859 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст1пс</t>
+          <t>Круг оцинкованный 38 мм ст3пс</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
-          <t>981 ₽/п.г.</t>
+          <t>1860 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст1пс</t>
+          <t>Круг оцинкованный 38 мм ст3сп</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
-          <t>1866 ₽/п.г.</t>
+          <t>1860 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст2</t>
+          <t>Круг оцинкованный 38 мм ст4пс</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
-          <t>981 ₽/п.г.</t>
+          <t>1860 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст2</t>
+          <t>Круг оцинкованный 38 мм ст4сп</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>1868 ₽/п.г.</t>
+          <t>1861 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст20</t>
+          <t>Круг оцинкованный 39 мм 08Ю</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>982 ₽/п.г.</t>
+          <t>1864 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст20</t>
+          <t>Круг оцинкованный 39 мм 08кп</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>1869 ₽/п.г.</t>
+          <t>1861 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст2кп</t>
+          <t>Круг оцинкованный 39 мм 08пс</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>983 ₽/п.г.</t>
+          <t>1864 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст2кп</t>
+          <t>Круг оцинкованный 39 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>1872 ₽/п.г.</t>
+          <t>1864 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст2сп</t>
+          <t>Круг оцинкованный 39 мм ст0</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
-          <t>983 ₽/п.г.</t>
+          <t>1865 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст2сп</t>
+          <t>Круг оцинкованный 39 мм ст1</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
-          <t>1872 ₽/п.г.</t>
+          <t>1865 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1708">
       <c r="A1708" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст3</t>
+          <t>Круг оцинкованный 39 мм ст1кп</t>
         </is>
       </c>
       <c r="B1708" t="inlineStr">
         <is>
-          <t>983 ₽/п.г.</t>
+          <t>1866 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст3</t>
+          <t>Круг оцинкованный 39 мм ст1пс</t>
         </is>
       </c>
       <c r="B1709" t="inlineStr">
         <is>
-          <t>1873 ₽/п.г.</t>
+          <t>1866 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст3кп</t>
+          <t>Круг оцинкованный 39 мм ст2</t>
         </is>
       </c>
       <c r="B1710" t="inlineStr">
         <is>
-          <t>984 ₽/п.г.</t>
+          <t>1868 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст3кп</t>
+          <t>Круг оцинкованный 39 мм ст20</t>
         </is>
       </c>
       <c r="B1711" t="inlineStr">
         <is>
-          <t>1873 ₽/п.г.</t>
+          <t>1869 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст3пс</t>
+          <t>Круг оцинкованный 39 мм ст2кп</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
-          <t>984 ₽/п.г.</t>
+          <t>1872 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст3пс</t>
+          <t>Круг оцинкованный 39 мм ст2сп</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
-          <t>1873 ₽/п.г.</t>
+          <t>1872 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст3сп</t>
+          <t>Круг оцинкованный 39 мм ст3</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>985 ₽/п.г.</t>
+          <t>1873 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст3сп</t>
+          <t>Круг оцинкованный 39 мм ст3кп</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
           <t>1873 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст4пс</t>
+          <t>Круг оцинкованный 39 мм ст3пс</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
-          <t>986 ₽/п.г.</t>
+          <t>1873 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 39 мм ст4пс</t>
+          <t>Круг оцинкованный 39 мм ст3сп</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>1874 ₽/п.г.</t>
+          <t>1873 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 3,9 мм ст4сп</t>
+          <t>Круг оцинкованный 39 мм ст4пс</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
-          <t>987 ₽/п.г.</t>
+          <t>1874 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
           <t>Круг оцинкованный 39 мм ст4сп</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
           <t>1874 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм 08кп</t>
+          <t>Круг оцинкованный 4 мм 08Ю</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>1874 ₽/п.г.</t>
+          <t>989 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм 08пс</t>
+          <t>Круг оцинкованный 4 мм 08кп</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>1875 ₽/п.г.</t>
+          <t>988 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм 08Ю</t>
+          <t>Круг оцинкованный 4 мм 08пс</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>1875 ₽/п.г.</t>
+          <t>989 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм 09Г2С</t>
+          <t>Круг оцинкованный 4 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
-          <t>1877 ₽/п.г.</t>
+          <t>990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст0</t>
+          <t>Круг оцинкованный 4 мм ст0</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
-          <t>1878 ₽/п.г.</t>
+          <t>990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст1</t>
+          <t>Круг оцинкованный 4 мм ст1</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
-          <t>1878 ₽/п.г.</t>
+          <t>990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст1кп</t>
+          <t>Круг оцинкованный 4 мм ст1кп</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>1878 ₽/п.г.</t>
+          <t>991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст1пс</t>
+          <t>Круг оцинкованный 4 мм ст1пс</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>1879 ₽/п.г.</t>
+          <t>991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст2</t>
+          <t>Круг оцинкованный 4 мм ст2</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
-          <t>1880 ₽/п.г.</t>
+          <t>991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст20</t>
+          <t>Круг оцинкованный 4 мм ст20</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>1881 ₽/п.г.</t>
+          <t>992 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст2кп</t>
+          <t>Круг оцинкованный 4 мм ст2кп</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>1881 ₽/п.г.</t>
+          <t>993 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст2сп</t>
+          <t>Круг оцинкованный 4 мм ст2сп</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>1881 ₽/п.г.</t>
+          <t>993 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст3</t>
+          <t>Круг оцинкованный 4 мм ст3</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
-          <t>1882 ₽/п.г.</t>
+          <t>994 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст3кп</t>
+          <t>Круг оцинкованный 4 мм ст3кп</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
-          <t>1884 ₽/п.г.</t>
+          <t>994 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст3пс</t>
+          <t>Круг оцинкованный 4 мм ст3пс</t>
         </is>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
-          <t>1884 ₽/п.г.</t>
+          <t>995 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст3сп</t>
+          <t>Круг оцинкованный 4 мм ст3сп</t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
-          <t>1885 ₽/п.г.</t>
+          <t>995 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст4пс</t>
+          <t>Круг оцинкованный 4 мм ст4пс</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>1886 ₽/п.г.</t>
+          <t>995 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 40 мм ст4сп</t>
+          <t>Круг оцинкованный 4 мм ст4сп</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
-          <t>1886 ₽/п.г.</t>
+          <t>996 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм 08кп</t>
+          <t>Круг оцинкованный 4,1 мм 08Ю</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>996 ₽/п.г.</t>
+          <t>998 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм 08кп</t>
+          <t>Круг оцинкованный 4,1 мм 08кп</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>1887 ₽/п.г.</t>
+          <t>996 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
           <t>Круг оцинкованный 4,1 мм 08пс</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
           <t>996 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм 08пс</t>
+          <t>Круг оцинкованный 4,1 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>1888 ₽/п.г.</t>
+          <t>998 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм 08Ю</t>
+          <t>Круг оцинкованный 4,1 мм ст0</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>998 ₽/п.г.</t>
+          <t>999 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм 08Ю</t>
+          <t>Круг оцинкованный 4,1 мм ст1</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
-          <t>1888 ₽/п.г.</t>
+          <t>999 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,1 мм ст1кп</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
-          <t>998 ₽/п.г.</t>
+          <t>1001 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1745">
       <c r="A1745" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,1 мм ст1пс</t>
         </is>
       </c>
       <c r="B1745" t="inlineStr">
         <is>
-          <t>1888 ₽/п.г.</t>
+          <t>1001 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1746">
       <c r="A1746" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст0</t>
+          <t>Круг оцинкованный 4,1 мм ст2</t>
         </is>
       </c>
       <c r="B1746" t="inlineStr">
         <is>
-          <t>999 ₽/п.г.</t>
+          <t>1001 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1747">
       <c r="A1747" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст0</t>
+          <t>Круг оцинкованный 4,1 мм ст20</t>
         </is>
       </c>
       <c r="B1747" t="inlineStr">
         <is>
-          <t>1888 ₽/п.г.</t>
+          <t>1002 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1748">
       <c r="A1748" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст1</t>
+          <t>Круг оцинкованный 4,1 мм ст2кп</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
-          <t>999 ₽/п.г.</t>
+          <t>1003 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст1</t>
+          <t>Круг оцинкованный 4,1 мм ст2сп</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
-          <t>1889 ₽/п.г.</t>
+          <t>1003 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст1кп</t>
+          <t>Круг оцинкованный 4,1 мм ст3</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>1001 ₽/п.г.</t>
+          <t>1003 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст1кп</t>
+          <t>Круг оцинкованный 4,1 мм ст3кп</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>1889 ₽/п.г.</t>
+          <t>1004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст1пс</t>
+          <t>Круг оцинкованный 4,1 мм ст3пс</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
-          <t>1001 ₽/п.г.</t>
+          <t>1004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст1пс</t>
+          <t>Круг оцинкованный 4,1 мм ст3сп</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
-          <t>1889 ₽/п.г.</t>
+          <t>1004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст2</t>
+          <t>Круг оцинкованный 4,1 мм ст4пс</t>
         </is>
       </c>
       <c r="B1754" t="inlineStr">
         <is>
-          <t>1001 ₽/п.г.</t>
+          <t>1004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст2</t>
+          <t>Круг оцинкованный 4,1 мм ст4сп</t>
         </is>
       </c>
       <c r="B1755" t="inlineStr">
         <is>
-          <t>1889 ₽/п.г.</t>
+          <t>1005 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1756">
       <c r="A1756" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст20</t>
+          <t>Круг оцинкованный 4,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B1756" t="inlineStr">
         <is>
-          <t>1002 ₽/п.г.</t>
+          <t>1007 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1757">
       <c r="A1757" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст20</t>
+          <t>Круг оцинкованный 4,2 мм 08кп</t>
         </is>
       </c>
       <c r="B1757" t="inlineStr">
         <is>
-          <t>1889 ₽/п.г.</t>
+          <t>1006 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст2кп</t>
+          <t>Круг оцинкованный 4,2 мм 08пс</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
-          <t>1003 ₽/п.г.</t>
+          <t>1006 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст2кп</t>
+          <t>Круг оцинкованный 4,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
-          <t>1891 ₽/п.г.</t>
+          <t>1007 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст2сп</t>
+          <t>Круг оцинкованный 4,2 мм ст0</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>1003 ₽/п.г.</t>
+          <t>1008 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст2сп</t>
+          <t>Круг оцинкованный 4,2 мм ст1</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>1892 ₽/п.г.</t>
+          <t>1008 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст3</t>
+          <t>Круг оцинкованный 4,2 мм ст1кп</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>1003 ₽/п.г.</t>
+          <t>1009 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст3</t>
+          <t>Круг оцинкованный 4,2 мм ст1пс</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>1892 ₽/п.г.</t>
+          <t>1010 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст3кп</t>
+          <t>Круг оцинкованный 4,2 мм ст2</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>1004 ₽/п.г.</t>
+          <t>1010 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст3кп</t>
+          <t>Круг оцинкованный 4,2 мм ст20</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>1893 ₽/п.г.</t>
+          <t>1011 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст3пс</t>
+          <t>Круг оцинкованный 4,2 мм ст2кп</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
-          <t>1004 ₽/п.г.</t>
+          <t>1012 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст3пс</t>
+          <t>Круг оцинкованный 4,2 мм ст2сп</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
-          <t>1894 ₽/п.г.</t>
+          <t>1013 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст3сп</t>
+          <t>Круг оцинкованный 4,2 мм ст3</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
-          <t>1004 ₽/п.г.</t>
+          <t>1014 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст3сп</t>
+          <t>Круг оцинкованный 4,2 мм ст3кп</t>
         </is>
       </c>
       <c r="B1769" t="inlineStr">
         <is>
-          <t>1894 ₽/п.г.</t>
+          <t>1015 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст4пс</t>
+          <t>Круг оцинкованный 4,2 мм ст3пс</t>
         </is>
       </c>
       <c r="B1770" t="inlineStr">
         <is>
-          <t>1004 ₽/п.г.</t>
+          <t>1015 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст4пс</t>
+          <t>Круг оцинкованный 4,2 мм ст3сп</t>
         </is>
       </c>
       <c r="B1771" t="inlineStr">
         <is>
-          <t>1894 ₽/п.г.</t>
+          <t>1015 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,1 мм ст4сп</t>
+          <t>Круг оцинкованный 4,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
-          <t>1005 ₽/п.г.</t>
+          <t>1016 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 41 мм ст4сп</t>
+          <t>Круг оцинкованный 4,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
-          <t>1895 ₽/п.г.</t>
+          <t>1017 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм 08кп</t>
+          <t>Круг оцинкованный 4,3 мм 08Ю</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
-          <t>1006 ₽/п.г.</t>
+          <t>1018 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм 08кп</t>
+          <t>Круг оцинкованный 4,3 мм 08кп</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
-          <t>1895 ₽/п.г.</t>
+          <t>1018 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм 08пс</t>
+          <t>Круг оцинкованный 4,3 мм 08пс</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
-          <t>1006 ₽/п.г.</t>
+          <t>1018 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм 08пс</t>
+          <t>Круг оцинкованный 4,3 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
-          <t>1896 ₽/п.г.</t>
+          <t>1019 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм 08Ю</t>
+          <t>Круг оцинкованный 4,3 мм ст0</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
-          <t>1007 ₽/п.г.</t>
+          <t>1019 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм 08Ю</t>
+          <t>Круг оцинкованный 4,3 мм ст1</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
-          <t>1896 ₽/п.г.</t>
+          <t>1020 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,3 мм ст1кп</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>1007 ₽/п.г.</t>
+          <t>1020 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,3 мм ст1пс</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>1896 ₽/п.г.</t>
+          <t>1021 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст0</t>
+          <t>Круг оцинкованный 4,3 мм ст2</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
-          <t>1008 ₽/п.г.</t>
+          <t>1021 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст0</t>
+          <t>Круг оцинкованный 4,3 мм ст20</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
-          <t>1897 ₽/п.г.</t>
+          <t>1021 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1784">
       <c r="A1784" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст1</t>
+          <t>Круг оцинкованный 4,3 мм ст2кп</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
-          <t>1008 ₽/п.г.</t>
+          <t>1023 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст1</t>
+          <t>Круг оцинкованный 4,3 мм ст2сп</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
-          <t>1897 ₽/п.г.</t>
+          <t>1024 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст1кп</t>
+          <t>Круг оцинкованный 4,3 мм ст3</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>1009 ₽/п.г.</t>
+          <t>1024 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст1кп</t>
+          <t>Круг оцинкованный 4,3 мм ст3кп</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>1897 ₽/п.г.</t>
+          <t>1025 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст1пс</t>
+          <t>Круг оцинкованный 4,3 мм ст3пс</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>1010 ₽/п.г.</t>
+          <t>1025 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст1пс</t>
+          <t>Круг оцинкованный 4,3 мм ст3сп</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>1898 ₽/п.г.</t>
+          <t>1026 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст2</t>
+          <t>Круг оцинкованный 4,3 мм ст4пс</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
-          <t>1010 ₽/п.г.</t>
+          <t>1026 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст2</t>
+          <t>Круг оцинкованный 4,3 мм ст4сп</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
-          <t>1898 ₽/п.г.</t>
+          <t>1027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1792">
       <c r="A1792" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст20</t>
+          <t>Круг оцинкованный 4,4 мм 08Ю</t>
         </is>
       </c>
       <c r="B1792" t="inlineStr">
         <is>
-          <t>1011 ₽/п.г.</t>
+          <t>1027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1793">
       <c r="A1793" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст20</t>
+          <t>Круг оцинкованный 4,4 мм 08кп</t>
         </is>
       </c>
       <c r="B1793" t="inlineStr">
         <is>
-          <t>1899 ₽/п.г.</t>
+          <t>1027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1794">
       <c r="A1794" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст2кп</t>
+          <t>Круг оцинкованный 4,4 мм 08пс</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
-          <t>1012 ₽/п.г.</t>
+          <t>1027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст2кп</t>
+          <t>Круг оцинкованный 4,4 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
-          <t>1899 ₽/п.г.</t>
+          <t>1028 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст2сп</t>
+          <t>Круг оцинкованный 4,4 мм ст0</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
-          <t>1013 ₽/п.г.</t>
+          <t>1029 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст2сп</t>
+          <t>Круг оцинкованный 4,4 мм ст1</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
-          <t>1899 ₽/п.г.</t>
+          <t>1029 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст3</t>
+          <t>Круг оцинкованный 4,4 мм ст1кп</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>1014 ₽/п.г.</t>
+          <t>1030 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст3</t>
+          <t>Круг оцинкованный 4,4 мм ст1пс</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>1900 ₽/п.г.</t>
+          <t>1030 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст3кп</t>
+          <t>Круг оцинкованный 4,4 мм ст2</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>1015 ₽/п.г.</t>
+          <t>1031 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст3кп</t>
+          <t>Круг оцинкованный 4,4 мм ст20</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>1900 ₽/п.г.</t>
+          <t>1031 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст3пс</t>
+          <t>Круг оцинкованный 4,4 мм ст2кп</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
-          <t>1015 ₽/п.г.</t>
+          <t>1033 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст3пс</t>
+          <t>Круг оцинкованный 4,4 мм ст2сп</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
-          <t>1902 ₽/п.г.</t>
+          <t>1033 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст3сп</t>
+          <t>Круг оцинкованный 4,4 мм ст3</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
-          <t>1015 ₽/п.г.</t>
+          <t>1033 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст3сп</t>
+          <t>Круг оцинкованный 4,4 мм ст3кп</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
-          <t>1902 ₽/п.г.</t>
+          <t>1034 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст4пс</t>
+          <t>Круг оцинкованный 4,4 мм ст3пс</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
-          <t>1016 ₽/п.г.</t>
+          <t>1035 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст4пс</t>
+          <t>Круг оцинкованный 4,4 мм ст3сп</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
-          <t>1903 ₽/п.г.</t>
+          <t>1035 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,2 мм ст4сп</t>
+          <t>Круг оцинкованный 4,4 мм ст4пс</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
-          <t>1017 ₽/п.г.</t>
+          <t>1036 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 42 мм ст4сп</t>
+          <t>Круг оцинкованный 4,4 мм ст4сп</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
-          <t>1903 ₽/п.г.</t>
+          <t>1036 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм 08кп</t>
+          <t>Круг оцинкованный 4,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
-          <t>1018 ₽/п.г.</t>
+          <t>1039 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм 08кп</t>
+          <t>Круг оцинкованный 4,5 мм 08кп</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
-          <t>1903 ₽/п.г.</t>
+          <t>1037 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм 08пс</t>
+          <t>Круг оцинкованный 4,5 мм 08пс</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
-          <t>1018 ₽/п.г.</t>
+          <t>1038 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм 08пс</t>
+          <t>Круг оцинкованный 4,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
-          <t>1904 ₽/п.г.</t>
+          <t>1039 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм 08Ю</t>
+          <t>Круг оцинкованный 4,5 мм ст0</t>
         </is>
       </c>
       <c r="B1814" t="inlineStr">
         <is>
-          <t>1018 ₽/п.г.</t>
+          <t>1039 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм 08Ю</t>
+          <t>Круг оцинкованный 4,5 мм ст1</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
-          <t>1904 ₽/п.г.</t>
+          <t>1043 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B1816" t="inlineStr">
         <is>
-          <t>1019 ₽/п.г.</t>
+          <t>1043 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
-          <t>1904 ₽/п.г.</t>
+          <t>1044 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст0</t>
+          <t>Круг оцинкованный 4,5 мм ст2</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
-          <t>1019 ₽/п.г.</t>
+          <t>1045 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст0</t>
+          <t>Круг оцинкованный 4,5 мм ст20</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
-          <t>1905 ₽/п.г.</t>
+          <t>1045 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст1</t>
+          <t>Круг оцинкованный 4,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>1020 ₽/п.г.</t>
+          <t>1046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст1</t>
+          <t>Круг оцинкованный 4,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
-          <t>1905 ₽/п.г.</t>
+          <t>1046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст1кп</t>
+          <t>Круг оцинкованный 4,5 мм ст3</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
-          <t>1020 ₽/п.г.</t>
+          <t>1049 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст1кп</t>
+          <t>Круг оцинкованный 4,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>1905 ₽/п.г.</t>
+          <t>1049 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст1пс</t>
+          <t>Круг оцинкованный 4,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
-          <t>1021 ₽/п.г.</t>
+          <t>1050 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст1пс</t>
+          <t>Круг оцинкованный 4,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
-          <t>1905 ₽/п.г.</t>
+          <t>1051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст2</t>
+          <t>Круг оцинкованный 4,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B1826" t="inlineStr">
         <is>
-          <t>1021 ₽/п.г.</t>
+          <t>1051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст2</t>
+          <t>Круг оцинкованный 4,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B1827" t="inlineStr">
         <is>
-          <t>1906 ₽/п.г.</t>
+          <t>1051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1828">
       <c r="A1828" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст20</t>
+          <t>Круг оцинкованный 4,6 мм 08Ю</t>
         </is>
       </c>
       <c r="B1828" t="inlineStr">
         <is>
-          <t>1021 ₽/п.г.</t>
+          <t>1052 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст20</t>
+          <t>Круг оцинкованный 4,6 мм 08кп</t>
         </is>
       </c>
       <c r="B1829" t="inlineStr">
         <is>
-          <t>1907 ₽/п.г.</t>
+          <t>1052 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст2кп</t>
+          <t>Круг оцинкованный 4,6 мм 08пс</t>
         </is>
       </c>
       <c r="B1830" t="inlineStr">
         <is>
-          <t>1023 ₽/п.г.</t>
+          <t>1052 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст2кп</t>
+          <t>Круг оцинкованный 4,6 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1831" t="inlineStr">
         <is>
-          <t>1907 ₽/п.г.</t>
+          <t>1055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст2сп</t>
+          <t>Круг оцинкованный 4,6 мм ст0</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
-          <t>1024 ₽/п.г.</t>
+          <t>1058 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст2сп</t>
+          <t>Круг оцинкованный 4,6 мм ст1</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
-          <t>1907 ₽/п.г.</t>
+          <t>1058 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст3</t>
+          <t>Круг оцинкованный 4,6 мм ст1кп</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
-          <t>1024 ₽/п.г.</t>
+          <t>1059 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст3</t>
+          <t>Круг оцинкованный 4,6 мм ст1пс</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
-          <t>1908 ₽/п.г.</t>
+          <t>1060 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст3кп</t>
+          <t>Круг оцинкованный 4,6 мм ст2</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
-          <t>1025 ₽/п.г.</t>
+          <t>1060 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст3кп</t>
+          <t>Круг оцинкованный 4,6 мм ст20</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
-          <t>1908 ₽/п.г.</t>
+          <t>1060 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст3пс</t>
+          <t>Круг оцинкованный 4,6 мм ст2кп</t>
         </is>
       </c>
       <c r="B1838" t="inlineStr">
         <is>
-          <t>1025 ₽/п.г.</t>
+          <t>1063 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст3пс</t>
+          <t>Круг оцинкованный 4,6 мм ст2сп</t>
         </is>
       </c>
       <c r="B1839" t="inlineStr">
         <is>
-          <t>1908 ₽/п.г.</t>
+          <t>1064 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст3сп</t>
+          <t>Круг оцинкованный 4,6 мм ст3</t>
         </is>
       </c>
       <c r="B1840" t="inlineStr">
         <is>
-          <t>1026 ₽/п.г.</t>
+          <t>1064 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст3сп</t>
+          <t>Круг оцинкованный 4,6 мм ст3кп</t>
         </is>
       </c>
       <c r="B1841" t="inlineStr">
         <is>
-          <t>1908 ₽/п.г.</t>
+          <t>1064 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст4пс</t>
+          <t>Круг оцинкованный 4,6 мм ст3пс</t>
         </is>
       </c>
       <c r="B1842" t="inlineStr">
         <is>
-          <t>1026 ₽/п.г.</t>
+          <t>1065 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст4пс</t>
+          <t>Круг оцинкованный 4,6 мм ст3сп</t>
         </is>
       </c>
       <c r="B1843" t="inlineStr">
         <is>
-          <t>1909 ₽/п.г.</t>
+          <t>1065 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,3 мм ст4сп</t>
+          <t>Круг оцинкованный 4,6 мм ст4пс</t>
         </is>
       </c>
       <c r="B1844" t="inlineStr">
         <is>
-          <t>1027 ₽/п.г.</t>
+          <t>1066 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 43 мм ст4сп</t>
+          <t>Круг оцинкованный 4,6 мм ст4сп</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
-          <t>1910 ₽/п.г.</t>
+          <t>1066 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм 08кп</t>
+          <t>Круг оцинкованный 4,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
-          <t>1027 ₽/п.г.</t>
+          <t>1068 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм 08кп</t>
+          <t>Круг оцинкованный 4,8 мм 08кп</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
-          <t>1910 ₽/п.г.</t>
+          <t>1067 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм 08пс</t>
+          <t>Круг оцинкованный 4,8 мм 08пс</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
-          <t>1027 ₽/п.г.</t>
+          <t>1067 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм 08пс</t>
+          <t>Круг оцинкованный 4,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
-          <t>1911 ₽/п.г.</t>
+          <t>1069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм 08Ю</t>
+          <t>Круг оцинкованный 4,8 мм ст0</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
-          <t>1027 ₽/п.г.</t>
+          <t>1069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм 08Ю</t>
+          <t>Круг оцинкованный 4,8 мм ст1</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
-          <t>1911 ₽/п.г.</t>
+          <t>1069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
-          <t>1028 ₽/п.г.</t>
+          <t>1070 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм 09Г2С</t>
+          <t>Круг оцинкованный 4,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
-          <t>1912 ₽/п.г.</t>
+          <t>1070 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст0</t>
+          <t>Круг оцинкованный 4,8 мм ст2</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
-          <t>1029 ₽/п.г.</t>
+          <t>1071 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст0</t>
+          <t>Круг оцинкованный 4,8 мм ст20</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
-          <t>1912 ₽/п.г.</t>
+          <t>1072 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст1</t>
+          <t>Круг оцинкованный 4,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
-          <t>1029 ₽/п.г.</t>
+          <t>1072 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст1</t>
+          <t>Круг оцинкованный 4,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
-          <t>1913 ₽/п.г.</t>
+          <t>1072 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст1кп</t>
+          <t>Круг оцинкованный 4,8 мм ст3</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>1030 ₽/п.г.</t>
+          <t>1074 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст1кп</t>
+          <t>Круг оцинкованный 4,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
-          <t>1914 ₽/п.г.</t>
+          <t>1074 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст1пс</t>
+          <t>Круг оцинкованный 4,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
-          <t>1030 ₽/п.г.</t>
+          <t>1075 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст1пс</t>
+          <t>Круг оцинкованный 4,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
-          <t>1914 ₽/п.г.</t>
+          <t>1076 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст2</t>
+          <t>Круг оцинкованный 4,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
-          <t>1031 ₽/п.г.</t>
+          <t>1076 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст2</t>
+          <t>Круг оцинкованный 4,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
-          <t>1915 ₽/п.г.</t>
+          <t>1076 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст20</t>
+          <t>Круг оцинкованный 4,9 мм 08Ю</t>
         </is>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
-          <t>1031 ₽/п.г.</t>
+          <t>1078 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст20</t>
+          <t>Круг оцинкованный 4,9 мм 08кп</t>
         </is>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
-          <t>1916 ₽/п.г.</t>
+          <t>1076 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст2кп</t>
+          <t>Круг оцинкованный 4,9 мм 08пс</t>
         </is>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
-          <t>1033 ₽/п.г.</t>
+          <t>1077 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст2кп</t>
+          <t>Круг оцинкованный 4,9 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
-          <t>1916 ₽/п.г.</t>
+          <t>1078 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1868">
       <c r="A1868" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст2сп</t>
+          <t>Круг оцинкованный 4,9 мм ст0</t>
         </is>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
-          <t>1033 ₽/п.г.</t>
+          <t>1078 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст2сп</t>
+          <t>Круг оцинкованный 4,9 мм ст1</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
-          <t>1916 ₽/п.г.</t>
+          <t>1079 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст3</t>
+          <t>Круг оцинкованный 4,9 мм ст1кп</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
-          <t>1033 ₽/п.г.</t>
+          <t>1080 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст3</t>
+          <t>Круг оцинкованный 4,9 мм ст1пс</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
-          <t>1917 ₽/п.г.</t>
+          <t>1080 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст3кп</t>
+          <t>Круг оцинкованный 4,9 мм ст2</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>1034 ₽/п.г.</t>
+          <t>1082 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст3кп</t>
+          <t>Круг оцинкованный 4,9 мм ст20</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>1919 ₽/п.г.</t>
+          <t>1082 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст3пс</t>
+          <t>Круг оцинкованный 4,9 мм ст2кп</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
-          <t>1035 ₽/п.г.</t>
+          <t>1082 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст3пс</t>
+          <t>Круг оцинкованный 4,9 мм ст2сп</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
-          <t>1919 ₽/п.г.</t>
+          <t>1082 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст3сп</t>
+          <t>Круг оцинкованный 4,9 мм ст3</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>1035 ₽/п.г.</t>
+          <t>1083 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст3сп</t>
+          <t>Круг оцинкованный 4,9 мм ст3кп</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>1919 ₽/п.г.</t>
+          <t>1083 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст4пс</t>
+          <t>Круг оцинкованный 4,9 мм ст3пс</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
-          <t>1036 ₽/п.г.</t>
+          <t>1084 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст4пс</t>
+          <t>Круг оцинкованный 4,9 мм ст3сп</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
-          <t>1919 ₽/п.г.</t>
+          <t>1084 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,4 мм ст4сп</t>
+          <t>Круг оцинкованный 4,9 мм ст4пс</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
-          <t>1036 ₽/п.г.</t>
+          <t>1084 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 44 мм ст4сп</t>
+          <t>Круг оцинкованный 4,9 мм ст4сп</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
-          <t>1919 ₽/п.г.</t>
+          <t>1085 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм 08кп</t>
+          <t>Круг оцинкованный 40 мм 08Ю</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
-          <t>1037 ₽/п.г.</t>
+          <t>1875 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм 08кп</t>
+          <t>Круг оцинкованный 40 мм 08кп</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
-          <t>1919 ₽/п.г.</t>
+          <t>1874 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм 08пс</t>
+          <t>Круг оцинкованный 40 мм 08пс</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
-          <t>1038 ₽/п.г.</t>
+          <t>1875 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм 08пс</t>
+          <t>Круг оцинкованный 40 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
-          <t>1920 ₽/п.г.</t>
+          <t>1877 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм 08Ю</t>
+          <t>Круг оцинкованный 40 мм ст0</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
-          <t>1039 ₽/п.г.</t>
+          <t>1878 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм 08Ю</t>
+          <t>Круг оцинкованный 40 мм ст1</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
-          <t>1920 ₽/п.г.</t>
+          <t>1878 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 40 мм ст1кп</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
-          <t>1039 ₽/п.г.</t>
+          <t>1878 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм 09Г2С</t>
+          <t>Круг оцинкованный 40 мм ст1пс</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
-          <t>1920 ₽/п.г.</t>
+          <t>1879 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст0</t>
+          <t>Круг оцинкованный 40 мм ст2</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
-          <t>1039 ₽/п.г.</t>
+          <t>1880 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст0</t>
+          <t>Круг оцинкованный 40 мм ст20</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
-          <t>1920 ₽/п.г.</t>
+          <t>1881 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст1</t>
+          <t>Круг оцинкованный 40 мм ст2кп</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
-          <t>1043 ₽/п.г.</t>
+          <t>1881 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст1</t>
+          <t>Круг оцинкованный 40 мм ст2сп</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
-          <t>1921 ₽/п.г.</t>
+          <t>1881 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст1кп</t>
+          <t>Круг оцинкованный 40 мм ст3</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>1043 ₽/п.г.</t>
+          <t>1882 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст1кп</t>
+          <t>Круг оцинкованный 40 мм ст3кп</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>1921 ₽/п.г.</t>
+          <t>1884 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст1пс</t>
+          <t>Круг оцинкованный 40 мм ст3пс</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>1044 ₽/п.г.</t>
+          <t>1884 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст1пс</t>
+          <t>Круг оцинкованный 40 мм ст3сп</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>1922 ₽/п.г.</t>
+          <t>1885 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст2</t>
+          <t>Круг оцинкованный 40 мм ст4пс</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>1045 ₽/п.г.</t>
+          <t>1886 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст2</t>
+          <t>Круг оцинкованный 40 мм ст4сп</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
-          <t>1922 ₽/п.г.</t>
+          <t>1886 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст20</t>
+          <t>Круг оцинкованный 41 мм 08Ю</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>1045 ₽/п.г.</t>
+          <t>1888 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст20</t>
+          <t>Круг оцинкованный 41 мм 08кп</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>1922 ₽/п.г.</t>
+          <t>1887 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст2кп</t>
+          <t>Круг оцинкованный 41 мм 08пс</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
-          <t>1046 ₽/п.г.</t>
+          <t>1888 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст2кп</t>
+          <t>Круг оцинкованный 41 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
-          <t>1923 ₽/п.г.</t>
+          <t>1888 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1904">
       <c r="A1904" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст2сп</t>
+          <t>Круг оцинкованный 41 мм ст0</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
-          <t>1046 ₽/п.г.</t>
+          <t>1888 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст2сп</t>
+          <t>Круг оцинкованный 41 мм ст1</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
-          <t>1924 ₽/п.г.</t>
+          <t>1889 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст3</t>
+          <t>Круг оцинкованный 41 мм ст1кп</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>1049 ₽/п.г.</t>
+          <t>1889 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст3</t>
+          <t>Круг оцинкованный 41 мм ст1пс</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
-          <t>1924 ₽/п.г.</t>
+          <t>1889 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст3кп</t>
+          <t>Круг оцинкованный 41 мм ст2</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
-          <t>1049 ₽/п.г.</t>
+          <t>1889 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст3кп</t>
+          <t>Круг оцинкованный 41 мм ст20</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
-          <t>1924 ₽/п.г.</t>
+          <t>1889 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст3пс</t>
+          <t>Круг оцинкованный 41 мм ст2кп</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
-          <t>1050 ₽/п.г.</t>
+          <t>1891 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст3пс</t>
+          <t>Круг оцинкованный 41 мм ст2сп</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
-          <t>1924 ₽/п.г.</t>
+          <t>1892 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст3сп</t>
+          <t>Круг оцинкованный 41 мм ст3</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
-          <t>1051 ₽/п.г.</t>
+          <t>1892 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст3сп</t>
+          <t>Круг оцинкованный 41 мм ст3кп</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>1925 ₽/п.г.</t>
+          <t>1893 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст4пс</t>
+          <t>Круг оцинкованный 41 мм ст3пс</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
-          <t>1051 ₽/п.г.</t>
+          <t>1894 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст4пс</t>
+          <t>Круг оцинкованный 41 мм ст3сп</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>1927 ₽/п.г.</t>
+          <t>1894 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,5 мм ст4сп</t>
+          <t>Круг оцинкованный 41 мм ст4пс</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
-          <t>1051 ₽/п.г.</t>
+          <t>1894 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 45 мм ст4сп</t>
+          <t>Круг оцинкованный 41 мм ст4сп</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
-          <t>1927 ₽/п.г.</t>
+          <t>1895 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм 08кп</t>
+          <t>Круг оцинкованный 42 мм 08Ю</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>1052 ₽/п.г.</t>
+          <t>1896 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм 08кп</t>
+          <t>Круг оцинкованный 42 мм 08кп</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>1927 ₽/п.г.</t>
+          <t>1895 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм 08пс</t>
+          <t>Круг оцинкованный 42 мм 08пс</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>1052 ₽/п.г.</t>
+          <t>1896 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм 08пс</t>
+          <t>Круг оцинкованный 42 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>1927 ₽/п.г.</t>
+          <t>1896 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм 08Ю</t>
+          <t>Круг оцинкованный 42 мм ст0</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
-          <t>1052 ₽/п.г.</t>
+          <t>1897 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм 08Ю</t>
+          <t>Круг оцинкованный 42 мм ст1</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
-          <t>1929 ₽/п.г.</t>
+          <t>1897 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм 09Г2С</t>
+          <t>Круг оцинкованный 42 мм ст1кп</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
-          <t>1055 ₽/п.г.</t>
+          <t>1897 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм 09Г2С</t>
+          <t>Круг оцинкованный 42 мм ст1пс</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
-          <t>1929 ₽/п.г.</t>
+          <t>1898 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст0</t>
+          <t>Круг оцинкованный 42 мм ст2</t>
         </is>
       </c>
       <c r="B1926" t="inlineStr">
         <is>
-          <t>1058 ₽/п.г.</t>
+          <t>1898 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст0</t>
+          <t>Круг оцинкованный 42 мм ст20</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
-          <t>1930 ₽/п.г.</t>
+          <t>1899 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст1</t>
+          <t>Круг оцинкованный 42 мм ст2кп</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
-          <t>1058 ₽/п.г.</t>
+          <t>1899 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст1</t>
+          <t>Круг оцинкованный 42 мм ст2сп</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
-          <t>1931 ₽/п.г.</t>
+          <t>1899 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст1кп</t>
+          <t>Круг оцинкованный 42 мм ст3</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>1059 ₽/п.г.</t>
+          <t>1900 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст1кп</t>
+          <t>Круг оцинкованный 42 мм ст3кп</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>1933 ₽/п.г.</t>
+          <t>1900 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст1пс</t>
+          <t>Круг оцинкованный 42 мм ст3пс</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>1060 ₽/п.г.</t>
+          <t>1902 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст1пс</t>
+          <t>Круг оцинкованный 42 мм ст3сп</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
-          <t>1933 ₽/п.г.</t>
+          <t>1902 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст2</t>
+          <t>Круг оцинкованный 42 мм ст4пс</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
-          <t>1060 ₽/п.г.</t>
+          <t>1903 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст2</t>
+          <t>Круг оцинкованный 42 мм ст4сп</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
-          <t>1934 ₽/п.г.</t>
+          <t>1903 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст20</t>
+          <t>Круг оцинкованный 43 мм 08Ю</t>
         </is>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
-          <t>1060 ₽/п.г.</t>
+          <t>1904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст20</t>
+          <t>Круг оцинкованный 43 мм 08кп</t>
         </is>
       </c>
       <c r="B1937" t="inlineStr">
         <is>
-          <t>1934 ₽/п.г.</t>
+          <t>1903 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст2кп</t>
+          <t>Круг оцинкованный 43 мм 08пс</t>
         </is>
       </c>
       <c r="B1938" t="inlineStr">
         <is>
-          <t>1063 ₽/п.г.</t>
+          <t>1904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст2кп</t>
+          <t>Круг оцинкованный 43 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1939" t="inlineStr">
         <is>
-          <t>1934 ₽/п.г.</t>
+          <t>1904 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1940">
       <c r="A1940" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст2сп</t>
+          <t>Круг оцинкованный 43 мм ст0</t>
         </is>
       </c>
       <c r="B1940" t="inlineStr">
         <is>
-          <t>1064 ₽/п.г.</t>
+          <t>1905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст2сп</t>
+          <t>Круг оцинкованный 43 мм ст1</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
-          <t>1935 ₽/п.г.</t>
+          <t>1905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст3</t>
+          <t>Круг оцинкованный 43 мм ст1кп</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
-          <t>1064 ₽/п.г.</t>
+          <t>1905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст3</t>
+          <t>Круг оцинкованный 43 мм ст1пс</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>1935 ₽/п.г.</t>
+          <t>1905 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст3кп</t>
+          <t>Круг оцинкованный 43 мм ст2</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
-          <t>1064 ₽/п.г.</t>
+          <t>1906 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст3кп</t>
+          <t>Круг оцинкованный 43 мм ст20</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
-          <t>1936 ₽/п.г.</t>
+          <t>1907 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст3пс</t>
+          <t>Круг оцинкованный 43 мм ст2кп</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
-          <t>1065 ₽/п.г.</t>
+          <t>1907 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст3пс</t>
+          <t>Круг оцинкованный 43 мм ст2сп</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
-          <t>1938 ₽/п.г.</t>
+          <t>1907 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст3сп</t>
+          <t>Круг оцинкованный 43 мм ст3</t>
         </is>
       </c>
       <c r="B1948" t="inlineStr">
         <is>
-          <t>1065 ₽/п.г.</t>
+          <t>1908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст3сп</t>
+          <t>Круг оцинкованный 43 мм ст3кп</t>
         </is>
       </c>
       <c r="B1949" t="inlineStr">
         <is>
-          <t>1938 ₽/п.г.</t>
+          <t>1908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст4пс</t>
+          <t>Круг оцинкованный 43 мм ст3пс</t>
         </is>
       </c>
       <c r="B1950" t="inlineStr">
         <is>
-          <t>1066 ₽/п.г.</t>
+          <t>1908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст4пс</t>
+          <t>Круг оцинкованный 43 мм ст3сп</t>
         </is>
       </c>
       <c r="B1951" t="inlineStr">
         <is>
-          <t>1940 ₽/п.г.</t>
+          <t>1908 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1952">
       <c r="A1952" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,6 мм ст4сп</t>
+          <t>Круг оцинкованный 43 мм ст4пс</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
-          <t>1066 ₽/п.г.</t>
+          <t>1909 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 46 мм ст4сп</t>
+          <t>Круг оцинкованный 43 мм ст4сп</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
-          <t>1940 ₽/п.г.</t>
+          <t>1910 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм 08кп</t>
+          <t>Круг оцинкованный 44 мм 08Ю</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
-          <t>1940 ₽/п.г.</t>
+          <t>1911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм 08пс</t>
+          <t>Круг оцинкованный 44 мм 08кп</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
-          <t>1941 ₽/п.г.</t>
+          <t>1910 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм 08Ю</t>
+          <t>Круг оцинкованный 44 мм 08пс</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
-          <t>1942 ₽/п.г.</t>
+          <t>1911 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм 09Г2С</t>
+          <t>Круг оцинкованный 44 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1957" t="inlineStr">
         <is>
-          <t>1942 ₽/п.г.</t>
+          <t>1912 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст0</t>
+          <t>Круг оцинкованный 44 мм ст0</t>
         </is>
       </c>
       <c r="B1958" t="inlineStr">
         <is>
-          <t>1943 ₽/п.г.</t>
+          <t>1912 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст1</t>
+          <t>Круг оцинкованный 44 мм ст1</t>
         </is>
       </c>
       <c r="B1959" t="inlineStr">
         <is>
-          <t>1944 ₽/п.г.</t>
+          <t>1913 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст1кп</t>
+          <t>Круг оцинкованный 44 мм ст1кп</t>
         </is>
       </c>
       <c r="B1960" t="inlineStr">
         <is>
-          <t>1944 ₽/п.г.</t>
+          <t>1914 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст1пс</t>
+          <t>Круг оцинкованный 44 мм ст1пс</t>
         </is>
       </c>
       <c r="B1961" t="inlineStr">
         <is>
-          <t>1944 ₽/п.г.</t>
+          <t>1914 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст2</t>
+          <t>Круг оцинкованный 44 мм ст2</t>
         </is>
       </c>
       <c r="B1962" t="inlineStr">
         <is>
-          <t>1945 ₽/п.г.</t>
+          <t>1915 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст20</t>
+          <t>Круг оцинкованный 44 мм ст20</t>
         </is>
       </c>
       <c r="B1963" t="inlineStr">
         <is>
-          <t>1945 ₽/п.г.</t>
+          <t>1916 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст2кп</t>
+          <t>Круг оцинкованный 44 мм ст2кп</t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
-          <t>1946 ₽/п.г.</t>
+          <t>1916 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст2сп</t>
+          <t>Круг оцинкованный 44 мм ст2сп</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
-          <t>1948 ₽/п.г.</t>
+          <t>1916 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст3</t>
+          <t>Круг оцинкованный 44 мм ст3</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
-          <t>1949 ₽/п.г.</t>
+          <t>1917 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст3кп</t>
+          <t>Круг оцинкованный 44 мм ст3кп</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
-          <t>1950 ₽/п.г.</t>
+          <t>1919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст3пс</t>
+          <t>Круг оцинкованный 44 мм ст3пс</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
-          <t>1950 ₽/п.г.</t>
+          <t>1919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст3сп</t>
+          <t>Круг оцинкованный 44 мм ст3сп</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>1951 ₽/п.г.</t>
+          <t>1919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст4пс</t>
+          <t>Круг оцинкованный 44 мм ст4пс</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
-          <t>1952 ₽/п.г.</t>
+          <t>1919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 47 мм ст4сп</t>
+          <t>Круг оцинкованный 44 мм ст4сп</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
-          <t>1952 ₽/п.г.</t>
+          <t>1919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм 08кп</t>
+          <t>Круг оцинкованный 45 мм 08Ю</t>
         </is>
       </c>
       <c r="B1972" t="inlineStr">
         <is>
-          <t>1067 ₽/п.г.</t>
+          <t>1920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм 08кп</t>
+          <t>Круг оцинкованный 45 мм 08кп</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
-          <t>1953 ₽/п.г.</t>
+          <t>1919 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм 08пс</t>
+          <t>Круг оцинкованный 45 мм 08пс</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
-          <t>1067 ₽/п.г.</t>
+          <t>1920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм 08пс</t>
+          <t>Круг оцинкованный 45 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
-          <t>1953 ₽/п.г.</t>
+          <t>1920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм 08Ю</t>
+          <t>Круг оцинкованный 45 мм ст0</t>
         </is>
       </c>
       <c r="B1976" t="inlineStr">
         <is>
-          <t>1068 ₽/п.г.</t>
+          <t>1920 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм 08Ю</t>
+          <t>Круг оцинкованный 45 мм ст1</t>
         </is>
       </c>
       <c r="B1977" t="inlineStr">
         <is>
-          <t>1954 ₽/п.г.</t>
+          <t>1921 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 45 мм ст1кп</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
-          <t>1069 ₽/п.г.</t>
+          <t>1921 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1979">
       <c r="A1979" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм 09Г2С</t>
+          <t>Круг оцинкованный 45 мм ст1пс</t>
         </is>
       </c>
       <c r="B1979" t="inlineStr">
         <is>
-          <t>1954 ₽/п.г.</t>
+          <t>1922 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1980">
       <c r="A1980" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст0</t>
+          <t>Круг оцинкованный 45 мм ст2</t>
         </is>
       </c>
       <c r="B1980" t="inlineStr">
         <is>
-          <t>1069 ₽/п.г.</t>
+          <t>1922 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1981">
       <c r="A1981" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст0</t>
+          <t>Круг оцинкованный 45 мм ст20</t>
         </is>
       </c>
       <c r="B1981" t="inlineStr">
         <is>
-          <t>1954 ₽/п.г.</t>
+          <t>1922 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1982">
       <c r="A1982" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст1</t>
+          <t>Круг оцинкованный 45 мм ст2кп</t>
         </is>
       </c>
       <c r="B1982" t="inlineStr">
         <is>
-          <t>1069 ₽/п.г.</t>
+          <t>1923 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст1</t>
+          <t>Круг оцинкованный 45 мм ст2сп</t>
         </is>
       </c>
       <c r="B1983" t="inlineStr">
         <is>
-          <t>1955 ₽/п.г.</t>
+          <t>1924 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст1кп</t>
+          <t>Круг оцинкованный 45 мм ст3</t>
         </is>
       </c>
       <c r="B1984" t="inlineStr">
         <is>
-          <t>1070 ₽/п.г.</t>
+          <t>1924 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст1кп</t>
+          <t>Круг оцинкованный 45 мм ст3кп</t>
         </is>
       </c>
       <c r="B1985" t="inlineStr">
         <is>
-          <t>1957 ₽/п.г.</t>
+          <t>1924 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст1пс</t>
+          <t>Круг оцинкованный 45 мм ст3пс</t>
         </is>
       </c>
       <c r="B1986" t="inlineStr">
         <is>
-          <t>1070 ₽/п.г.</t>
+          <t>1924 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст1пс</t>
+          <t>Круг оцинкованный 45 мм ст3сп</t>
         </is>
       </c>
       <c r="B1987" t="inlineStr">
         <is>
-          <t>1957 ₽/п.г.</t>
+          <t>1925 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1988">
       <c r="A1988" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст2</t>
+          <t>Круг оцинкованный 45 мм ст4пс</t>
         </is>
       </c>
       <c r="B1988" t="inlineStr">
         <is>
-          <t>1071 ₽/п.г.</t>
+          <t>1927 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1989">
       <c r="A1989" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст2</t>
+          <t>Круг оцинкованный 45 мм ст4сп</t>
         </is>
       </c>
       <c r="B1989" t="inlineStr">
         <is>
-          <t>1959 ₽/п.г.</t>
+          <t>1927 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1990">
       <c r="A1990" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст20</t>
+          <t>Круг оцинкованный 46 мм 08Ю</t>
         </is>
       </c>
       <c r="B1990" t="inlineStr">
         <is>
-          <t>1072 ₽/п.г.</t>
+          <t>1929 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1991">
       <c r="A1991" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст20</t>
+          <t>Круг оцинкованный 46 мм 08кп</t>
         </is>
       </c>
       <c r="B1991" t="inlineStr">
         <is>
-          <t>1959 ₽/п.г.</t>
+          <t>1927 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст2кп</t>
+          <t>Круг оцинкованный 46 мм 08пс</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
-          <t>1072 ₽/п.г.</t>
+          <t>1927 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст2кп</t>
+          <t>Круг оцинкованный 46 мм 09Г2С</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
-          <t>1960 ₽/п.г.</t>
+          <t>1929 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст2сп</t>
+          <t>Круг оцинкованный 46 мм ст0</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
-          <t>1072 ₽/п.г.</t>
+          <t>1930 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст2сп</t>
+          <t>Круг оцинкованный 46 мм ст1</t>
         </is>
       </c>
       <c r="B1995" t="inlineStr">
         <is>
-          <t>1960 ₽/п.г.</t>
+          <t>1931 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст3</t>
+          <t>Круг оцинкованный 46 мм ст1кп</t>
         </is>
       </c>
       <c r="B1996" t="inlineStr">
         <is>
-          <t>1074 ₽/п.г.</t>
+          <t>1933 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст3</t>
+          <t>Круг оцинкованный 46 мм ст1пс</t>
         </is>
       </c>
       <c r="B1997" t="inlineStr">
         <is>
-          <t>1960 ₽/п.г.</t>
+          <t>1933 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст3кп</t>
+          <t>Круг оцинкованный 46 мм ст2</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
-          <t>1074 ₽/п.г.</t>
+          <t>1934 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст3кп</t>
+          <t>Круг оцинкованный 46 мм ст20</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
-          <t>1961 ₽/п.г.</t>
+          <t>1934 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст3пс</t>
+          <t>Круг оцинкованный 46 мм ст2кп</t>
         </is>
       </c>
       <c r="B2000" t="inlineStr">
         <is>
-          <t>1075 ₽/п.г.</t>
+          <t>1934 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст3пс</t>
+          <t>Круг оцинкованный 46 мм ст2сп</t>
         </is>
       </c>
       <c r="B2001" t="inlineStr">
         <is>
-          <t>1961 ₽/п.г.</t>
+          <t>1935 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст3сп</t>
+          <t>Круг оцинкованный 46 мм ст3</t>
         </is>
       </c>
       <c r="B2002" t="inlineStr">
         <is>
-          <t>1076 ₽/п.г.</t>
+          <t>1935 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст3сп</t>
+          <t>Круг оцинкованный 46 мм ст3кп</t>
         </is>
       </c>
       <c r="B2003" t="inlineStr">
         <is>
-          <t>1961 ₽/п.г.</t>
+          <t>1936 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст4пс</t>
+          <t>Круг оцинкованный 46 мм ст3пс</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
-          <t>1076 ₽/п.г.</t>
+          <t>1938 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст4пс</t>
+          <t>Круг оцинкованный 46 мм ст3сп</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
-          <t>1961 ₽/п.г.</t>
+          <t>1938 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,8 мм ст4сп</t>
+          <t>Круг оцинкованный 46 мм ст4пс</t>
         </is>
       </c>
       <c r="B2006" t="inlineStr">
         <is>
-          <t>1076 ₽/п.г.</t>
+          <t>1940 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 48 мм ст4сп</t>
+          <t>Круг оцинкованный 46 мм ст4сп</t>
         </is>
       </c>
       <c r="B2007" t="inlineStr">
         <is>
-          <t>1961 ₽/п.г.</t>
+          <t>1940 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм 08кп</t>
+          <t>Круг оцинкованный 47 мм 08Ю</t>
         </is>
       </c>
       <c r="B2008" t="inlineStr">
         <is>
-          <t>1076 ₽/п.г.</t>
+          <t>1942 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм 08кп</t>
+          <t>Круг оцинкованный 47 мм 08кп</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
-          <t>1962 ₽/п.г.</t>
+          <t>1940 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм 08пс</t>
+          <t>Круг оцинкованный 47 мм 08пс</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
-          <t>1077 ₽/п.г.</t>
+          <t>1941 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм 08пс</t>
+          <t>Круг оцинкованный 47 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
-          <t>1962 ₽/п.г.</t>
+          <t>1942 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм 08Ю</t>
+          <t>Круг оцинкованный 47 мм ст0</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
-          <t>1078 ₽/п.г.</t>
+          <t>1943 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм 08Ю</t>
+          <t>Круг оцинкованный 47 мм ст1</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
-          <t>1962 ₽/п.г.</t>
+          <t>1944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм 09Г2С</t>
+          <t>Круг оцинкованный 47 мм ст1кп</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>1078 ₽/п.г.</t>
+          <t>1944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм 09Г2С</t>
+          <t>Круг оцинкованный 47 мм ст1пс</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
-          <t>1963 ₽/п.г.</t>
+          <t>1944 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст0</t>
+          <t>Круг оцинкованный 47 мм ст2</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
-          <t>1078 ₽/п.г.</t>
+          <t>1945 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст0</t>
+          <t>Круг оцинкованный 47 мм ст20</t>
         </is>
       </c>
       <c r="B2017" t="inlineStr">
         <is>
-          <t>1963 ₽/п.г.</t>
+          <t>1945 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2018">
       <c r="A2018" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст1</t>
+          <t>Круг оцинкованный 47 мм ст2кп</t>
         </is>
       </c>
       <c r="B2018" t="inlineStr">
         <is>
-          <t>1079 ₽/п.г.</t>
+          <t>1946 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2019">
       <c r="A2019" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст1</t>
+          <t>Круг оцинкованный 47 мм ст2сп</t>
         </is>
       </c>
       <c r="B2019" t="inlineStr">
         <is>
-          <t>1963 ₽/п.г.</t>
+          <t>1948 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2020">
       <c r="A2020" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст1кп</t>
+          <t>Круг оцинкованный 47 мм ст3</t>
         </is>
       </c>
       <c r="B2020" t="inlineStr">
         <is>
-          <t>1080 ₽/п.г.</t>
+          <t>1949 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2021">
       <c r="A2021" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст1кп</t>
+          <t>Круг оцинкованный 47 мм ст3кп</t>
         </is>
       </c>
       <c r="B2021" t="inlineStr">
         <is>
-          <t>1964 ₽/п.г.</t>
+          <t>1950 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2022">
       <c r="A2022" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст1пс</t>
+          <t>Круг оцинкованный 47 мм ст3пс</t>
         </is>
       </c>
       <c r="B2022" t="inlineStr">
         <is>
-          <t>1080 ₽/п.г.</t>
+          <t>1950 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2023">
       <c r="A2023" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст1пс</t>
+          <t>Круг оцинкованный 47 мм ст3сп</t>
         </is>
       </c>
       <c r="B2023" t="inlineStr">
         <is>
-          <t>1964 ₽/п.г.</t>
+          <t>1951 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2024">
       <c r="A2024" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст2</t>
+          <t>Круг оцинкованный 47 мм ст4пс</t>
         </is>
       </c>
       <c r="B2024" t="inlineStr">
         <is>
-          <t>1082 ₽/п.г.</t>
+          <t>1952 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст2</t>
+          <t>Круг оцинкованный 47 мм ст4сп</t>
         </is>
       </c>
       <c r="B2025" t="inlineStr">
         <is>
-          <t>1964 ₽/п.г.</t>
+          <t>1952 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст20</t>
+          <t>Круг оцинкованный 48 мм 08Ю</t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
-          <t>1082 ₽/п.г.</t>
+          <t>1954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст20</t>
+          <t>Круг оцинкованный 48 мм 08кп</t>
         </is>
       </c>
       <c r="B2027" t="inlineStr">
         <is>
-          <t>1965 ₽/п.г.</t>
+          <t>1953 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст2кп</t>
+          <t>Круг оцинкованный 48 мм 08пс</t>
         </is>
       </c>
       <c r="B2028" t="inlineStr">
         <is>
-          <t>1082 ₽/п.г.</t>
+          <t>1953 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст2кп</t>
+          <t>Круг оцинкованный 48 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2029" t="inlineStr">
         <is>
-          <t>1965 ₽/п.г.</t>
+          <t>1954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст2сп</t>
+          <t>Круг оцинкованный 48 мм ст0</t>
         </is>
       </c>
       <c r="B2030" t="inlineStr">
         <is>
-          <t>1082 ₽/п.г.</t>
+          <t>1954 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст2сп</t>
+          <t>Круг оцинкованный 48 мм ст1</t>
         </is>
       </c>
       <c r="B2031" t="inlineStr">
         <is>
-          <t>1965 ₽/п.г.</t>
+          <t>1955 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст3</t>
+          <t>Круг оцинкованный 48 мм ст1кп</t>
         </is>
       </c>
       <c r="B2032" t="inlineStr">
         <is>
-          <t>1083 ₽/п.г.</t>
+          <t>1957 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст3</t>
+          <t>Круг оцинкованный 48 мм ст1пс</t>
         </is>
       </c>
       <c r="B2033" t="inlineStr">
         <is>
-          <t>1966 ₽/п.г.</t>
+          <t>1957 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст3кп</t>
+          <t>Круг оцинкованный 48 мм ст2</t>
         </is>
       </c>
       <c r="B2034" t="inlineStr">
         <is>
-          <t>1083 ₽/п.г.</t>
+          <t>1959 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст3кп</t>
+          <t>Круг оцинкованный 48 мм ст20</t>
         </is>
       </c>
       <c r="B2035" t="inlineStr">
         <is>
-          <t>1966 ₽/п.г.</t>
+          <t>1959 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст3пс</t>
+          <t>Круг оцинкованный 48 мм ст2кп</t>
         </is>
       </c>
       <c r="B2036" t="inlineStr">
         <is>
-          <t>1084 ₽/п.г.</t>
+          <t>1960 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст3пс</t>
+          <t>Круг оцинкованный 48 мм ст2сп</t>
         </is>
       </c>
       <c r="B2037" t="inlineStr">
         <is>
-          <t>1967 ₽/п.г.</t>
+          <t>1960 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст3сп</t>
+          <t>Круг оцинкованный 48 мм ст3</t>
         </is>
       </c>
       <c r="B2038" t="inlineStr">
         <is>
-          <t>1084 ₽/п.г.</t>
+          <t>1960 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст3сп</t>
+          <t>Круг оцинкованный 48 мм ст3кп</t>
         </is>
       </c>
       <c r="B2039" t="inlineStr">
         <is>
-          <t>1967 ₽/п.г.</t>
+          <t>1961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст4пс</t>
+          <t>Круг оцинкованный 48 мм ст3пс</t>
         </is>
       </c>
       <c r="B2040" t="inlineStr">
         <is>
-          <t>1084 ₽/п.г.</t>
+          <t>1961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст4пс</t>
+          <t>Круг оцинкованный 48 мм ст3сп</t>
         </is>
       </c>
       <c r="B2041" t="inlineStr">
         <is>
-          <t>1967 ₽/п.г.</t>
+          <t>1961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4,9 мм ст4сп</t>
+          <t>Круг оцинкованный 48 мм ст4пс</t>
         </is>
       </c>
       <c r="B2042" t="inlineStr">
         <is>
-          <t>1085 ₽/п.г.</t>
+          <t>1961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 49 мм ст4сп</t>
+          <t>Круг оцинкованный 48 мм ст4сп</t>
         </is>
       </c>
       <c r="B2043" t="inlineStr">
         <is>
-          <t>1968 ₽/п.г.</t>
+          <t>1961 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм 08кп</t>
+          <t>Круг оцинкованный 49 мм 08Ю</t>
         </is>
       </c>
       <c r="B2044" t="inlineStr">
         <is>
-          <t>988 ₽/п.г.</t>
+          <t>1962 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм 08пс</t>
+          <t>Круг оцинкованный 49 мм 08кп</t>
         </is>
       </c>
       <c r="B2045" t="inlineStr">
         <is>
-          <t>989 ₽/п.г.</t>
+          <t>1962 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм 08Ю</t>
+          <t>Круг оцинкованный 49 мм 08пс</t>
         </is>
       </c>
       <c r="B2046" t="inlineStr">
         <is>
-          <t>989 ₽/п.г.</t>
+          <t>1962 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм 09Г2С</t>
+          <t>Круг оцинкованный 49 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2047" t="inlineStr">
         <is>
-          <t>990 ₽/п.г.</t>
+          <t>1963 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст0</t>
+          <t>Круг оцинкованный 49 мм ст0</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
-          <t>990 ₽/п.г.</t>
+          <t>1963 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст1</t>
+          <t>Круг оцинкованный 49 мм ст1</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
-          <t>990 ₽/п.г.</t>
+          <t>1963 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст1кп</t>
+          <t>Круг оцинкованный 49 мм ст1кп</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
-          <t>991 ₽/п.г.</t>
+          <t>1964 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст1пс</t>
+          <t>Круг оцинкованный 49 мм ст1пс</t>
         </is>
       </c>
       <c r="B2051" t="inlineStr">
         <is>
-          <t>991 ₽/п.г.</t>
+          <t>1964 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст2</t>
+          <t>Круг оцинкованный 49 мм ст2</t>
         </is>
       </c>
       <c r="B2052" t="inlineStr">
         <is>
-          <t>991 ₽/п.г.</t>
+          <t>1964 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст20</t>
+          <t>Круг оцинкованный 49 мм ст20</t>
         </is>
       </c>
       <c r="B2053" t="inlineStr">
         <is>
-          <t>992 ₽/п.г.</t>
+          <t>1965 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст2кп</t>
+          <t>Круг оцинкованный 49 мм ст2кп</t>
         </is>
       </c>
       <c r="B2054" t="inlineStr">
         <is>
-          <t>993 ₽/п.г.</t>
+          <t>1965 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст2сп</t>
+          <t>Круг оцинкованный 49 мм ст2сп</t>
         </is>
       </c>
       <c r="B2055" t="inlineStr">
         <is>
-          <t>993 ₽/п.г.</t>
+          <t>1965 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст3</t>
+          <t>Круг оцинкованный 49 мм ст3</t>
         </is>
       </c>
       <c r="B2056" t="inlineStr">
         <is>
-          <t>994 ₽/п.г.</t>
+          <t>1966 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2057">
       <c r="A2057" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст3кп</t>
+          <t>Круг оцинкованный 49 мм ст3кп</t>
         </is>
       </c>
       <c r="B2057" t="inlineStr">
         <is>
-          <t>994 ₽/п.г.</t>
+          <t>1966 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2058">
       <c r="A2058" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст3пс</t>
+          <t>Круг оцинкованный 49 мм ст3пс</t>
         </is>
       </c>
       <c r="B2058" t="inlineStr">
         <is>
-          <t>995 ₽/п.г.</t>
+          <t>1967 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2059">
       <c r="A2059" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст3сп</t>
+          <t>Круг оцинкованный 49 мм ст3сп</t>
         </is>
       </c>
       <c r="B2059" t="inlineStr">
         <is>
-          <t>995 ₽/п.г.</t>
+          <t>1967 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2060">
       <c r="A2060" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст4пс</t>
+          <t>Круг оцинкованный 49 мм ст4пс</t>
         </is>
       </c>
       <c r="B2060" t="inlineStr">
         <is>
-          <t>995 ₽/п.г.</t>
+          <t>1967 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 4 мм ст4сп</t>
+          <t>Круг оцинкованный 49 мм ст4сп</t>
         </is>
       </c>
       <c r="B2061" t="inlineStr">
         <is>
-          <t>996 ₽/п.г.</t>
+          <t>1968 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм 08кп</t>
+          <t>Круг оцинкованный 5 мм 08Ю</t>
         </is>
       </c>
       <c r="B2062" t="inlineStr">
         <is>
-          <t>1968 ₽/п.г.</t>
+          <t>1086 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм 08пс</t>
+          <t>Круг оцинкованный 5 мм 08кп</t>
         </is>
       </c>
       <c r="B2063" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1085 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм 08Ю</t>
+          <t>Круг оцинкованный 5 мм 08пс</t>
         </is>
       </c>
       <c r="B2064" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1085 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм 09Г2С</t>
+          <t>Круг оцинкованный 5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2065" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1086 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст0</t>
+          <t>Круг оцинкованный 5 мм ст0</t>
         </is>
       </c>
       <c r="B2066" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1087 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст1</t>
+          <t>Круг оцинкованный 5 мм ст1</t>
         </is>
       </c>
       <c r="B2067" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1087 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст1кп</t>
+          <t>Круг оцинкованный 5 мм ст1кп</t>
         </is>
       </c>
       <c r="B2068" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1088 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст1пс</t>
+          <t>Круг оцинкованный 5 мм ст1пс</t>
         </is>
       </c>
       <c r="B2069" t="inlineStr">
         <is>
-          <t>1969 ₽/п.г.</t>
+          <t>1088 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст2</t>
+          <t>Круг оцинкованный 5 мм ст2</t>
         </is>
       </c>
       <c r="B2070" t="inlineStr">
         <is>
-          <t>1970 ₽/п.г.</t>
+          <t>1089 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст20</t>
+          <t>Круг оцинкованный 5 мм ст20</t>
         </is>
       </c>
       <c r="B2071" t="inlineStr">
         <is>
-          <t>1970 ₽/п.г.</t>
+          <t>1090 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст2кп</t>
+          <t>Круг оцинкованный 5 мм ст2кп</t>
         </is>
       </c>
       <c r="B2072" t="inlineStr">
         <is>
-          <t>1971 ₽/п.г.</t>
+          <t>1091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст2сп</t>
+          <t>Круг оцинкованный 5 мм ст2сп</t>
         </is>
       </c>
       <c r="B2073" t="inlineStr">
         <is>
-          <t>1971 ₽/п.г.</t>
+          <t>1091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст3</t>
+          <t>Круг оцинкованный 5 мм ст3</t>
         </is>
       </c>
       <c r="B2074" t="inlineStr">
         <is>
-          <t>1972 ₽/п.г.</t>
+          <t>1092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст3кп</t>
+          <t>Круг оцинкованный 5 мм ст3кп</t>
         </is>
       </c>
       <c r="B2075" t="inlineStr">
         <is>
-          <t>1972 ₽/п.г.</t>
+          <t>1092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст3пс</t>
+          <t>Круг оцинкованный 5 мм ст3пс</t>
         </is>
       </c>
       <c r="B2076" t="inlineStr">
         <is>
-          <t>1972 ₽/п.г.</t>
+          <t>1092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст3сп</t>
+          <t>Круг оцинкованный 5 мм ст3сп</t>
         </is>
       </c>
       <c r="B2077" t="inlineStr">
         <is>
-          <t>1972 ₽/п.г.</t>
+          <t>1093 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст4пс</t>
+          <t>Круг оцинкованный 5 мм ст4пс</t>
         </is>
       </c>
       <c r="B2078" t="inlineStr">
         <is>
-          <t>1974 ₽/п.г.</t>
+          <t>1093 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 50 мм ст4сп</t>
+          <t>Круг оцинкованный 5 мм ст4сп</t>
         </is>
       </c>
       <c r="B2079" t="inlineStr">
         <is>
-          <t>1974 ₽/п.г.</t>
+          <t>1093 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм 08кп</t>
+          <t>Круг оцинкованный 5,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B2080" t="inlineStr">
         <is>
           <t>1094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм 08кп</t>
+          <t>Круг оцинкованный 5,2 мм 08кп</t>
         </is>
       </c>
       <c r="B2081" t="inlineStr">
         <is>
-          <t>1975 ₽/п.г.</t>
+          <t>1094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" t="inlineStr">
         <is>
           <t>Круг оцинкованный 5,2 мм 08пс</t>
         </is>
       </c>
       <c r="B2082" t="inlineStr">
         <is>
           <t>1094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм 08пс</t>
+          <t>Круг оцинкованный 5,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2083" t="inlineStr">
         <is>
-          <t>1975 ₽/п.г.</t>
+          <t>1095 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм 08Ю</t>
+          <t>Круг оцинкованный 5,2 мм ст0</t>
         </is>
       </c>
       <c r="B2084" t="inlineStr">
         <is>
-          <t>1094 ₽/п.г.</t>
+          <t>1095 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм 08Ю</t>
+          <t>Круг оцинкованный 5,2 мм ст1</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
-          <t>1975 ₽/п.г.</t>
+          <t>1095 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм 09Г2С</t>
+          <t>Круг оцинкованный 5,2 мм ст1кп</t>
         </is>
       </c>
       <c r="B2086" t="inlineStr">
         <is>
           <t>1095 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм 09Г2С</t>
+          <t>Круг оцинкованный 5,2 мм ст1пс</t>
         </is>
       </c>
       <c r="B2087" t="inlineStr">
         <is>
-          <t>1976 ₽/п.г.</t>
+          <t>1096 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст0</t>
+          <t>Круг оцинкованный 5,2 мм ст2</t>
         </is>
       </c>
       <c r="B2088" t="inlineStr">
         <is>
-          <t>1095 ₽/п.г.</t>
+          <t>1097 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст0</t>
+          <t>Круг оцинкованный 5,2 мм ст20</t>
         </is>
       </c>
       <c r="B2089" t="inlineStr">
         <is>
-          <t>1976 ₽/п.г.</t>
+          <t>1098 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст1</t>
+          <t>Круг оцинкованный 5,2 мм ст2кп</t>
         </is>
       </c>
       <c r="B2090" t="inlineStr">
         <is>
-          <t>1095 ₽/п.г.</t>
+          <t>1098 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст1</t>
+          <t>Круг оцинкованный 5,2 мм ст2сп</t>
         </is>
       </c>
       <c r="B2091" t="inlineStr">
         <is>
-          <t>1976 ₽/п.г.</t>
+          <t>1099 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст1кп</t>
+          <t>Круг оцинкованный 5,2 мм ст3</t>
         </is>
       </c>
       <c r="B2092" t="inlineStr">
         <is>
-          <t>1095 ₽/п.г.</t>
+          <t>1100 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст1кп</t>
+          <t>Круг оцинкованный 5,2 мм ст3кп</t>
         </is>
       </c>
       <c r="B2093" t="inlineStr">
         <is>
-          <t>1976 ₽/п.г.</t>
+          <t>1101 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст1пс</t>
+          <t>Круг оцинкованный 5,2 мм ст3пс</t>
         </is>
       </c>
       <c r="B2094" t="inlineStr">
         <is>
-          <t>1096 ₽/п.г.</t>
+          <t>1102 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст1пс</t>
+          <t>Круг оцинкованный 5,2 мм ст3сп</t>
         </is>
       </c>
       <c r="B2095" t="inlineStr">
         <is>
-          <t>1976 ₽/п.г.</t>
+          <t>1103 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст2</t>
+          <t>Круг оцинкованный 5,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B2096" t="inlineStr">
         <is>
-          <t>1097 ₽/п.г.</t>
+          <t>1103 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст2</t>
+          <t>Круг оцинкованный 5,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B2097" t="inlineStr">
         <is>
-          <t>1976 ₽/п.г.</t>
+          <t>1103 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст20</t>
+          <t>Круг оцинкованный 5,3 мм 08Ю</t>
         </is>
       </c>
       <c r="B2098" t="inlineStr">
         <is>
-          <t>1098 ₽/п.г.</t>
+          <t>1106 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст20</t>
+          <t>Круг оцинкованный 5,3 мм 08кп</t>
         </is>
       </c>
       <c r="B2099" t="inlineStr">
         <is>
-          <t>1977 ₽/п.г.</t>
+          <t>1105 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст2кп</t>
+          <t>Круг оцинкованный 5,3 мм 08пс</t>
         </is>
       </c>
       <c r="B2100" t="inlineStr">
         <is>
-          <t>1098 ₽/п.г.</t>
+          <t>1105 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст2кп</t>
+          <t>Круг оцинкованный 5,3 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2101" t="inlineStr">
         <is>
-          <t>1978 ₽/п.г.</t>
+          <t>1106 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2102">
       <c r="A2102" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст2сп</t>
+          <t>Круг оцинкованный 5,3 мм ст0</t>
         </is>
       </c>
       <c r="B2102" t="inlineStr">
         <is>
-          <t>1099 ₽/п.г.</t>
+          <t>1107 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2103">
       <c r="A2103" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст2сп</t>
+          <t>Круг оцинкованный 5,3 мм ст1</t>
         </is>
       </c>
       <c r="B2103" t="inlineStr">
         <is>
-          <t>1978 ₽/п.г.</t>
+          <t>1107 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2104">
       <c r="A2104" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст3</t>
+          <t>Круг оцинкованный 5,3 мм ст1кп</t>
         </is>
       </c>
       <c r="B2104" t="inlineStr">
         <is>
-          <t>1100 ₽/п.г.</t>
+          <t>1107 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2105">
       <c r="A2105" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст3</t>
+          <t>Круг оцинкованный 5,3 мм ст1пс</t>
         </is>
       </c>
       <c r="B2105" t="inlineStr">
         <is>
-          <t>1978 ₽/п.г.</t>
+          <t>1108 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2106">
       <c r="A2106" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст3кп</t>
+          <t>Круг оцинкованный 5,3 мм ст2</t>
         </is>
       </c>
       <c r="B2106" t="inlineStr">
         <is>
-          <t>1101 ₽/п.г.</t>
+          <t>1109 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2107">
       <c r="A2107" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст3кп</t>
+          <t>Круг оцинкованный 5,3 мм ст20</t>
         </is>
       </c>
       <c r="B2107" t="inlineStr">
         <is>
-          <t>1978 ₽/п.г.</t>
+          <t>1110 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2108">
       <c r="A2108" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст3пс</t>
+          <t>Круг оцинкованный 5,3 мм ст2кп</t>
         </is>
       </c>
       <c r="B2108" t="inlineStr">
         <is>
-          <t>1102 ₽/п.г.</t>
+          <t>1110 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст3пс</t>
+          <t>Круг оцинкованный 5,3 мм ст2сп</t>
         </is>
       </c>
       <c r="B2109" t="inlineStr">
         <is>
-          <t>1978 ₽/п.г.</t>
+          <t>1111 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст3сп</t>
+          <t>Круг оцинкованный 5,3 мм ст3</t>
         </is>
       </c>
       <c r="B2110" t="inlineStr">
         <is>
-          <t>1103 ₽/п.г.</t>
+          <t>1112 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст3сп</t>
+          <t>Круг оцинкованный 5,3 мм ст3кп</t>
         </is>
       </c>
       <c r="B2111" t="inlineStr">
         <is>
-          <t>1978 ₽/п.г.</t>
+          <t>1112 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст4пс</t>
+          <t>Круг оцинкованный 5,3 мм ст3пс</t>
         </is>
       </c>
       <c r="B2112" t="inlineStr">
         <is>
-          <t>1103 ₽/п.г.</t>
+          <t>1113 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст4пс</t>
+          <t>Круг оцинкованный 5,3 мм ст3сп</t>
         </is>
       </c>
       <c r="B2113" t="inlineStr">
         <is>
-          <t>1980 ₽/п.г.</t>
+          <t>1113 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,2 мм ст4сп</t>
+          <t>Круг оцинкованный 5,3 мм ст4пс</t>
         </is>
       </c>
       <c r="B2114" t="inlineStr">
         <is>
-          <t>1103 ₽/п.г.</t>
+          <t>1113 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 52 мм ст4сп</t>
+          <t>Круг оцинкованный 5,3 мм ст4сп</t>
         </is>
       </c>
       <c r="B2115" t="inlineStr">
         <is>
-          <t>1980 ₽/п.г.</t>
+          <t>1114 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм 08кп</t>
+          <t>Круг оцинкованный 5,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B2116" t="inlineStr">
         <is>
-          <t>1105 ₽/п.г.</t>
+          <t>1115 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм 08кп</t>
+          <t>Круг оцинкованный 5,5 мм 08кп</t>
         </is>
       </c>
       <c r="B2117" t="inlineStr">
         <is>
-          <t>1981 ₽/п.г.</t>
+          <t>1115 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм 08пс</t>
+          <t>Круг оцинкованный 5,5 мм 08пс</t>
         </is>
       </c>
       <c r="B2118" t="inlineStr">
         <is>
-          <t>1105 ₽/п.г.</t>
+          <t>1115 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм 08пс</t>
+          <t>Круг оцинкованный 5,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2119" t="inlineStr">
         <is>
-          <t>1981 ₽/п.г.</t>
+          <t>1116 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм 08Ю</t>
+          <t>Круг оцинкованный 5,5 мм ст0</t>
         </is>
       </c>
       <c r="B2120" t="inlineStr">
         <is>
-          <t>1106 ₽/п.г.</t>
+          <t>1116 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм 08Ю</t>
+          <t>Круг оцинкованный 5,5 мм ст1</t>
         </is>
       </c>
       <c r="B2121" t="inlineStr">
         <is>
-          <t>1982 ₽/п.г.</t>
+          <t>1116 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм 09Г2С</t>
+          <t>Круг оцинкованный 5,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B2122" t="inlineStr">
         <is>
-          <t>1106 ₽/п.г.</t>
+          <t>1118 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм 09Г2С</t>
+          <t>Круг оцинкованный 5,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B2123" t="inlineStr">
         <is>
-          <t>1984 ₽/п.г.</t>
+          <t>1119 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст0</t>
+          <t>Круг оцинкованный 5,5 мм ст2</t>
         </is>
       </c>
       <c r="B2124" t="inlineStr">
         <is>
-          <t>1107 ₽/п.г.</t>
+          <t>1119 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст0</t>
+          <t>Круг оцинкованный 5,5 мм ст20</t>
         </is>
       </c>
       <c r="B2125" t="inlineStr">
         <is>
-          <t>1984 ₽/п.г.</t>
+          <t>1120 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст1</t>
+          <t>Круг оцинкованный 5,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B2126" t="inlineStr">
         <is>
-          <t>1107 ₽/п.г.</t>
+          <t>1120 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст1</t>
+          <t>Круг оцинкованный 5,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B2127" t="inlineStr">
         <is>
-          <t>1984 ₽/п.г.</t>
+          <t>1121 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст1кп</t>
+          <t>Круг оцинкованный 5,5 мм ст3</t>
         </is>
       </c>
       <c r="B2128" t="inlineStr">
         <is>
-          <t>1107 ₽/п.г.</t>
+          <t>1122 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст1кп</t>
+          <t>Круг оцинкованный 5,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B2129" t="inlineStr">
         <is>
-          <t>1984 ₽/п.г.</t>
+          <t>1122 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст1пс</t>
+          <t>Круг оцинкованный 5,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B2130" t="inlineStr">
         <is>
-          <t>1108 ₽/п.г.</t>
+          <t>1123 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст1пс</t>
+          <t>Круг оцинкованный 5,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B2131" t="inlineStr">
         <is>
-          <t>1985 ₽/п.г.</t>
+          <t>1124 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст2</t>
+          <t>Круг оцинкованный 5,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B2132" t="inlineStr">
         <is>
-          <t>1109 ₽/п.г.</t>
+          <t>1124 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст2</t>
+          <t>Круг оцинкованный 5,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
-          <t>1985 ₽/п.г.</t>
+          <t>1124 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст20</t>
+          <t>Круг оцинкованный 5,6 мм 08Ю</t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
-          <t>1110 ₽/п.г.</t>
+          <t>1126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст20</t>
+          <t>Круг оцинкованный 5,6 мм 08кп</t>
         </is>
       </c>
       <c r="B2135" t="inlineStr">
         <is>
-          <t>1985 ₽/п.г.</t>
+          <t>1125 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст2кп</t>
+          <t>Круг оцинкованный 5,6 мм 08пс</t>
         </is>
       </c>
       <c r="B2136" t="inlineStr">
         <is>
-          <t>1110 ₽/п.г.</t>
+          <t>1126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст2кп</t>
+          <t>Круг оцинкованный 5,6 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2137" t="inlineStr">
         <is>
-          <t>1985 ₽/п.г.</t>
+          <t>1126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст2сп</t>
+          <t>Круг оцинкованный 5,6 мм ст0</t>
         </is>
       </c>
       <c r="B2138" t="inlineStr">
         <is>
-          <t>1111 ₽/п.г.</t>
+          <t>1127 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст2сп</t>
+          <t>Круг оцинкованный 5,6 мм ст1</t>
         </is>
       </c>
       <c r="B2139" t="inlineStr">
         <is>
-          <t>1986 ₽/п.г.</t>
+          <t>1127 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст3</t>
+          <t>Круг оцинкованный 5,6 мм ст1кп</t>
         </is>
       </c>
       <c r="B2140" t="inlineStr">
         <is>
-          <t>1112 ₽/п.г.</t>
+          <t>1127 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст3</t>
+          <t>Круг оцинкованный 5,6 мм ст1пс</t>
         </is>
       </c>
       <c r="B2141" t="inlineStr">
         <is>
-          <t>1986 ₽/п.г.</t>
+          <t>1128 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст3кп</t>
+          <t>Круг оцинкованный 5,6 мм ст2</t>
         </is>
       </c>
       <c r="B2142" t="inlineStr">
         <is>
-          <t>1112 ₽/п.г.</t>
+          <t>1128 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст3кп</t>
+          <t>Круг оцинкованный 5,6 мм ст20</t>
         </is>
       </c>
       <c r="B2143" t="inlineStr">
         <is>
-          <t>1986 ₽/п.г.</t>
+          <t>1129 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2144">
       <c r="A2144" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст3пс</t>
+          <t>Круг оцинкованный 5,6 мм ст2кп</t>
         </is>
       </c>
       <c r="B2144" t="inlineStr">
         <is>
-          <t>1113 ₽/п.г.</t>
+          <t>1129 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2145">
       <c r="A2145" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст3пс</t>
+          <t>Круг оцинкованный 5,6 мм ст2сп</t>
         </is>
       </c>
       <c r="B2145" t="inlineStr">
         <is>
-          <t>1986 ₽/п.г.</t>
+          <t>1129 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2146">
       <c r="A2146" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст3сп</t>
+          <t>Круг оцинкованный 5,6 мм ст3</t>
         </is>
       </c>
       <c r="B2146" t="inlineStr">
         <is>
-          <t>1113 ₽/п.г.</t>
+          <t>1129 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2147">
       <c r="A2147" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст3сп</t>
+          <t>Круг оцинкованный 5,6 мм ст3кп</t>
         </is>
       </c>
       <c r="B2147" t="inlineStr">
         <is>
-          <t>1986 ₽/п.г.</t>
+          <t>1130 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст4пс</t>
+          <t>Круг оцинкованный 5,6 мм ст3пс</t>
         </is>
       </c>
       <c r="B2148" t="inlineStr">
         <is>
-          <t>1113 ₽/п.г.</t>
+          <t>1130 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст4пс</t>
+          <t>Круг оцинкованный 5,6 мм ст3сп</t>
         </is>
       </c>
       <c r="B2149" t="inlineStr">
         <is>
-          <t>1987 ₽/п.г.</t>
+          <t>1131 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,3 мм ст4сп</t>
+          <t>Круг оцинкованный 5,6 мм ст4пс</t>
         </is>
       </c>
       <c r="B2150" t="inlineStr">
         <is>
-          <t>1114 ₽/п.г.</t>
+          <t>1131 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 53 мм ст4сп</t>
+          <t>Круг оцинкованный 5,6 мм ст4сп</t>
         </is>
       </c>
       <c r="B2151" t="inlineStr">
         <is>
-          <t>1987 ₽/п.г.</t>
+          <t>1131 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм 08кп</t>
+          <t>Круг оцинкованный 5,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B2152" t="inlineStr">
         <is>
-          <t>1988 ₽/п.г.</t>
+          <t>1132 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм 08пс</t>
+          <t>Круг оцинкованный 5,8 мм 08кп</t>
         </is>
       </c>
       <c r="B2153" t="inlineStr">
         <is>
-          <t>1989 ₽/п.г.</t>
+          <t>1132 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм 08Ю</t>
+          <t>Круг оцинкованный 5,8 мм 08пс</t>
         </is>
       </c>
       <c r="B2154" t="inlineStr">
         <is>
-          <t>1989 ₽/п.г.</t>
+          <t>1132 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм 09Г2С</t>
+          <t>Круг оцинкованный 5,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2155" t="inlineStr">
         <is>
-          <t>1989 ₽/п.г.</t>
+          <t>1132 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст0</t>
+          <t>Круг оцинкованный 5,8 мм ст0</t>
         </is>
       </c>
       <c r="B2156" t="inlineStr">
         <is>
-          <t>1989 ₽/п.г.</t>
+          <t>1132 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2157">
       <c r="A2157" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст1</t>
+          <t>Круг оцинкованный 5,8 мм ст1</t>
         </is>
       </c>
       <c r="B2157" t="inlineStr">
         <is>
-          <t>1990 ₽/п.г.</t>
+          <t>1133 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст1кп</t>
+          <t>Круг оцинкованный 5,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B2158" t="inlineStr">
         <is>
-          <t>1990 ₽/п.г.</t>
+          <t>1133 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст1пс</t>
+          <t>Круг оцинкованный 5,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B2159" t="inlineStr">
         <is>
-          <t>1990 ₽/п.г.</t>
+          <t>1134 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст2</t>
+          <t>Круг оцинкованный 5,8 мм ст2</t>
         </is>
       </c>
       <c r="B2160" t="inlineStr">
         <is>
-          <t>1990 ₽/п.г.</t>
+          <t>1135 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст20</t>
+          <t>Круг оцинкованный 5,8 мм ст20</t>
         </is>
       </c>
       <c r="B2161" t="inlineStr">
         <is>
-          <t>1990 ₽/п.г.</t>
+          <t>1136 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст2кп</t>
+          <t>Круг оцинкованный 5,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B2162" t="inlineStr">
         <is>
-          <t>1991 ₽/п.г.</t>
+          <t>1136 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст2сп</t>
+          <t>Круг оцинкованный 5,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B2163" t="inlineStr">
         <is>
-          <t>1991 ₽/п.г.</t>
+          <t>1137 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст3</t>
+          <t>Круг оцинкованный 5,8 мм ст3</t>
         </is>
       </c>
       <c r="B2164" t="inlineStr">
         <is>
-          <t>1991 ₽/п.г.</t>
+          <t>1137 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст3кп</t>
+          <t>Круг оцинкованный 5,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B2165" t="inlineStr">
         <is>
-          <t>1991 ₽/п.г.</t>
+          <t>1137 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст3пс</t>
+          <t>Круг оцинкованный 5,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B2166" t="inlineStr">
         <is>
-          <t>1992 ₽/п.г.</t>
+          <t>1138 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст3сп</t>
+          <t>Круг оцинкованный 5,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B2167" t="inlineStr">
         <is>
-          <t>1993 ₽/п.г.</t>
+          <t>1140 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст4пс</t>
+          <t>Круг оцинкованный 5,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B2168" t="inlineStr">
         <is>
-          <t>1993 ₽/п.г.</t>
+          <t>1140 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 54 мм ст4сп</t>
+          <t>Круг оцинкованный 5,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B2169" t="inlineStr">
         <is>
-          <t>1994 ₽/п.г.</t>
+          <t>1140 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм 08кп</t>
+          <t>Круг оцинкованный 50 мм 08Ю</t>
         </is>
       </c>
       <c r="B2170" t="inlineStr">
         <is>
-          <t>1115 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм 08кп</t>
+          <t>Круг оцинкованный 50 мм 08кп</t>
         </is>
       </c>
       <c r="B2171" t="inlineStr">
         <is>
-          <t>1994 ₽/п.г.</t>
+          <t>1968 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм 08пс</t>
+          <t>Круг оцинкованный 50 мм 08пс</t>
         </is>
       </c>
       <c r="B2172" t="inlineStr">
         <is>
-          <t>1115 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм 08пс</t>
+          <t>Круг оцинкованный 50 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2173" t="inlineStr">
         <is>
-          <t>1994 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2174">
       <c r="A2174" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм 08Ю</t>
+          <t>Круг оцинкованный 50 мм ст0</t>
         </is>
       </c>
       <c r="B2174" t="inlineStr">
         <is>
-          <t>1115 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм 08Ю</t>
+          <t>Круг оцинкованный 50 мм ст1</t>
         </is>
       </c>
       <c r="B2175" t="inlineStr">
         <is>
-          <t>1996 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 50 мм ст1кп</t>
         </is>
       </c>
       <c r="B2176" t="inlineStr">
         <is>
-          <t>1116 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм 09Г2С</t>
+          <t>Круг оцинкованный 50 мм ст1пс</t>
         </is>
       </c>
       <c r="B2177" t="inlineStr">
         <is>
-          <t>1996 ₽/п.г.</t>
+          <t>1969 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст0</t>
+          <t>Круг оцинкованный 50 мм ст2</t>
         </is>
       </c>
       <c r="B2178" t="inlineStr">
         <is>
-          <t>1116 ₽/п.г.</t>
+          <t>1970 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст0</t>
+          <t>Круг оцинкованный 50 мм ст20</t>
         </is>
       </c>
       <c r="B2179" t="inlineStr">
         <is>
-          <t>1997 ₽/п.г.</t>
+          <t>1970 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2180">
       <c r="A2180" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст1</t>
+          <t>Круг оцинкованный 50 мм ст2кп</t>
         </is>
       </c>
       <c r="B2180" t="inlineStr">
         <is>
-          <t>1116 ₽/п.г.</t>
+          <t>1971 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2181">
       <c r="A2181" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст1</t>
+          <t>Круг оцинкованный 50 мм ст2сп</t>
         </is>
       </c>
       <c r="B2181" t="inlineStr">
         <is>
-          <t>1997 ₽/п.г.</t>
+          <t>1971 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2182">
       <c r="A2182" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст1кп</t>
+          <t>Круг оцинкованный 50 мм ст3</t>
         </is>
       </c>
       <c r="B2182" t="inlineStr">
         <is>
-          <t>1118 ₽/п.г.</t>
+          <t>1972 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2183">
       <c r="A2183" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст1кп</t>
+          <t>Круг оцинкованный 50 мм ст3кп</t>
         </is>
       </c>
       <c r="B2183" t="inlineStr">
         <is>
-          <t>1998 ₽/п.г.</t>
+          <t>1972 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст1пс</t>
+          <t>Круг оцинкованный 50 мм ст3пс</t>
         </is>
       </c>
       <c r="B2184" t="inlineStr">
         <is>
-          <t>1119 ₽/п.г.</t>
+          <t>1972 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст1пс</t>
+          <t>Круг оцинкованный 50 мм ст3сп</t>
         </is>
       </c>
       <c r="B2185" t="inlineStr">
         <is>
-          <t>1998 ₽/п.г.</t>
+          <t>1972 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст2</t>
+          <t>Круг оцинкованный 50 мм ст4пс</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
-          <t>1119 ₽/п.г.</t>
+          <t>1974 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст2</t>
+          <t>Круг оцинкованный 50 мм ст4сп</t>
         </is>
       </c>
       <c r="B2187" t="inlineStr">
         <is>
-          <t>1999 ₽/п.г.</t>
+          <t>1974 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст20</t>
+          <t>Круг оцинкованный 52 мм 08Ю</t>
         </is>
       </c>
       <c r="B2188" t="inlineStr">
         <is>
-          <t>1120 ₽/п.г.</t>
+          <t>1975 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст20</t>
+          <t>Круг оцинкованный 52 мм 08кп</t>
         </is>
       </c>
       <c r="B2189" t="inlineStr">
         <is>
-          <t>1999 ₽/п.г.</t>
+          <t>1975 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст2кп</t>
+          <t>Круг оцинкованный 52 мм 08пс</t>
         </is>
       </c>
       <c r="B2190" t="inlineStr">
         <is>
-          <t>1120 ₽/п.г.</t>
+          <t>1975 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст2кп</t>
+          <t>Круг оцинкованный 52 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2191" t="inlineStr">
         <is>
-          <t>1999 ₽/п.г.</t>
+          <t>1976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст2сп</t>
+          <t>Круг оцинкованный 52 мм ст0</t>
         </is>
       </c>
       <c r="B2192" t="inlineStr">
         <is>
-          <t>1121 ₽/п.г.</t>
+          <t>1976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст2сп</t>
+          <t>Круг оцинкованный 52 мм ст1</t>
         </is>
       </c>
       <c r="B2193" t="inlineStr">
         <is>
-          <t>1999 ₽/п.г.</t>
+          <t>1976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст3</t>
+          <t>Круг оцинкованный 52 мм ст1кп</t>
         </is>
       </c>
       <c r="B2194" t="inlineStr">
         <is>
-          <t>1122 ₽/п.г.</t>
+          <t>1976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст3</t>
+          <t>Круг оцинкованный 52 мм ст1пс</t>
         </is>
       </c>
       <c r="B2195" t="inlineStr">
         <is>
-          <t>2000 ₽/п.г.</t>
+          <t>1976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2196">
       <c r="A2196" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст3кп</t>
+          <t>Круг оцинкованный 52 мм ст2</t>
         </is>
       </c>
       <c r="B2196" t="inlineStr">
         <is>
-          <t>1122 ₽/п.г.</t>
+          <t>1976 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст3кп</t>
+          <t>Круг оцинкованный 52 мм ст20</t>
         </is>
       </c>
       <c r="B2197" t="inlineStr">
         <is>
-          <t>2000 ₽/п.г.</t>
+          <t>1977 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст3пс</t>
+          <t>Круг оцинкованный 52 мм ст2кп</t>
         </is>
       </c>
       <c r="B2198" t="inlineStr">
         <is>
-          <t>1123 ₽/п.г.</t>
+          <t>1978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст3пс</t>
+          <t>Круг оцинкованный 52 мм ст2сп</t>
         </is>
       </c>
       <c r="B2199" t="inlineStr">
         <is>
-          <t>2000 ₽/п.г.</t>
+          <t>1978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст3сп</t>
+          <t>Круг оцинкованный 52 мм ст3</t>
         </is>
       </c>
       <c r="B2200" t="inlineStr">
         <is>
-          <t>1124 ₽/п.г.</t>
+          <t>1978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст3сп</t>
+          <t>Круг оцинкованный 52 мм ст3кп</t>
         </is>
       </c>
       <c r="B2201" t="inlineStr">
         <is>
-          <t>2001 ₽/п.г.</t>
+          <t>1978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст4пс</t>
+          <t>Круг оцинкованный 52 мм ст3пс</t>
         </is>
       </c>
       <c r="B2202" t="inlineStr">
         <is>
-          <t>1124 ₽/п.г.</t>
+          <t>1978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст4пс</t>
+          <t>Круг оцинкованный 52 мм ст3сп</t>
         </is>
       </c>
       <c r="B2203" t="inlineStr">
         <is>
-          <t>2001 ₽/п.г.</t>
+          <t>1978 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,5 мм ст4сп</t>
+          <t>Круг оцинкованный 52 мм ст4пс</t>
         </is>
       </c>
       <c r="B2204" t="inlineStr">
         <is>
-          <t>1124 ₽/п.г.</t>
+          <t>1980 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 55 мм ст4сп</t>
+          <t>Круг оцинкованный 52 мм ст4сп</t>
         </is>
       </c>
       <c r="B2205" t="inlineStr">
         <is>
-          <t>2002 ₽/п.г.</t>
+          <t>1980 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм 08кп</t>
+          <t>Круг оцинкованный 53 мм 08Ю</t>
         </is>
       </c>
       <c r="B2206" t="inlineStr">
         <is>
-          <t>1125 ₽/п.г.</t>
+          <t>1982 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм 08кп</t>
+          <t>Круг оцинкованный 53 мм 08кп</t>
         </is>
       </c>
       <c r="B2207" t="inlineStr">
         <is>
-          <t>2002 ₽/п.г.</t>
+          <t>1981 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм 08пс</t>
+          <t>Круг оцинкованный 53 мм 08пс</t>
         </is>
       </c>
       <c r="B2208" t="inlineStr">
         <is>
-          <t>1126 ₽/п.г.</t>
+          <t>1981 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм 08пс</t>
+          <t>Круг оцинкованный 53 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2209" t="inlineStr">
         <is>
-          <t>2003 ₽/п.г.</t>
+          <t>1984 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм 08Ю</t>
+          <t>Круг оцинкованный 53 мм ст0</t>
         </is>
       </c>
       <c r="B2210" t="inlineStr">
         <is>
-          <t>1126 ₽/п.г.</t>
+          <t>1984 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм 08Ю</t>
+          <t>Круг оцинкованный 53 мм ст1</t>
         </is>
       </c>
       <c r="B2211" t="inlineStr">
         <is>
-          <t>2003 ₽/п.г.</t>
+          <t>1984 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм 09Г2С</t>
+          <t>Круг оцинкованный 53 мм ст1кп</t>
         </is>
       </c>
       <c r="B2212" t="inlineStr">
         <is>
-          <t>1126 ₽/п.г.</t>
+          <t>1984 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2213">
       <c r="A2213" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм 09Г2С</t>
+          <t>Круг оцинкованный 53 мм ст1пс</t>
         </is>
       </c>
       <c r="B2213" t="inlineStr">
         <is>
-          <t>2003 ₽/п.г.</t>
+          <t>1985 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2214">
       <c r="A2214" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст0</t>
+          <t>Круг оцинкованный 53 мм ст2</t>
         </is>
       </c>
       <c r="B2214" t="inlineStr">
         <is>
-          <t>1127 ₽/п.г.</t>
+          <t>1985 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2215">
       <c r="A2215" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст0</t>
+          <t>Круг оцинкованный 53 мм ст20</t>
         </is>
       </c>
       <c r="B2215" t="inlineStr">
         <is>
-          <t>2004 ₽/п.г.</t>
+          <t>1985 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2216">
       <c r="A2216" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст1</t>
+          <t>Круг оцинкованный 53 мм ст2кп</t>
         </is>
       </c>
       <c r="B2216" t="inlineStr">
         <is>
-          <t>1127 ₽/п.г.</t>
+          <t>1985 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2217">
       <c r="A2217" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст1</t>
+          <t>Круг оцинкованный 53 мм ст2сп</t>
         </is>
       </c>
       <c r="B2217" t="inlineStr">
         <is>
-          <t>2004 ₽/п.г.</t>
+          <t>1986 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст1кп</t>
+          <t>Круг оцинкованный 53 мм ст3</t>
         </is>
       </c>
       <c r="B2218" t="inlineStr">
         <is>
-          <t>1127 ₽/п.г.</t>
+          <t>1986 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст1кп</t>
+          <t>Круг оцинкованный 53 мм ст3кп</t>
         </is>
       </c>
       <c r="B2219" t="inlineStr">
         <is>
-          <t>2004 ₽/п.г.</t>
+          <t>1986 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст1пс</t>
+          <t>Круг оцинкованный 53 мм ст3пс</t>
         </is>
       </c>
       <c r="B2220" t="inlineStr">
         <is>
-          <t>1128 ₽/п.г.</t>
+          <t>1986 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст1пс</t>
+          <t>Круг оцинкованный 53 мм ст3сп</t>
         </is>
       </c>
       <c r="B2221" t="inlineStr">
         <is>
-          <t>2004 ₽/п.г.</t>
+          <t>1986 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст2</t>
+          <t>Круг оцинкованный 53 мм ст4пс</t>
         </is>
       </c>
       <c r="B2222" t="inlineStr">
         <is>
-          <t>1128 ₽/п.г.</t>
+          <t>1987 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст2</t>
+          <t>Круг оцинкованный 53 мм ст4сп</t>
         </is>
       </c>
       <c r="B2223" t="inlineStr">
         <is>
-          <t>2006 ₽/п.г.</t>
+          <t>1987 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст20</t>
+          <t>Круг оцинкованный 54 мм 08Ю</t>
         </is>
       </c>
       <c r="B2224" t="inlineStr">
         <is>
-          <t>1129 ₽/п.г.</t>
+          <t>1989 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст20</t>
+          <t>Круг оцинкованный 54 мм 08кп</t>
         </is>
       </c>
       <c r="B2225" t="inlineStr">
         <is>
-          <t>2006 ₽/п.г.</t>
+          <t>1988 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст2кп</t>
+          <t>Круг оцинкованный 54 мм 08пс</t>
         </is>
       </c>
       <c r="B2226" t="inlineStr">
         <is>
-          <t>1129 ₽/п.г.</t>
+          <t>1989 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст2кп</t>
+          <t>Круг оцинкованный 54 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2227" t="inlineStr">
         <is>
-          <t>2007 ₽/п.г.</t>
+          <t>1989 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст2сп</t>
+          <t>Круг оцинкованный 54 мм ст0</t>
         </is>
       </c>
       <c r="B2228" t="inlineStr">
         <is>
-          <t>1129 ₽/п.г.</t>
+          <t>1989 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст2сп</t>
+          <t>Круг оцинкованный 54 мм ст1</t>
         </is>
       </c>
       <c r="B2229" t="inlineStr">
         <is>
-          <t>2007 ₽/п.г.</t>
+          <t>1990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст3</t>
+          <t>Круг оцинкованный 54 мм ст1кп</t>
         </is>
       </c>
       <c r="B2230" t="inlineStr">
         <is>
-          <t>1129 ₽/п.г.</t>
+          <t>1990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст3</t>
+          <t>Круг оцинкованный 54 мм ст1пс</t>
         </is>
       </c>
       <c r="B2231" t="inlineStr">
         <is>
-          <t>2008 ₽/п.г.</t>
+          <t>1990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст3кп</t>
+          <t>Круг оцинкованный 54 мм ст2</t>
         </is>
       </c>
       <c r="B2232" t="inlineStr">
         <is>
-          <t>1130 ₽/п.г.</t>
+          <t>1990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст3кп</t>
+          <t>Круг оцинкованный 54 мм ст20</t>
         </is>
       </c>
       <c r="B2233" t="inlineStr">
         <is>
-          <t>2009 ₽/п.г.</t>
+          <t>1990 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст3пс</t>
+          <t>Круг оцинкованный 54 мм ст2кп</t>
         </is>
       </c>
       <c r="B2234" t="inlineStr">
         <is>
-          <t>1130 ₽/п.г.</t>
+          <t>1991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст3пс</t>
+          <t>Круг оцинкованный 54 мм ст2сп</t>
         </is>
       </c>
       <c r="B2235" t="inlineStr">
         <is>
-          <t>2009 ₽/п.г.</t>
+          <t>1991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст3сп</t>
+          <t>Круг оцинкованный 54 мм ст3</t>
         </is>
       </c>
       <c r="B2236" t="inlineStr">
         <is>
-          <t>1131 ₽/п.г.</t>
+          <t>1991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст3сп</t>
+          <t>Круг оцинкованный 54 мм ст3кп</t>
         </is>
       </c>
       <c r="B2237" t="inlineStr">
         <is>
-          <t>2010 ₽/п.г.</t>
+          <t>1991 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст4пс</t>
+          <t>Круг оцинкованный 54 мм ст3пс</t>
         </is>
       </c>
       <c r="B2238" t="inlineStr">
         <is>
-          <t>1131 ₽/п.г.</t>
+          <t>1992 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст4пс</t>
+          <t>Круг оцинкованный 54 мм ст3сп</t>
         </is>
       </c>
       <c r="B2239" t="inlineStr">
         <is>
-          <t>2010 ₽/п.г.</t>
+          <t>1993 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,6 мм ст4сп</t>
+          <t>Круг оцинкованный 54 мм ст4пс</t>
         </is>
       </c>
       <c r="B2240" t="inlineStr">
         <is>
-          <t>1131 ₽/п.г.</t>
+          <t>1993 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 56 мм ст4сп</t>
+          <t>Круг оцинкованный 54 мм ст4сп</t>
         </is>
       </c>
       <c r="B2241" t="inlineStr">
         <is>
-          <t>2011 ₽/п.г.</t>
+          <t>1994 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм 08кп</t>
+          <t>Круг оцинкованный 55 мм 08Ю</t>
         </is>
       </c>
       <c r="B2242" t="inlineStr">
         <is>
-          <t>1132 ₽/п.г.</t>
+          <t>1996 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм 08кп</t>
+          <t>Круг оцинкованный 55 мм 08кп</t>
         </is>
       </c>
       <c r="B2243" t="inlineStr">
         <is>
-          <t>2011 ₽/п.г.</t>
+          <t>1994 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм 08пс</t>
+          <t>Круг оцинкованный 55 мм 08пс</t>
         </is>
       </c>
       <c r="B2244" t="inlineStr">
         <is>
-          <t>1132 ₽/п.г.</t>
+          <t>1994 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм 08пс</t>
+          <t>Круг оцинкованный 55 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2245" t="inlineStr">
         <is>
-          <t>2011 ₽/п.г.</t>
+          <t>1996 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм 08Ю</t>
+          <t>Круг оцинкованный 55 мм ст0</t>
         </is>
       </c>
       <c r="B2246" t="inlineStr">
         <is>
-          <t>1132 ₽/п.г.</t>
+          <t>1997 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм 08Ю</t>
+          <t>Круг оцинкованный 55 мм ст1</t>
         </is>
       </c>
       <c r="B2247" t="inlineStr">
         <is>
-          <t>2011 ₽/п.г.</t>
+          <t>1997 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 55 мм ст1кп</t>
         </is>
       </c>
       <c r="B2248" t="inlineStr">
         <is>
-          <t>1132 ₽/п.г.</t>
+          <t>1998 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм 09Г2С</t>
+          <t>Круг оцинкованный 55 мм ст1пс</t>
         </is>
       </c>
       <c r="B2249" t="inlineStr">
         <is>
-          <t>2012 ₽/п.г.</t>
+          <t>1998 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст0</t>
+          <t>Круг оцинкованный 55 мм ст2</t>
         </is>
       </c>
       <c r="B2250" t="inlineStr">
         <is>
-          <t>1132 ₽/п.г.</t>
+          <t>1999 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст0</t>
+          <t>Круг оцинкованный 55 мм ст20</t>
         </is>
       </c>
       <c r="B2251" t="inlineStr">
         <is>
-          <t>2013 ₽/п.г.</t>
+          <t>1999 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст1</t>
+          <t>Круг оцинкованный 55 мм ст2кп</t>
         </is>
       </c>
       <c r="B2252" t="inlineStr">
         <is>
-          <t>1133 ₽/п.г.</t>
+          <t>1999 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст1</t>
+          <t>Круг оцинкованный 55 мм ст2сп</t>
         </is>
       </c>
       <c r="B2253" t="inlineStr">
         <is>
-          <t>2013 ₽/п.г.</t>
+          <t>1999 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст1кп</t>
+          <t>Круг оцинкованный 55 мм ст3</t>
         </is>
       </c>
       <c r="B2254" t="inlineStr">
         <is>
-          <t>1133 ₽/п.г.</t>
+          <t>2000 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст1кп</t>
+          <t>Круг оцинкованный 55 мм ст3кп</t>
         </is>
       </c>
       <c r="B2255" t="inlineStr">
         <is>
-          <t>2015 ₽/п.г.</t>
+          <t>2000 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст1пс</t>
+          <t>Круг оцинкованный 55 мм ст3пс</t>
         </is>
       </c>
       <c r="B2256" t="inlineStr">
         <is>
-          <t>1134 ₽/п.г.</t>
+          <t>2000 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст1пс</t>
+          <t>Круг оцинкованный 55 мм ст3сп</t>
         </is>
       </c>
       <c r="B2257" t="inlineStr">
         <is>
-          <t>2016 ₽/п.г.</t>
+          <t>2001 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст2</t>
+          <t>Круг оцинкованный 55 мм ст4пс</t>
         </is>
       </c>
       <c r="B2258" t="inlineStr">
         <is>
-          <t>1135 ₽/п.г.</t>
+          <t>2001 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст2</t>
+          <t>Круг оцинкованный 55 мм ст4сп</t>
         </is>
       </c>
       <c r="B2259" t="inlineStr">
         <is>
-          <t>2017 ₽/п.г.</t>
+          <t>2002 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст20</t>
+          <t>Круг оцинкованный 56 мм 08Ю</t>
         </is>
       </c>
       <c r="B2260" t="inlineStr">
         <is>
-          <t>1136 ₽/п.г.</t>
+          <t>2003 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст20</t>
+          <t>Круг оцинкованный 56 мм 08кп</t>
         </is>
       </c>
       <c r="B2261" t="inlineStr">
         <is>
-          <t>2018 ₽/п.г.</t>
+          <t>2002 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст2кп</t>
+          <t>Круг оцинкованный 56 мм 08пс</t>
         </is>
       </c>
       <c r="B2262" t="inlineStr">
         <is>
-          <t>1136 ₽/п.г.</t>
+          <t>2003 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст2кп</t>
+          <t>Круг оцинкованный 56 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2263" t="inlineStr">
         <is>
-          <t>2020 ₽/п.г.</t>
+          <t>2003 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2264">
       <c r="A2264" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст2сп</t>
+          <t>Круг оцинкованный 56 мм ст0</t>
         </is>
       </c>
       <c r="B2264" t="inlineStr">
         <is>
-          <t>1137 ₽/п.г.</t>
+          <t>2004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст2сп</t>
+          <t>Круг оцинкованный 56 мм ст1</t>
         </is>
       </c>
       <c r="B2265" t="inlineStr">
         <is>
-          <t>2020 ₽/п.г.</t>
+          <t>2004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст3</t>
+          <t>Круг оцинкованный 56 мм ст1кп</t>
         </is>
       </c>
       <c r="B2266" t="inlineStr">
         <is>
-          <t>1137 ₽/п.г.</t>
+          <t>2004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст3</t>
+          <t>Круг оцинкованный 56 мм ст1пс</t>
         </is>
       </c>
       <c r="B2267" t="inlineStr">
         <is>
-          <t>2020 ₽/п.г.</t>
+          <t>2004 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст3кп</t>
+          <t>Круг оцинкованный 56 мм ст2</t>
         </is>
       </c>
       <c r="B2268" t="inlineStr">
         <is>
-          <t>1137 ₽/п.г.</t>
+          <t>2006 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст3кп</t>
+          <t>Круг оцинкованный 56 мм ст20</t>
         </is>
       </c>
       <c r="B2269" t="inlineStr">
         <is>
-          <t>2020 ₽/п.г.</t>
+          <t>2006 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст3пс</t>
+          <t>Круг оцинкованный 56 мм ст2кп</t>
         </is>
       </c>
       <c r="B2270" t="inlineStr">
         <is>
-          <t>1138 ₽/п.г.</t>
+          <t>2007 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст3пс</t>
+          <t>Круг оцинкованный 56 мм ст2сп</t>
         </is>
       </c>
       <c r="B2271" t="inlineStr">
         <is>
-          <t>2021 ₽/п.г.</t>
+          <t>2007 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст3сп</t>
+          <t>Круг оцинкованный 56 мм ст3</t>
         </is>
       </c>
       <c r="B2272" t="inlineStr">
         <is>
-          <t>1140 ₽/п.г.</t>
+          <t>2008 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст3сп</t>
+          <t>Круг оцинкованный 56 мм ст3кп</t>
         </is>
       </c>
       <c r="B2273" t="inlineStr">
         <is>
-          <t>2021 ₽/п.г.</t>
+          <t>2009 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст4пс</t>
+          <t>Круг оцинкованный 56 мм ст3пс</t>
         </is>
       </c>
       <c r="B2274" t="inlineStr">
         <is>
-          <t>1140 ₽/п.г.</t>
+          <t>2009 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст4пс</t>
+          <t>Круг оцинкованный 56 мм ст3сп</t>
         </is>
       </c>
       <c r="B2275" t="inlineStr">
         <is>
-          <t>2021 ₽/п.г.</t>
+          <t>2010 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5,8 мм ст4сп</t>
+          <t>Круг оцинкованный 56 мм ст4пс</t>
         </is>
       </c>
       <c r="B2276" t="inlineStr">
         <is>
-          <t>1140 ₽/п.г.</t>
+          <t>2010 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 58 мм ст4сп</t>
+          <t>Круг оцинкованный 56 мм ст4сп</t>
         </is>
       </c>
       <c r="B2277" t="inlineStr">
         <is>
-          <t>2022 ₽/п.г.</t>
+          <t>2011 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм 08кп</t>
+          <t>Круг оцинкованный 58 мм 08Ю</t>
         </is>
       </c>
       <c r="B2278" t="inlineStr">
         <is>
-          <t>1085 ₽/п.г.</t>
+          <t>2011 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм 08пс</t>
+          <t>Круг оцинкованный 58 мм 08кп</t>
         </is>
       </c>
       <c r="B2279" t="inlineStr">
         <is>
-          <t>1085 ₽/п.г.</t>
+          <t>2011 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм 08Ю</t>
+          <t>Круг оцинкованный 58 мм 08пс</t>
         </is>
       </c>
       <c r="B2280" t="inlineStr">
         <is>
-          <t>1086 ₽/п.г.</t>
+          <t>2011 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм 09Г2С</t>
+          <t>Круг оцинкованный 58 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2281" t="inlineStr">
         <is>
-          <t>1086 ₽/п.г.</t>
+          <t>2012 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст0</t>
+          <t>Круг оцинкованный 58 мм ст0</t>
         </is>
       </c>
       <c r="B2282" t="inlineStr">
         <is>
-          <t>1087 ₽/п.г.</t>
+          <t>2013 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст1</t>
+          <t>Круг оцинкованный 58 мм ст1</t>
         </is>
       </c>
       <c r="B2283" t="inlineStr">
         <is>
-          <t>1087 ₽/п.г.</t>
+          <t>2013 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст1кп</t>
+          <t>Круг оцинкованный 58 мм ст1кп</t>
         </is>
       </c>
       <c r="B2284" t="inlineStr">
         <is>
-          <t>1088 ₽/п.г.</t>
+          <t>2015 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст1пс</t>
+          <t>Круг оцинкованный 58 мм ст1пс</t>
         </is>
       </c>
       <c r="B2285" t="inlineStr">
         <is>
-          <t>1088 ₽/п.г.</t>
+          <t>2016 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст2</t>
+          <t>Круг оцинкованный 58 мм ст2</t>
         </is>
       </c>
       <c r="B2286" t="inlineStr">
         <is>
-          <t>1089 ₽/п.г.</t>
+          <t>2017 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст20</t>
+          <t>Круг оцинкованный 58 мм ст20</t>
         </is>
       </c>
       <c r="B2287" t="inlineStr">
         <is>
-          <t>1090 ₽/п.г.</t>
+          <t>2018 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст2кп</t>
+          <t>Круг оцинкованный 58 мм ст2кп</t>
         </is>
       </c>
       <c r="B2288" t="inlineStr">
         <is>
-          <t>1091 ₽/п.г.</t>
+          <t>2020 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст2сп</t>
+          <t>Круг оцинкованный 58 мм ст2сп</t>
         </is>
       </c>
       <c r="B2289" t="inlineStr">
         <is>
-          <t>1091 ₽/п.г.</t>
+          <t>2020 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст3</t>
+          <t>Круг оцинкованный 58 мм ст3</t>
         </is>
       </c>
       <c r="B2290" t="inlineStr">
         <is>
-          <t>1092 ₽/п.г.</t>
+          <t>2020 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст3кп</t>
+          <t>Круг оцинкованный 58 мм ст3кп</t>
         </is>
       </c>
       <c r="B2291" t="inlineStr">
         <is>
-          <t>1092 ₽/п.г.</t>
+          <t>2020 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст3пс</t>
+          <t>Круг оцинкованный 58 мм ст3пс</t>
         </is>
       </c>
       <c r="B2292" t="inlineStr">
         <is>
-          <t>1092 ₽/п.г.</t>
+          <t>2021 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2293">
       <c r="A2293" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст3сп</t>
+          <t>Круг оцинкованный 58 мм ст3сп</t>
         </is>
       </c>
       <c r="B2293" t="inlineStr">
         <is>
-          <t>1093 ₽/п.г.</t>
+          <t>2021 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2294">
       <c r="A2294" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст4пс</t>
+          <t>Круг оцинкованный 58 мм ст4пс</t>
         </is>
       </c>
       <c r="B2294" t="inlineStr">
         <is>
-          <t>1093 ₽/п.г.</t>
+          <t>2021 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 5 мм ст4сп</t>
+          <t>Круг оцинкованный 58 мм ст4сп</t>
         </is>
       </c>
       <c r="B2295" t="inlineStr">
         <is>
-          <t>1093 ₽/п.г.</t>
+          <t>2022 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм 08кп</t>
+          <t>Круг оцинкованный 6 мм 08Ю</t>
         </is>
       </c>
       <c r="B2296" t="inlineStr">
         <is>
-          <t>2022 ₽/п.г.</t>
+          <t>1141 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм 08пс</t>
+          <t>Круг оцинкованный 6 мм 08кп</t>
         </is>
       </c>
       <c r="B2297" t="inlineStr">
         <is>
-          <t>2023 ₽/п.г.</t>
+          <t>1140 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм 08Ю</t>
+          <t>Круг оцинкованный 6 мм 08пс</t>
         </is>
       </c>
       <c r="B2298" t="inlineStr">
         <is>
-          <t>2023 ₽/п.г.</t>
+          <t>1141 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм 09Г2С</t>
+          <t>Круг оцинкованный 6 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2299" t="inlineStr">
         <is>
-          <t>2023 ₽/п.г.</t>
+          <t>1141 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2300">
       <c r="A2300" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст0</t>
+          <t>Круг оцинкованный 6 мм ст0</t>
         </is>
       </c>
       <c r="B2300" t="inlineStr">
         <is>
-          <t>2024 ₽/п.г.</t>
+          <t>1141 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2301">
       <c r="A2301" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст1</t>
+          <t>Круг оцинкованный 6 мм ст1</t>
         </is>
       </c>
       <c r="B2301" t="inlineStr">
         <is>
-          <t>2026 ₽/п.г.</t>
+          <t>1143 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2302">
       <c r="A2302" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст1кп</t>
+          <t>Круг оцинкованный 6 мм ст1кп</t>
         </is>
       </c>
       <c r="B2302" t="inlineStr">
         <is>
-          <t>2026 ₽/п.г.</t>
+          <t>1143 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2303">
       <c r="A2303" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст1пс</t>
+          <t>Круг оцинкованный 6 мм ст1пс</t>
         </is>
       </c>
       <c r="B2303" t="inlineStr">
         <is>
-          <t>2026 ₽/п.г.</t>
+          <t>1143 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст2</t>
+          <t>Круг оцинкованный 6 мм ст2</t>
         </is>
       </c>
       <c r="B2304" t="inlineStr">
         <is>
-          <t>2027 ₽/п.г.</t>
+          <t>1143 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст20</t>
+          <t>Круг оцинкованный 6 мм ст20</t>
         </is>
       </c>
       <c r="B2305" t="inlineStr">
         <is>
-          <t>2027 ₽/п.г.</t>
+          <t>1144 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст2кп</t>
+          <t>Круг оцинкованный 6 мм ст2кп</t>
         </is>
       </c>
       <c r="B2306" t="inlineStr">
         <is>
-          <t>2027 ₽/п.г.</t>
+          <t>1144 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст2сп</t>
+          <t>Круг оцинкованный 6 мм ст2сп</t>
         </is>
       </c>
       <c r="B2307" t="inlineStr">
         <is>
-          <t>2027 ₽/п.г.</t>
+          <t>1144 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст3</t>
+          <t>Круг оцинкованный 6 мм ст3</t>
         </is>
       </c>
       <c r="B2308" t="inlineStr">
         <is>
-          <t>2027 ₽/п.г.</t>
+          <t>1144 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст3кп</t>
+          <t>Круг оцинкованный 6 мм ст3кп</t>
         </is>
       </c>
       <c r="B2309" t="inlineStr">
         <is>
-          <t>2028 ₽/п.г.</t>
+          <t>1145 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст3пс</t>
+          <t>Круг оцинкованный 6 мм ст3пс</t>
         </is>
       </c>
       <c r="B2310" t="inlineStr">
         <is>
-          <t>2028 ₽/п.г.</t>
+          <t>1146 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст3сп</t>
+          <t>Круг оцинкованный 6 мм ст3сп</t>
         </is>
       </c>
       <c r="B2311" t="inlineStr">
         <is>
-          <t>2028 ₽/п.г.</t>
+          <t>1146 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст4пс</t>
+          <t>Круг оцинкованный 6 мм ст4пс</t>
         </is>
       </c>
       <c r="B2312" t="inlineStr">
         <is>
-          <t>2029 ₽/п.г.</t>
+          <t>1147 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2313">
       <c r="A2313" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 60 мм ст4сп</t>
+          <t>Круг оцинкованный 6 мм ст4сп</t>
         </is>
       </c>
       <c r="B2313" t="inlineStr">
         <is>
-          <t>2029 ₽/п.г.</t>
+          <t>1148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм 08кп</t>
+          <t>Круг оцинкованный 6,1 мм 08Ю</t>
         </is>
       </c>
       <c r="B2314" t="inlineStr">
         <is>
           <t>1148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм 08кп</t>
+          <t>Круг оцинкованный 6,1 мм 08кп</t>
         </is>
       </c>
       <c r="B2315" t="inlineStr">
         <is>
-          <t>2029 ₽/п.г.</t>
+          <t>1148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" t="inlineStr">
         <is>
           <t>Круг оцинкованный 6,1 мм 08пс</t>
         </is>
       </c>
       <c r="B2316" t="inlineStr">
         <is>
           <t>1148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм 08пс</t>
+          <t>Круг оцинкованный 6,1 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2317" t="inlineStr">
         <is>
-          <t>2029 ₽/п.г.</t>
+          <t>1150 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм 08Ю</t>
+          <t>Круг оцинкованный 6,1 мм ст0</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
-          <t>1148 ₽/п.г.</t>
+          <t>1151 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм 08Ю</t>
+          <t>Круг оцинкованный 6,1 мм ст1</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
-          <t>2030 ₽/п.г.</t>
+          <t>1151 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм 09Г2С</t>
+          <t>Круг оцинкованный 6,1 мм ст1кп</t>
         </is>
       </c>
       <c r="B2320" t="inlineStr">
         <is>
-          <t>1150 ₽/п.г.</t>
+          <t>1152 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм 09Г2С</t>
+          <t>Круг оцинкованный 6,1 мм ст1пс</t>
         </is>
       </c>
       <c r="B2321" t="inlineStr">
         <is>
-          <t>2030 ₽/п.г.</t>
+          <t>1152 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст0</t>
+          <t>Круг оцинкованный 6,1 мм ст2</t>
         </is>
       </c>
       <c r="B2322" t="inlineStr">
         <is>
-          <t>1151 ₽/п.г.</t>
+          <t>1152 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст0</t>
+          <t>Круг оцинкованный 6,1 мм ст20</t>
         </is>
       </c>
       <c r="B2323" t="inlineStr">
         <is>
-          <t>2030 ₽/п.г.</t>
+          <t>1152 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст1</t>
+          <t>Круг оцинкованный 6,1 мм ст2кп</t>
         </is>
       </c>
       <c r="B2324" t="inlineStr">
         <is>
-          <t>1151 ₽/п.г.</t>
+          <t>1155 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст1</t>
+          <t>Круг оцинкованный 6,1 мм ст2сп</t>
         </is>
       </c>
       <c r="B2325" t="inlineStr">
         <is>
-          <t>2031 ₽/п.г.</t>
+          <t>1156 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст1кп</t>
+          <t>Круг оцинкованный 6,1 мм ст3</t>
         </is>
       </c>
       <c r="B2326" t="inlineStr">
         <is>
-          <t>1152 ₽/п.г.</t>
+          <t>1157 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст1кп</t>
+          <t>Круг оцинкованный 6,1 мм ст3кп</t>
         </is>
       </c>
       <c r="B2327" t="inlineStr">
         <is>
-          <t>2031 ₽/п.г.</t>
+          <t>1157 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст1пс</t>
+          <t>Круг оцинкованный 6,1 мм ст3пс</t>
         </is>
       </c>
       <c r="B2328" t="inlineStr">
         <is>
-          <t>1152 ₽/п.г.</t>
+          <t>1158 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст1пс</t>
+          <t>Круг оцинкованный 6,1 мм ст3сп</t>
         </is>
       </c>
       <c r="B2329" t="inlineStr">
         <is>
-          <t>2031 ₽/п.г.</t>
+          <t>1159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2330">
       <c r="A2330" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст2</t>
+          <t>Круг оцинкованный 6,1 мм ст4пс</t>
         </is>
       </c>
       <c r="B2330" t="inlineStr">
         <is>
-          <t>1152 ₽/п.г.</t>
+          <t>1159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст2</t>
+          <t>Круг оцинкованный 6,1 мм ст4сп</t>
         </is>
       </c>
       <c r="B2331" t="inlineStr">
         <is>
-          <t>2032 ₽/п.г.</t>
+          <t>1160 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст20</t>
+          <t>Круг оцинкованный 6,3 мм 08Ю</t>
         </is>
       </c>
       <c r="B2332" t="inlineStr">
         <is>
-          <t>1152 ₽/п.г.</t>
+          <t>1161 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст20</t>
+          <t>Круг оцинкованный 6,3 мм 08кп</t>
         </is>
       </c>
       <c r="B2333" t="inlineStr">
         <is>
-          <t>2032 ₽/п.г.</t>
+          <t>1160 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст2кп</t>
+          <t>Круг оцинкованный 6,3 мм 08пс</t>
         </is>
       </c>
       <c r="B2334" t="inlineStr">
         <is>
-          <t>1155 ₽/п.г.</t>
+          <t>1161 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст2кп</t>
+          <t>Круг оцинкованный 6,3 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2335" t="inlineStr">
         <is>
-          <t>2032 ₽/п.г.</t>
+          <t>1163 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2336">
       <c r="A2336" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст2сп</t>
+          <t>Круг оцинкованный 6,3 мм ст0</t>
         </is>
       </c>
       <c r="B2336" t="inlineStr">
         <is>
-          <t>1156 ₽/п.г.</t>
+          <t>1163 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2337">
       <c r="A2337" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст2сп</t>
+          <t>Круг оцинкованный 6,3 мм ст1</t>
         </is>
       </c>
       <c r="B2337" t="inlineStr">
         <is>
-          <t>2032 ₽/п.г.</t>
+          <t>1164 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2338">
       <c r="A2338" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст3</t>
+          <t>Круг оцинкованный 6,3 мм ст1кп</t>
         </is>
       </c>
       <c r="B2338" t="inlineStr">
         <is>
-          <t>1157 ₽/п.г.</t>
+          <t>1165 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2339">
       <c r="A2339" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст3</t>
+          <t>Круг оцинкованный 6,3 мм ст1пс</t>
         </is>
       </c>
       <c r="B2339" t="inlineStr">
         <is>
-          <t>2032 ₽/п.г.</t>
+          <t>1165 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2340">
       <c r="A2340" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст3кп</t>
+          <t>Круг оцинкованный 6,3 мм ст2</t>
         </is>
       </c>
       <c r="B2340" t="inlineStr">
         <is>
-          <t>1157 ₽/п.г.</t>
+          <t>1165 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2341">
       <c r="A2341" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст3кп</t>
+          <t>Круг оцинкованный 6,3 мм ст20</t>
         </is>
       </c>
       <c r="B2341" t="inlineStr">
         <is>
-          <t>2033 ₽/п.г.</t>
+          <t>1166 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2342">
       <c r="A2342" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст3пс</t>
+          <t>Круг оцинкованный 6,3 мм ст2кп</t>
         </is>
       </c>
       <c r="B2342" t="inlineStr">
         <is>
-          <t>1158 ₽/п.г.</t>
+          <t>1166 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст3пс</t>
+          <t>Круг оцинкованный 6,3 мм ст2сп</t>
         </is>
       </c>
       <c r="B2343" t="inlineStr">
         <is>
-          <t>2033 ₽/п.г.</t>
+          <t>1167 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст3сп</t>
+          <t>Круг оцинкованный 6,3 мм ст3</t>
         </is>
       </c>
       <c r="B2344" t="inlineStr">
         <is>
-          <t>1159 ₽/п.г.</t>
+          <t>1167 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст3сп</t>
+          <t>Круг оцинкованный 6,3 мм ст3кп</t>
         </is>
       </c>
       <c r="B2345" t="inlineStr">
         <is>
-          <t>2034 ₽/п.г.</t>
+          <t>1167 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст4пс</t>
+          <t>Круг оцинкованный 6,3 мм ст3пс</t>
         </is>
       </c>
       <c r="B2346" t="inlineStr">
         <is>
-          <t>1159 ₽/п.г.</t>
+          <t>1168 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст4пс</t>
+          <t>Круг оцинкованный 6,3 мм ст3сп</t>
         </is>
       </c>
       <c r="B2347" t="inlineStr">
         <is>
-          <t>2034 ₽/п.г.</t>
+          <t>1168 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,1 мм ст4сп</t>
+          <t>Круг оцинкованный 6,3 мм ст4пс</t>
         </is>
       </c>
       <c r="B2348" t="inlineStr">
         <is>
-          <t>1160 ₽/п.г.</t>
+          <t>1169 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 61 мм ст4сп</t>
+          <t>Круг оцинкованный 6,3 мм ст4сп</t>
         </is>
       </c>
       <c r="B2349" t="inlineStr">
         <is>
-          <t>2035 ₽/п.г.</t>
+          <t>1169 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм 08кп</t>
+          <t>Круг оцинкованный 6,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B2350" t="inlineStr">
         <is>
-          <t>2035 ₽/п.г.</t>
+          <t>1171 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм 08пс</t>
+          <t>Круг оцинкованный 6,5 мм 08кп</t>
         </is>
       </c>
       <c r="B2351" t="inlineStr">
         <is>
-          <t>2035 ₽/п.г.</t>
+          <t>1169 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2352">
       <c r="A2352" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм 08Ю</t>
+          <t>Круг оцинкованный 6,5 мм 08пс</t>
         </is>
       </c>
       <c r="B2352" t="inlineStr">
         <is>
-          <t>2036 ₽/п.г.</t>
+          <t>1170 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм 09Г2С</t>
+          <t>Круг оцинкованный 6,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2353" t="inlineStr">
         <is>
-          <t>2036 ₽/п.г.</t>
+          <t>1172 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст0</t>
+          <t>Круг оцинкованный 6,5 мм ст0</t>
         </is>
       </c>
       <c r="B2354" t="inlineStr">
         <is>
-          <t>2036 ₽/п.г.</t>
+          <t>1172 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст1</t>
+          <t>Круг оцинкованный 6,5 мм ст1</t>
         </is>
       </c>
       <c r="B2355" t="inlineStr">
         <is>
-          <t>2038 ₽/п.г.</t>
+          <t>1173 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст1кп</t>
+          <t>Круг оцинкованный 6,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B2356" t="inlineStr">
         <is>
-          <t>2038 ₽/п.г.</t>
+          <t>1174 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст1пс</t>
+          <t>Круг оцинкованный 6,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B2357" t="inlineStr">
         <is>
-          <t>2039 ₽/п.г.</t>
+          <t>1174 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст2</t>
+          <t>Круг оцинкованный 6,5 мм ст2</t>
         </is>
       </c>
       <c r="B2358" t="inlineStr">
         <is>
-          <t>2040 ₽/п.г.</t>
+          <t>1175 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст20</t>
+          <t>Круг оцинкованный 6,5 мм ст20</t>
         </is>
       </c>
       <c r="B2359" t="inlineStr">
         <is>
-          <t>2040 ₽/п.г.</t>
+          <t>1175 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст2кп</t>
+          <t>Круг оцинкованный 6,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B2360" t="inlineStr">
         <is>
-          <t>2040 ₽/п.г.</t>
+          <t>1176 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст2сп</t>
+          <t>Круг оцинкованный 6,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B2361" t="inlineStr">
         <is>
-          <t>2041 ₽/п.г.</t>
+          <t>1177 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст3</t>
+          <t>Круг оцинкованный 6,5 мм ст3</t>
         </is>
       </c>
       <c r="B2362" t="inlineStr">
         <is>
-          <t>2041 ₽/п.г.</t>
+          <t>1177 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст3кп</t>
+          <t>Круг оцинкованный 6,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B2363" t="inlineStr">
         <is>
-          <t>2042 ₽/п.г.</t>
+          <t>1178 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст3пс</t>
+          <t>Круг оцинкованный 6,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B2364" t="inlineStr">
         <is>
-          <t>2042 ₽/п.г.</t>
+          <t>1178 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст3сп</t>
+          <t>Круг оцинкованный 6,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B2365" t="inlineStr">
         <is>
-          <t>2042 ₽/п.г.</t>
+          <t>1179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст4пс</t>
+          <t>Круг оцинкованный 6,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B2366" t="inlineStr">
         <is>
-          <t>2043 ₽/п.г.</t>
+          <t>1179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 62 мм ст4сп</t>
+          <t>Круг оцинкованный 6,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B2367" t="inlineStr">
         <is>
-          <t>2043 ₽/п.г.</t>
+          <t>1179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм 08кп</t>
+          <t>Круг оцинкованный 6,7 мм 08Ю</t>
         </is>
       </c>
       <c r="B2368" t="inlineStr">
         <is>
-          <t>1160 ₽/п.г.</t>
+          <t>1179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм 08кп</t>
+          <t>Круг оцинкованный 6,7 мм 08кп</t>
         </is>
       </c>
       <c r="B2369" t="inlineStr">
         <is>
-          <t>2044 ₽/п.г.</t>
+          <t>1179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм 08пс</t>
+          <t>Круг оцинкованный 6,7 мм 08пс</t>
         </is>
       </c>
       <c r="B2370" t="inlineStr">
         <is>
-          <t>1161 ₽/п.г.</t>
+          <t>1179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм 08пс</t>
+          <t>Круг оцинкованный 6,7 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2371" t="inlineStr">
         <is>
-          <t>2044 ₽/п.г.</t>
+          <t>1180 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2372">
       <c r="A2372" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм 08Ю</t>
+          <t>Круг оцинкованный 6,7 мм ст0</t>
         </is>
       </c>
       <c r="B2372" t="inlineStr">
         <is>
-          <t>1161 ₽/п.г.</t>
+          <t>1182 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2373">
       <c r="A2373" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм 08Ю</t>
+          <t>Круг оцинкованный 6,7 мм ст1</t>
         </is>
       </c>
       <c r="B2373" t="inlineStr">
         <is>
-          <t>2044 ₽/п.г.</t>
+          <t>1182 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2374">
       <c r="A2374" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм 09Г2С</t>
+          <t>Круг оцинкованный 6,7 мм ст1кп</t>
         </is>
       </c>
       <c r="B2374" t="inlineStr">
         <is>
-          <t>1163 ₽/п.г.</t>
+          <t>1184 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2375">
       <c r="A2375" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм 09Г2С</t>
+          <t>Круг оцинкованный 6,7 мм ст1пс</t>
         </is>
       </c>
       <c r="B2375" t="inlineStr">
         <is>
-          <t>2045 ₽/п.г.</t>
+          <t>1184 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2376">
       <c r="A2376" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст0</t>
+          <t>Круг оцинкованный 6,7 мм ст2</t>
         </is>
       </c>
       <c r="B2376" t="inlineStr">
         <is>
-          <t>1163 ₽/п.г.</t>
+          <t>1184 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2377">
       <c r="A2377" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст0</t>
+          <t>Круг оцинкованный 6,7 мм ст20</t>
         </is>
       </c>
       <c r="B2377" t="inlineStr">
         <is>
-          <t>2045 ₽/п.г.</t>
+          <t>1184 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2378">
       <c r="A2378" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст1</t>
+          <t>Круг оцинкованный 6,7 мм ст2кп</t>
         </is>
       </c>
       <c r="B2378" t="inlineStr">
         <is>
-          <t>1164 ₽/п.г.</t>
+          <t>1185 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст1</t>
+          <t>Круг оцинкованный 6,7 мм ст2сп</t>
         </is>
       </c>
       <c r="B2379" t="inlineStr">
         <is>
-          <t>2045 ₽/п.г.</t>
+          <t>1187 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст1кп</t>
+          <t>Круг оцинкованный 6,7 мм ст3</t>
         </is>
       </c>
       <c r="B2380" t="inlineStr">
         <is>
-          <t>1165 ₽/п.г.</t>
+          <t>1188 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст1кп</t>
+          <t>Круг оцинкованный 6,7 мм ст3кп</t>
         </is>
       </c>
       <c r="B2381" t="inlineStr">
         <is>
-          <t>2045 ₽/п.г.</t>
+          <t>1188 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст1пс</t>
+          <t>Круг оцинкованный 6,7 мм ст3пс</t>
         </is>
       </c>
       <c r="B2382" t="inlineStr">
         <is>
-          <t>1165 ₽/п.г.</t>
+          <t>1188 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст1пс</t>
+          <t>Круг оцинкованный 6,7 мм ст3сп</t>
         </is>
       </c>
       <c r="B2383" t="inlineStr">
         <is>
-          <t>2046 ₽/п.г.</t>
+          <t>1188 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст2</t>
+          <t>Круг оцинкованный 6,7 мм ст4пс</t>
         </is>
       </c>
       <c r="B2384" t="inlineStr">
         <is>
-          <t>1165 ₽/п.г.</t>
+          <t>1189 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст2</t>
+          <t>Круг оцинкованный 6,7 мм ст4сп</t>
         </is>
       </c>
       <c r="B2385" t="inlineStr">
         <is>
-          <t>2046 ₽/п.г.</t>
+          <t>1189 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст20</t>
+          <t>Круг оцинкованный 6,9 мм 08Ю</t>
         </is>
       </c>
       <c r="B2386" t="inlineStr">
         <is>
-          <t>1166 ₽/п.г.</t>
+          <t>1191 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст20</t>
+          <t>Круг оцинкованный 6,9 мм 08кп</t>
         </is>
       </c>
       <c r="B2387" t="inlineStr">
         <is>
-          <t>2046 ₽/п.г.</t>
+          <t>1190 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст2кп</t>
+          <t>Круг оцинкованный 6,9 мм 08пс</t>
         </is>
       </c>
       <c r="B2388" t="inlineStr">
         <is>
-          <t>1166 ₽/п.г.</t>
+          <t>1191 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст2кп</t>
+          <t>Круг оцинкованный 6,9 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2389" t="inlineStr">
         <is>
-          <t>2046 ₽/п.г.</t>
+          <t>1192 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст2сп</t>
+          <t>Круг оцинкованный 6,9 мм ст0</t>
         </is>
       </c>
       <c r="B2390" t="inlineStr">
         <is>
-          <t>1167 ₽/п.г.</t>
+          <t>1193 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст2сп</t>
+          <t>Круг оцинкованный 6,9 мм ст1</t>
         </is>
       </c>
       <c r="B2391" t="inlineStr">
         <is>
-          <t>2046 ₽/п.г.</t>
+          <t>1193 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст3</t>
+          <t>Круг оцинкованный 6,9 мм ст1кп</t>
         </is>
       </c>
       <c r="B2392" t="inlineStr">
         <is>
-          <t>1167 ₽/п.г.</t>
+          <t>1193 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст3</t>
+          <t>Круг оцинкованный 6,9 мм ст1пс</t>
         </is>
       </c>
       <c r="B2393" t="inlineStr">
         <is>
-          <t>2048 ₽/п.г.</t>
+          <t>1193 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст3кп</t>
+          <t>Круг оцинкованный 6,9 мм ст2</t>
         </is>
       </c>
       <c r="B2394" t="inlineStr">
         <is>
-          <t>1167 ₽/п.г.</t>
+          <t>1193 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст3кп</t>
+          <t>Круг оцинкованный 6,9 мм ст20</t>
         </is>
       </c>
       <c r="B2395" t="inlineStr">
         <is>
-          <t>2048 ₽/п.г.</t>
+          <t>1194 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст3пс</t>
+          <t>Круг оцинкованный 6,9 мм ст2кп</t>
         </is>
       </c>
       <c r="B2396" t="inlineStr">
         <is>
-          <t>1168 ₽/п.г.</t>
+          <t>1194 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст3пс</t>
+          <t>Круг оцинкованный 6,9 мм ст2сп</t>
         </is>
       </c>
       <c r="B2397" t="inlineStr">
         <is>
-          <t>2048 ₽/п.г.</t>
+          <t>1194 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст3сп</t>
+          <t>Круг оцинкованный 6,9 мм ст3</t>
         </is>
       </c>
       <c r="B2398" t="inlineStr">
         <is>
-          <t>1168 ₽/п.г.</t>
+          <t>1194 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст3сп</t>
+          <t>Круг оцинкованный 6,9 мм ст3кп</t>
         </is>
       </c>
       <c r="B2399" t="inlineStr">
         <is>
-          <t>2049 ₽/п.г.</t>
+          <t>1195 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст4пс</t>
+          <t>Круг оцинкованный 6,9 мм ст3пс</t>
         </is>
       </c>
       <c r="B2400" t="inlineStr">
         <is>
-          <t>1169 ₽/п.г.</t>
+          <t>1196 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст4пс</t>
+          <t>Круг оцинкованный 6,9 мм ст3сп</t>
         </is>
       </c>
       <c r="B2401" t="inlineStr">
         <is>
-          <t>2050 ₽/п.г.</t>
+          <t>1197 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,3 мм ст4сп</t>
+          <t>Круг оцинкованный 6,9 мм ст4пс</t>
         </is>
       </c>
       <c r="B2402" t="inlineStr">
         <is>
-          <t>1169 ₽/п.г.</t>
+          <t>1197 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 63 мм ст4сп</t>
+          <t>Круг оцинкованный 6,9 мм ст4сп</t>
         </is>
       </c>
       <c r="B2403" t="inlineStr">
         <is>
-          <t>2050 ₽/п.г.</t>
+          <t>1197 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм 08кп</t>
+          <t>Круг оцинкованный 60 мм 08Ю</t>
         </is>
       </c>
       <c r="B2404" t="inlineStr">
         <is>
-          <t>1169 ₽/п.г.</t>
+          <t>2023 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм 08кп</t>
+          <t>Круг оцинкованный 60 мм 08кп</t>
         </is>
       </c>
       <c r="B2405" t="inlineStr">
         <is>
-          <t>2050 ₽/п.г.</t>
+          <t>2022 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм 08пс</t>
+          <t>Круг оцинкованный 60 мм 08пс</t>
         </is>
       </c>
       <c r="B2406" t="inlineStr">
         <is>
-          <t>1170 ₽/п.г.</t>
+          <t>2023 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм 08пс</t>
+          <t>Круг оцинкованный 60 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2407" t="inlineStr">
         <is>
-          <t>2051 ₽/п.г.</t>
+          <t>2023 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2408">
       <c r="A2408" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм 08Ю</t>
+          <t>Круг оцинкованный 60 мм ст0</t>
         </is>
       </c>
       <c r="B2408" t="inlineStr">
         <is>
-          <t>1171 ₽/п.г.</t>
+          <t>2024 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2409">
       <c r="A2409" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм 08Ю</t>
+          <t>Круг оцинкованный 60 мм ст1</t>
         </is>
       </c>
       <c r="B2409" t="inlineStr">
         <is>
-          <t>2051 ₽/п.г.</t>
+          <t>2026 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2410">
       <c r="A2410" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 60 мм ст1кп</t>
         </is>
       </c>
       <c r="B2410" t="inlineStr">
         <is>
-          <t>1172 ₽/п.г.</t>
+          <t>2026 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2411">
       <c r="A2411" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм 09Г2С</t>
+          <t>Круг оцинкованный 60 мм ст1пс</t>
         </is>
       </c>
       <c r="B2411" t="inlineStr">
         <is>
-          <t>2051 ₽/п.г.</t>
+          <t>2026 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2412">
       <c r="A2412" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст0</t>
+          <t>Круг оцинкованный 60 мм ст2</t>
         </is>
       </c>
       <c r="B2412" t="inlineStr">
         <is>
-          <t>1172 ₽/п.г.</t>
+          <t>2027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2413">
       <c r="A2413" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст0</t>
+          <t>Круг оцинкованный 60 мм ст20</t>
         </is>
       </c>
       <c r="B2413" t="inlineStr">
         <is>
-          <t>2051 ₽/п.г.</t>
+          <t>2027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2414">
       <c r="A2414" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст1</t>
+          <t>Круг оцинкованный 60 мм ст2кп</t>
         </is>
       </c>
       <c r="B2414" t="inlineStr">
         <is>
-          <t>1173 ₽/п.г.</t>
+          <t>2027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст1</t>
+          <t>Круг оцинкованный 60 мм ст2сп</t>
         </is>
       </c>
       <c r="B2415" t="inlineStr">
         <is>
-          <t>2052 ₽/п.г.</t>
+          <t>2027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст1кп</t>
+          <t>Круг оцинкованный 60 мм ст3</t>
         </is>
       </c>
       <c r="B2416" t="inlineStr">
         <is>
-          <t>1174 ₽/п.г.</t>
+          <t>2027 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст1кп</t>
+          <t>Круг оцинкованный 60 мм ст3кп</t>
         </is>
       </c>
       <c r="B2417" t="inlineStr">
         <is>
-          <t>2052 ₽/п.г.</t>
+          <t>2028 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст1пс</t>
+          <t>Круг оцинкованный 60 мм ст3пс</t>
         </is>
       </c>
       <c r="B2418" t="inlineStr">
         <is>
-          <t>1174 ₽/п.г.</t>
+          <t>2028 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст1пс</t>
+          <t>Круг оцинкованный 60 мм ст3сп</t>
         </is>
       </c>
       <c r="B2419" t="inlineStr">
         <is>
-          <t>2053 ₽/п.г.</t>
+          <t>2028 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2420">
       <c r="A2420" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст2</t>
+          <t>Круг оцинкованный 60 мм ст4пс</t>
         </is>
       </c>
       <c r="B2420" t="inlineStr">
         <is>
-          <t>1175 ₽/п.г.</t>
+          <t>2029 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст2</t>
+          <t>Круг оцинкованный 60 мм ст4сп</t>
         </is>
       </c>
       <c r="B2421" t="inlineStr">
         <is>
-          <t>2053 ₽/п.г.</t>
+          <t>2029 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст20</t>
+          <t>Круг оцинкованный 61 мм 08Ю</t>
         </is>
       </c>
       <c r="B2422" t="inlineStr">
         <is>
-          <t>1175 ₽/п.г.</t>
+          <t>2030 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст20</t>
+          <t>Круг оцинкованный 61 мм 08кп</t>
         </is>
       </c>
       <c r="B2423" t="inlineStr">
         <is>
-          <t>2054 ₽/п.г.</t>
+          <t>2029 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст2кп</t>
+          <t>Круг оцинкованный 61 мм 08пс</t>
         </is>
       </c>
       <c r="B2424" t="inlineStr">
         <is>
-          <t>1176 ₽/п.г.</t>
+          <t>2029 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст2кп</t>
+          <t>Круг оцинкованный 61 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2425" t="inlineStr">
         <is>
-          <t>2054 ₽/п.г.</t>
+          <t>2030 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст2сп</t>
+          <t>Круг оцинкованный 61 мм ст0</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
-          <t>1177 ₽/п.г.</t>
+          <t>2030 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст2сп</t>
+          <t>Круг оцинкованный 61 мм ст1</t>
         </is>
       </c>
       <c r="B2427" t="inlineStr">
         <is>
-          <t>2054 ₽/п.г.</t>
+          <t>2031 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст3</t>
+          <t>Круг оцинкованный 61 мм ст1кп</t>
         </is>
       </c>
       <c r="B2428" t="inlineStr">
         <is>
-          <t>1177 ₽/п.г.</t>
+          <t>2031 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст3</t>
+          <t>Круг оцинкованный 61 мм ст1пс</t>
         </is>
       </c>
       <c r="B2429" t="inlineStr">
         <is>
-          <t>2055 ₽/п.г.</t>
+          <t>2031 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст3кп</t>
+          <t>Круг оцинкованный 61 мм ст2</t>
         </is>
       </c>
       <c r="B2430" t="inlineStr">
         <is>
-          <t>1178 ₽/п.г.</t>
+          <t>2032 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст3кп</t>
+          <t>Круг оцинкованный 61 мм ст20</t>
         </is>
       </c>
       <c r="B2431" t="inlineStr">
         <is>
-          <t>2055 ₽/п.г.</t>
+          <t>2032 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст3пс</t>
+          <t>Круг оцинкованный 61 мм ст2кп</t>
         </is>
       </c>
       <c r="B2432" t="inlineStr">
         <is>
-          <t>1178 ₽/п.г.</t>
+          <t>2032 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст3пс</t>
+          <t>Круг оцинкованный 61 мм ст2сп</t>
         </is>
       </c>
       <c r="B2433" t="inlineStr">
         <is>
-          <t>2055 ₽/п.г.</t>
+          <t>2032 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст3сп</t>
+          <t>Круг оцинкованный 61 мм ст3</t>
         </is>
       </c>
       <c r="B2434" t="inlineStr">
         <is>
-          <t>1179 ₽/п.г.</t>
+          <t>2032 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст3сп</t>
+          <t>Круг оцинкованный 61 мм ст3кп</t>
         </is>
       </c>
       <c r="B2435" t="inlineStr">
         <is>
-          <t>2055 ₽/п.г.</t>
+          <t>2033 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст4пс</t>
+          <t>Круг оцинкованный 61 мм ст3пс</t>
         </is>
       </c>
       <c r="B2436" t="inlineStr">
         <is>
-          <t>1179 ₽/п.г.</t>
+          <t>2033 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст4пс</t>
+          <t>Круг оцинкованный 61 мм ст3сп</t>
         </is>
       </c>
       <c r="B2437" t="inlineStr">
         <is>
-          <t>2055 ₽/п.г.</t>
+          <t>2034 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,5 мм ст4сп</t>
+          <t>Круг оцинкованный 61 мм ст4пс</t>
         </is>
       </c>
       <c r="B2438" t="inlineStr">
         <is>
-          <t>1179 ₽/п.г.</t>
+          <t>2034 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 65 мм ст4сп</t>
+          <t>Круг оцинкованный 61 мм ст4сп</t>
         </is>
       </c>
       <c r="B2439" t="inlineStr">
         <is>
-          <t>2055 ₽/п.г.</t>
+          <t>2035 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм 08кп</t>
+          <t>Круг оцинкованный 62 мм 08Ю</t>
         </is>
       </c>
       <c r="B2440" t="inlineStr">
         <is>
-          <t>1179 ₽/п.г.</t>
+          <t>2036 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм 08кп</t>
+          <t>Круг оцинкованный 62 мм 08кп</t>
         </is>
       </c>
       <c r="B2441" t="inlineStr">
         <is>
-          <t>2057 ₽/п.г.</t>
+          <t>2035 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм 08пс</t>
+          <t>Круг оцинкованный 62 мм 08пс</t>
         </is>
       </c>
       <c r="B2442" t="inlineStr">
         <is>
-          <t>1179 ₽/п.г.</t>
+          <t>2035 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм 08пс</t>
+          <t>Круг оцинкованный 62 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2443" t="inlineStr">
         <is>
-          <t>2057 ₽/п.г.</t>
+          <t>2036 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм 08Ю</t>
+          <t>Круг оцинкованный 62 мм ст0</t>
         </is>
       </c>
       <c r="B2444" t="inlineStr">
         <is>
-          <t>1179 ₽/п.г.</t>
+          <t>2036 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм 08Ю</t>
+          <t>Круг оцинкованный 62 мм ст1</t>
         </is>
       </c>
       <c r="B2445" t="inlineStr">
         <is>
-          <t>2057 ₽/п.г.</t>
+          <t>2038 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм 09Г2С</t>
+          <t>Круг оцинкованный 62 мм ст1кп</t>
         </is>
       </c>
       <c r="B2446" t="inlineStr">
         <is>
-          <t>1180 ₽/п.г.</t>
+          <t>2038 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2447">
       <c r="A2447" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм 09Г2С</t>
+          <t>Круг оцинкованный 62 мм ст1пс</t>
         </is>
       </c>
       <c r="B2447" t="inlineStr">
         <is>
-          <t>2057 ₽/п.г.</t>
+          <t>2039 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2448">
       <c r="A2448" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст0</t>
+          <t>Круг оцинкованный 62 мм ст2</t>
         </is>
       </c>
       <c r="B2448" t="inlineStr">
         <is>
-          <t>1182 ₽/п.г.</t>
+          <t>2040 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2449">
       <c r="A2449" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст0</t>
+          <t>Круг оцинкованный 62 мм ст20</t>
         </is>
       </c>
       <c r="B2449" t="inlineStr">
         <is>
-          <t>2058 ₽/п.г.</t>
+          <t>2040 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2450">
       <c r="A2450" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст1</t>
+          <t>Круг оцинкованный 62 мм ст2кп</t>
         </is>
       </c>
       <c r="B2450" t="inlineStr">
         <is>
-          <t>1182 ₽/п.г.</t>
+          <t>2040 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст1</t>
+          <t>Круг оцинкованный 62 мм ст2сп</t>
         </is>
       </c>
       <c r="B2451" t="inlineStr">
         <is>
-          <t>2059 ₽/п.г.</t>
+          <t>2041 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст1кп</t>
+          <t>Круг оцинкованный 62 мм ст3</t>
         </is>
       </c>
       <c r="B2452" t="inlineStr">
         <is>
-          <t>1184 ₽/п.г.</t>
+          <t>2041 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст1кп</t>
+          <t>Круг оцинкованный 62 мм ст3кп</t>
         </is>
       </c>
       <c r="B2453" t="inlineStr">
         <is>
-          <t>2060 ₽/п.г.</t>
+          <t>2042 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст1пс</t>
+          <t>Круг оцинкованный 62 мм ст3пс</t>
         </is>
       </c>
       <c r="B2454" t="inlineStr">
         <is>
-          <t>1184 ₽/п.г.</t>
+          <t>2042 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст1пс</t>
+          <t>Круг оцинкованный 62 мм ст3сп</t>
         </is>
       </c>
       <c r="B2455" t="inlineStr">
         <is>
-          <t>2061 ₽/п.г.</t>
+          <t>2042 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2456">
       <c r="A2456" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст2</t>
+          <t>Круг оцинкованный 62 мм ст4пс</t>
         </is>
       </c>
       <c r="B2456" t="inlineStr">
         <is>
-          <t>1184 ₽/п.г.</t>
+          <t>2043 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2457">
       <c r="A2457" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст2</t>
+          <t>Круг оцинкованный 62 мм ст4сп</t>
         </is>
       </c>
       <c r="B2457" t="inlineStr">
         <is>
-          <t>2061 ₽/п.г.</t>
+          <t>2043 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2458">
       <c r="A2458" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст20</t>
+          <t>Круг оцинкованный 63 мм 08Ю</t>
         </is>
       </c>
       <c r="B2458" t="inlineStr">
         <is>
-          <t>1184 ₽/п.г.</t>
+          <t>2044 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2459">
       <c r="A2459" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст20</t>
+          <t>Круг оцинкованный 63 мм 08кп</t>
         </is>
       </c>
       <c r="B2459" t="inlineStr">
         <is>
-          <t>2061 ₽/п.г.</t>
+          <t>2044 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст2кп</t>
+          <t>Круг оцинкованный 63 мм 08пс</t>
         </is>
       </c>
       <c r="B2460" t="inlineStr">
         <is>
-          <t>1185 ₽/п.г.</t>
+          <t>2044 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст2кп</t>
+          <t>Круг оцинкованный 63 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2461" t="inlineStr">
         <is>
-          <t>2062 ₽/п.г.</t>
+          <t>2045 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст2сп</t>
+          <t>Круг оцинкованный 63 мм ст0</t>
         </is>
       </c>
       <c r="B2462" t="inlineStr">
         <is>
-          <t>1187 ₽/п.г.</t>
+          <t>2045 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст2сп</t>
+          <t>Круг оцинкованный 63 мм ст1</t>
         </is>
       </c>
       <c r="B2463" t="inlineStr">
         <is>
-          <t>2063 ₽/п.г.</t>
+          <t>2045 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст3</t>
+          <t>Круг оцинкованный 63 мм ст1кп</t>
         </is>
       </c>
       <c r="B2464" t="inlineStr">
         <is>
-          <t>1188 ₽/п.г.</t>
+          <t>2045 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст3</t>
+          <t>Круг оцинкованный 63 мм ст1пс</t>
         </is>
       </c>
       <c r="B2465" t="inlineStr">
         <is>
-          <t>2063 ₽/п.г.</t>
+          <t>2046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст3кп</t>
+          <t>Круг оцинкованный 63 мм ст2</t>
         </is>
       </c>
       <c r="B2466" t="inlineStr">
         <is>
-          <t>1188 ₽/п.г.</t>
+          <t>2046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст3кп</t>
+          <t>Круг оцинкованный 63 мм ст20</t>
         </is>
       </c>
       <c r="B2467" t="inlineStr">
         <is>
-          <t>2064 ₽/п.г.</t>
+          <t>2046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст3пс</t>
+          <t>Круг оцинкованный 63 мм ст2кп</t>
         </is>
       </c>
       <c r="B2468" t="inlineStr">
         <is>
-          <t>1188 ₽/п.г.</t>
+          <t>2046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2469">
       <c r="A2469" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст3пс</t>
+          <t>Круг оцинкованный 63 мм ст2сп</t>
         </is>
       </c>
       <c r="B2469" t="inlineStr">
         <is>
-          <t>2065 ₽/п.г.</t>
+          <t>2046 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст3сп</t>
+          <t>Круг оцинкованный 63 мм ст3</t>
         </is>
       </c>
       <c r="B2470" t="inlineStr">
         <is>
-          <t>1188 ₽/п.г.</t>
+          <t>2048 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст3сп</t>
+          <t>Круг оцинкованный 63 мм ст3кп</t>
         </is>
       </c>
       <c r="B2471" t="inlineStr">
         <is>
-          <t>2065 ₽/п.г.</t>
+          <t>2048 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст4пс</t>
+          <t>Круг оцинкованный 63 мм ст3пс</t>
         </is>
       </c>
       <c r="B2472" t="inlineStr">
         <is>
-          <t>1189 ₽/п.г.</t>
+          <t>2048 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст4пс</t>
+          <t>Круг оцинкованный 63 мм ст3сп</t>
         </is>
       </c>
       <c r="B2473" t="inlineStr">
         <is>
-          <t>2066 ₽/п.г.</t>
+          <t>2049 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,7 мм ст4сп</t>
+          <t>Круг оцинкованный 63 мм ст4пс</t>
         </is>
       </c>
       <c r="B2474" t="inlineStr">
         <is>
-          <t>1189 ₽/п.г.</t>
+          <t>2050 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 67 мм ст4сп</t>
+          <t>Круг оцинкованный 63 мм ст4сп</t>
         </is>
       </c>
       <c r="B2475" t="inlineStr">
         <is>
-          <t>2067 ₽/п.г.</t>
+          <t>2050 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм 08кп</t>
+          <t>Круг оцинкованный 65 мм 08Ю</t>
         </is>
       </c>
       <c r="B2476" t="inlineStr">
         <is>
-          <t>2068 ₽/п.г.</t>
+          <t>2051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм 08пс</t>
+          <t>Круг оцинкованный 65 мм 08кп</t>
         </is>
       </c>
       <c r="B2477" t="inlineStr">
         <is>
-          <t>2068 ₽/п.г.</t>
+          <t>2050 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм 08Ю</t>
+          <t>Круг оцинкованный 65 мм 08пс</t>
         </is>
       </c>
       <c r="B2478" t="inlineStr">
         <is>
-          <t>2068 ₽/п.г.</t>
+          <t>2051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм 09Г2С</t>
+          <t>Круг оцинкованный 65 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2479" t="inlineStr">
         <is>
-          <t>2068 ₽/п.г.</t>
+          <t>2051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст0</t>
+          <t>Круг оцинкованный 65 мм ст0</t>
         </is>
       </c>
       <c r="B2480" t="inlineStr">
         <is>
-          <t>2068 ₽/п.г.</t>
+          <t>2051 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст1</t>
+          <t>Круг оцинкованный 65 мм ст1</t>
         </is>
       </c>
       <c r="B2481" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2052 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст1кп</t>
+          <t>Круг оцинкованный 65 мм ст1кп</t>
         </is>
       </c>
       <c r="B2482" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2052 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст1пс</t>
+          <t>Круг оцинкованный 65 мм ст1пс</t>
         </is>
       </c>
       <c r="B2483" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2053 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст2</t>
+          <t>Круг оцинкованный 65 мм ст2</t>
         </is>
       </c>
       <c r="B2484" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2053 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст20</t>
+          <t>Круг оцинкованный 65 мм ст20</t>
         </is>
       </c>
       <c r="B2485" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2054 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2486">
       <c r="A2486" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст2кп</t>
+          <t>Круг оцинкованный 65 мм ст2кп</t>
         </is>
       </c>
       <c r="B2486" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2054 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст2сп</t>
+          <t>Круг оцинкованный 65 мм ст2сп</t>
         </is>
       </c>
       <c r="B2487" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2054 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст3</t>
+          <t>Круг оцинкованный 65 мм ст3</t>
         </is>
       </c>
       <c r="B2488" t="inlineStr">
         <is>
-          <t>2069 ₽/п.г.</t>
+          <t>2055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст3кп</t>
+          <t>Круг оцинкованный 65 мм ст3кп</t>
         </is>
       </c>
       <c r="B2489" t="inlineStr">
         <is>
-          <t>2070 ₽/п.г.</t>
+          <t>2055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст3пс</t>
+          <t>Круг оцинкованный 65 мм ст3пс</t>
         </is>
       </c>
       <c r="B2490" t="inlineStr">
         <is>
-          <t>2070 ₽/п.г.</t>
+          <t>2055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст3сп</t>
+          <t>Круг оцинкованный 65 мм ст3сп</t>
         </is>
       </c>
       <c r="B2491" t="inlineStr">
         <is>
-          <t>2070 ₽/п.г.</t>
+          <t>2055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2492">
       <c r="A2492" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст4пс</t>
+          <t>Круг оцинкованный 65 мм ст4пс</t>
         </is>
       </c>
       <c r="B2492" t="inlineStr">
         <is>
-          <t>2070 ₽/п.г.</t>
+          <t>2055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2493">
       <c r="A2493" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 68 мм ст4сп</t>
+          <t>Круг оцинкованный 65 мм ст4сп</t>
         </is>
       </c>
       <c r="B2493" t="inlineStr">
         <is>
-          <t>2071 ₽/п.г.</t>
+          <t>2055 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2494">
       <c r="A2494" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм 08кп</t>
+          <t>Круг оцинкованный 67 мм 08Ю</t>
         </is>
       </c>
       <c r="B2494" t="inlineStr">
         <is>
-          <t>1190 ₽/п.г.</t>
+          <t>2057 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2495">
       <c r="A2495" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм 08кп</t>
+          <t>Круг оцинкованный 67 мм 08кп</t>
         </is>
       </c>
       <c r="B2495" t="inlineStr">
         <is>
-          <t>2072 ₽/п.г.</t>
+          <t>2057 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2496">
       <c r="A2496" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм 08пс</t>
+          <t>Круг оцинкованный 67 мм 08пс</t>
         </is>
       </c>
       <c r="B2496" t="inlineStr">
         <is>
-          <t>1191 ₽/п.г.</t>
+          <t>2057 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2497">
       <c r="A2497" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм 08пс</t>
+          <t>Круг оцинкованный 67 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2497" t="inlineStr">
         <is>
-          <t>2072 ₽/п.г.</t>
+          <t>2057 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2498">
       <c r="A2498" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм 08Ю</t>
+          <t>Круг оцинкованный 67 мм ст0</t>
         </is>
       </c>
       <c r="B2498" t="inlineStr">
         <is>
-          <t>1191 ₽/п.г.</t>
+          <t>2058 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм 08Ю</t>
+          <t>Круг оцинкованный 67 мм ст1</t>
         </is>
       </c>
       <c r="B2499" t="inlineStr">
         <is>
-          <t>2073 ₽/п.г.</t>
+          <t>2059 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм 09Г2С</t>
+          <t>Круг оцинкованный 67 мм ст1кп</t>
         </is>
       </c>
       <c r="B2500" t="inlineStr">
         <is>
-          <t>1192 ₽/п.г.</t>
+          <t>2060 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм 09Г2С</t>
+          <t>Круг оцинкованный 67 мм ст1пс</t>
         </is>
       </c>
       <c r="B2501" t="inlineStr">
         <is>
-          <t>2073 ₽/п.г.</t>
+          <t>2061 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст0</t>
+          <t>Круг оцинкованный 67 мм ст2</t>
         </is>
       </c>
       <c r="B2502" t="inlineStr">
         <is>
-          <t>1193 ₽/п.г.</t>
+          <t>2061 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст0</t>
+          <t>Круг оцинкованный 67 мм ст20</t>
         </is>
       </c>
       <c r="B2503" t="inlineStr">
         <is>
-          <t>2073 ₽/п.г.</t>
+          <t>2061 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст1</t>
+          <t>Круг оцинкованный 67 мм ст2кп</t>
         </is>
       </c>
       <c r="B2504" t="inlineStr">
         <is>
-          <t>1193 ₽/п.г.</t>
+          <t>2062 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст1</t>
+          <t>Круг оцинкованный 67 мм ст2сп</t>
         </is>
       </c>
       <c r="B2505" t="inlineStr">
         <is>
-          <t>2074 ₽/п.г.</t>
+          <t>2063 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст1кп</t>
+          <t>Круг оцинкованный 67 мм ст3</t>
         </is>
       </c>
       <c r="B2506" t="inlineStr">
         <is>
-          <t>1193 ₽/п.г.</t>
+          <t>2063 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст1кп</t>
+          <t>Круг оцинкованный 67 мм ст3кп</t>
         </is>
       </c>
       <c r="B2507" t="inlineStr">
         <is>
-          <t>2074 ₽/п.г.</t>
+          <t>2064 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2508">
       <c r="A2508" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст1пс</t>
+          <t>Круг оцинкованный 67 мм ст3пс</t>
         </is>
       </c>
       <c r="B2508" t="inlineStr">
         <is>
-          <t>1193 ₽/п.г.</t>
+          <t>2065 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст1пс</t>
+          <t>Круг оцинкованный 67 мм ст3сп</t>
         </is>
       </c>
       <c r="B2509" t="inlineStr">
         <is>
-          <t>2074 ₽/п.г.</t>
+          <t>2065 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст2</t>
+          <t>Круг оцинкованный 67 мм ст4пс</t>
         </is>
       </c>
       <c r="B2510" t="inlineStr">
         <is>
-          <t>1193 ₽/п.г.</t>
+          <t>2066 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст2</t>
+          <t>Круг оцинкованный 67 мм ст4сп</t>
         </is>
       </c>
       <c r="B2511" t="inlineStr">
         <is>
-          <t>2075 ₽/п.г.</t>
+          <t>2067 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст20</t>
+          <t>Круг оцинкованный 68 мм 08Ю</t>
         </is>
       </c>
       <c r="B2512" t="inlineStr">
         <is>
-          <t>1194 ₽/п.г.</t>
+          <t>2068 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст20</t>
+          <t>Круг оцинкованный 68 мм 08кп</t>
         </is>
       </c>
       <c r="B2513" t="inlineStr">
         <is>
-          <t>2075 ₽/п.г.</t>
+          <t>2068 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст2кп</t>
+          <t>Круг оцинкованный 68 мм 08пс</t>
         </is>
       </c>
       <c r="B2514" t="inlineStr">
         <is>
-          <t>1194 ₽/п.г.</t>
+          <t>2068 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст2кп</t>
+          <t>Круг оцинкованный 68 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2515" t="inlineStr">
         <is>
-          <t>2076 ₽/п.г.</t>
+          <t>2068 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст2сп</t>
+          <t>Круг оцинкованный 68 мм ст0</t>
         </is>
       </c>
       <c r="B2516" t="inlineStr">
         <is>
-          <t>1194 ₽/п.г.</t>
+          <t>2068 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст2сп</t>
+          <t>Круг оцинкованный 68 мм ст1</t>
         </is>
       </c>
       <c r="B2517" t="inlineStr">
         <is>
-          <t>2077 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст3</t>
+          <t>Круг оцинкованный 68 мм ст1кп</t>
         </is>
       </c>
       <c r="B2518" t="inlineStr">
         <is>
-          <t>1194 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст3</t>
+          <t>Круг оцинкованный 68 мм ст1пс</t>
         </is>
       </c>
       <c r="B2519" t="inlineStr">
         <is>
-          <t>2077 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст3кп</t>
+          <t>Круг оцинкованный 68 мм ст2</t>
         </is>
       </c>
       <c r="B2520" t="inlineStr">
         <is>
-          <t>1195 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст3кп</t>
+          <t>Круг оцинкованный 68 мм ст20</t>
         </is>
       </c>
       <c r="B2521" t="inlineStr">
         <is>
-          <t>2077 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст3пс</t>
+          <t>Круг оцинкованный 68 мм ст2кп</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
-          <t>1196 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст3пс</t>
+          <t>Круг оцинкованный 68 мм ст2сп</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
-          <t>2077 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст3сп</t>
+          <t>Круг оцинкованный 68 мм ст3</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
-          <t>1197 ₽/п.г.</t>
+          <t>2069 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст3сп</t>
+          <t>Круг оцинкованный 68 мм ст3кп</t>
         </is>
       </c>
       <c r="B2525" t="inlineStr">
         <is>
-          <t>2078 ₽/п.г.</t>
+          <t>2070 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст4пс</t>
+          <t>Круг оцинкованный 68 мм ст3пс</t>
         </is>
       </c>
       <c r="B2526" t="inlineStr">
         <is>
-          <t>1197 ₽/п.г.</t>
+          <t>2070 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст4пс</t>
+          <t>Круг оцинкованный 68 мм ст3сп</t>
         </is>
       </c>
       <c r="B2527" t="inlineStr">
         <is>
-          <t>2078 ₽/п.г.</t>
+          <t>2070 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2528">
       <c r="A2528" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6,9 мм ст4сп</t>
+          <t>Круг оцинкованный 68 мм ст4пс</t>
         </is>
       </c>
       <c r="B2528" t="inlineStr">
         <is>
-          <t>1197 ₽/п.г.</t>
+          <t>2070 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2529">
       <c r="A2529" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 69 мм ст4сп</t>
+          <t>Круг оцинкованный 68 мм ст4сп</t>
         </is>
       </c>
       <c r="B2529" t="inlineStr">
         <is>
-          <t>2079 ₽/п.г.</t>
+          <t>2071 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2530">
       <c r="A2530" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм 08кп</t>
+          <t>Круг оцинкованный 69 мм 08Ю</t>
         </is>
       </c>
       <c r="B2530" t="inlineStr">
         <is>
-          <t>1140 ₽/п.г.</t>
+          <t>2073 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2531">
       <c r="A2531" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм 08пс</t>
+          <t>Круг оцинкованный 69 мм 08кп</t>
         </is>
       </c>
       <c r="B2531" t="inlineStr">
         <is>
-          <t>1141 ₽/п.г.</t>
+          <t>2072 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2532">
       <c r="A2532" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм 08Ю</t>
+          <t>Круг оцинкованный 69 мм 08пс</t>
         </is>
       </c>
       <c r="B2532" t="inlineStr">
         <is>
-          <t>1141 ₽/п.г.</t>
+          <t>2072 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2533">
       <c r="A2533" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм 09Г2С</t>
+          <t>Круг оцинкованный 69 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2533" t="inlineStr">
         <is>
-          <t>1141 ₽/п.г.</t>
+          <t>2073 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2534">
       <c r="A2534" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст0</t>
+          <t>Круг оцинкованный 69 мм ст0</t>
         </is>
       </c>
       <c r="B2534" t="inlineStr">
         <is>
-          <t>1141 ₽/п.г.</t>
+          <t>2073 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст1</t>
+          <t>Круг оцинкованный 69 мм ст1</t>
         </is>
       </c>
       <c r="B2535" t="inlineStr">
         <is>
-          <t>1143 ₽/п.г.</t>
+          <t>2074 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст1кп</t>
+          <t>Круг оцинкованный 69 мм ст1кп</t>
         </is>
       </c>
       <c r="B2536" t="inlineStr">
         <is>
-          <t>1143 ₽/п.г.</t>
+          <t>2074 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст1пс</t>
+          <t>Круг оцинкованный 69 мм ст1пс</t>
         </is>
       </c>
       <c r="B2537" t="inlineStr">
         <is>
-          <t>1143 ₽/п.г.</t>
+          <t>2074 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст2</t>
+          <t>Круг оцинкованный 69 мм ст2</t>
         </is>
       </c>
       <c r="B2538" t="inlineStr">
         <is>
-          <t>1143 ₽/п.г.</t>
+          <t>2075 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст20</t>
+          <t>Круг оцинкованный 69 мм ст20</t>
         </is>
       </c>
       <c r="B2539" t="inlineStr">
         <is>
-          <t>1144 ₽/п.г.</t>
+          <t>2075 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст2кп</t>
+          <t>Круг оцинкованный 69 мм ст2кп</t>
         </is>
       </c>
       <c r="B2540" t="inlineStr">
         <is>
-          <t>1144 ₽/п.г.</t>
+          <t>2076 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст2сп</t>
+          <t>Круг оцинкованный 69 мм ст2сп</t>
         </is>
       </c>
       <c r="B2541" t="inlineStr">
         <is>
-          <t>1144 ₽/п.г.</t>
+          <t>2077 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст3</t>
+          <t>Круг оцинкованный 69 мм ст3</t>
         </is>
       </c>
       <c r="B2542" t="inlineStr">
         <is>
-          <t>1144 ₽/п.г.</t>
+          <t>2077 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст3кп</t>
+          <t>Круг оцинкованный 69 мм ст3кп</t>
         </is>
       </c>
       <c r="B2543" t="inlineStr">
         <is>
-          <t>1145 ₽/п.г.</t>
+          <t>2077 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст3пс</t>
+          <t>Круг оцинкованный 69 мм ст3пс</t>
         </is>
       </c>
       <c r="B2544" t="inlineStr">
         <is>
-          <t>1146 ₽/п.г.</t>
+          <t>2077 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст3сп</t>
+          <t>Круг оцинкованный 69 мм ст3сп</t>
         </is>
       </c>
       <c r="B2545" t="inlineStr">
         <is>
-          <t>1146 ₽/п.г.</t>
+          <t>2078 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст4пс</t>
+          <t>Круг оцинкованный 69 мм ст4пс</t>
         </is>
       </c>
       <c r="B2546" t="inlineStr">
         <is>
-          <t>1147 ₽/п.г.</t>
+          <t>2078 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 6 мм ст4сп</t>
+          <t>Круг оцинкованный 69 мм ст4сп</t>
         </is>
       </c>
       <c r="B2547" t="inlineStr">
         <is>
-          <t>1148 ₽/п.г.</t>
+          <t>2079 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм 08кп</t>
+          <t>Круг оцинкованный 7 мм 08Ю</t>
         </is>
       </c>
       <c r="B2548" t="inlineStr">
         <is>
-          <t>2080 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм 08пс</t>
+          <t>Круг оцинкованный 7 мм 08кп</t>
         </is>
       </c>
       <c r="B2549" t="inlineStr">
         <is>
-          <t>2081 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм 08Ю</t>
+          <t>Круг оцинкованный 7 мм 08пс</t>
         </is>
       </c>
       <c r="B2550" t="inlineStr">
         <is>
-          <t>2081 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм 09Г2С</t>
+          <t>Круг оцинкованный 7 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2551" t="inlineStr">
         <is>
-          <t>2081 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст0</t>
+          <t>Круг оцинкованный 7 мм ст0</t>
         </is>
       </c>
       <c r="B2552" t="inlineStr">
         <is>
-          <t>2082 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст1</t>
+          <t>Круг оцинкованный 7 мм ст1</t>
         </is>
       </c>
       <c r="B2553" t="inlineStr">
         <is>
-          <t>2082 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст1кп</t>
+          <t>Круг оцинкованный 7 мм ст1кп</t>
         </is>
       </c>
       <c r="B2554" t="inlineStr">
         <is>
-          <t>2084 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст1пс</t>
+          <t>Круг оцинкованный 7 мм ст1пс</t>
         </is>
       </c>
       <c r="B2555" t="inlineStr">
         <is>
-          <t>2084 ₽/п.г.</t>
+          <t>1198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст2</t>
+          <t>Круг оцинкованный 7 мм ст2</t>
         </is>
       </c>
       <c r="B2556" t="inlineStr">
         <is>
-          <t>2085 ₽/п.г.</t>
+          <t>1199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст20</t>
+          <t>Круг оцинкованный 7 мм ст20</t>
         </is>
       </c>
       <c r="B2557" t="inlineStr">
         <is>
-          <t>2086 ₽/п.г.</t>
+          <t>1199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст2кп</t>
+          <t>Круг оцинкованный 7 мм ст2кп</t>
         </is>
       </c>
       <c r="B2558" t="inlineStr">
         <is>
-          <t>2086 ₽/п.г.</t>
+          <t>1199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст2сп</t>
+          <t>Круг оцинкованный 7 мм ст2сп</t>
         </is>
       </c>
       <c r="B2559" t="inlineStr">
         <is>
-          <t>2086 ₽/п.г.</t>
+          <t>1199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст3</t>
+          <t>Круг оцинкованный 7 мм ст3</t>
         </is>
       </c>
       <c r="B2560" t="inlineStr">
         <is>
-          <t>2086 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст3кп</t>
+          <t>Круг оцинкованный 7 мм ст3кп</t>
         </is>
       </c>
       <c r="B2561" t="inlineStr">
         <is>
-          <t>2088 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст3пс</t>
+          <t>Круг оцинкованный 7 мм ст3пс</t>
         </is>
       </c>
       <c r="B2562" t="inlineStr">
         <is>
-          <t>2088 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст3сп</t>
+          <t>Круг оцинкованный 7 мм ст3сп</t>
         </is>
       </c>
       <c r="B2563" t="inlineStr">
         <is>
-          <t>2088 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2564">
       <c r="A2564" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст4пс</t>
+          <t>Круг оцинкованный 7 мм ст4пс</t>
         </is>
       </c>
       <c r="B2564" t="inlineStr">
         <is>
-          <t>2089 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2565">
       <c r="A2565" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 70 мм ст4сп</t>
+          <t>Круг оцинкованный 7 мм ст4сп</t>
         </is>
       </c>
       <c r="B2565" t="inlineStr">
         <is>
-          <t>2089 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2566">
       <c r="A2566" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм 08кп</t>
+          <t>Круг оцинкованный 7,1 мм 08Ю</t>
         </is>
       </c>
       <c r="B2566" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>1201 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2567">
       <c r="A2567" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм 08кп</t>
+          <t>Круг оцинкованный 7,1 мм 08кп</t>
         </is>
       </c>
       <c r="B2567" t="inlineStr">
         <is>
-          <t>2090 ₽/п.г.</t>
+          <t>1200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2568">
       <c r="A2568" t="inlineStr">
         <is>
           <t>Круг оцинкованный 7,1 мм 08пс</t>
         </is>
       </c>
       <c r="B2568" t="inlineStr">
         <is>
           <t>1201 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2569">
       <c r="A2569" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм 08пс</t>
+          <t>Круг оцинкованный 7,1 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2569" t="inlineStr">
         <is>
-          <t>2091 ₽/п.г.</t>
+          <t>1202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2570">
       <c r="A2570" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм 08Ю</t>
+          <t>Круг оцинкованный 7,1 мм ст0</t>
         </is>
       </c>
       <c r="B2570" t="inlineStr">
         <is>
-          <t>1201 ₽/п.г.</t>
+          <t>1202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм 08Ю</t>
+          <t>Круг оцинкованный 7,1 мм ст1</t>
         </is>
       </c>
       <c r="B2571" t="inlineStr">
         <is>
-          <t>2091 ₽/п.г.</t>
+          <t>1202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм 09Г2С</t>
+          <t>Круг оцинкованный 7,1 мм ст1кп</t>
         </is>
       </c>
       <c r="B2572" t="inlineStr">
         <is>
           <t>1202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм 09Г2С</t>
+          <t>Круг оцинкованный 7,1 мм ст1пс</t>
         </is>
       </c>
       <c r="B2573" t="inlineStr">
         <is>
-          <t>2091 ₽/п.г.</t>
+          <t>1203 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст0</t>
+          <t>Круг оцинкованный 7,1 мм ст2</t>
         </is>
       </c>
       <c r="B2574" t="inlineStr">
         <is>
-          <t>1202 ₽/п.г.</t>
+          <t>1204 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст0</t>
+          <t>Круг оцинкованный 7,1 мм ст20</t>
         </is>
       </c>
       <c r="B2575" t="inlineStr">
         <is>
-          <t>2091 ₽/п.г.</t>
+          <t>1205 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2576">
       <c r="A2576" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст1</t>
+          <t>Круг оцинкованный 7,1 мм ст2кп</t>
         </is>
       </c>
       <c r="B2576" t="inlineStr">
         <is>
-          <t>1202 ₽/п.г.</t>
+          <t>1206 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст1</t>
+          <t>Круг оцинкованный 7,1 мм ст2сп</t>
         </is>
       </c>
       <c r="B2577" t="inlineStr">
         <is>
-          <t>2091 ₽/п.г.</t>
+          <t>1206 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст1кп</t>
+          <t>Круг оцинкованный 7,1 мм ст3</t>
         </is>
       </c>
       <c r="B2578" t="inlineStr">
         <is>
-          <t>1202 ₽/п.г.</t>
+          <t>1206 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст1кп</t>
+          <t>Круг оцинкованный 7,1 мм ст3кп</t>
         </is>
       </c>
       <c r="B2579" t="inlineStr">
         <is>
-          <t>2092 ₽/п.г.</t>
+          <t>1206 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст1пс</t>
+          <t>Круг оцинкованный 7,1 мм ст3пс</t>
         </is>
       </c>
       <c r="B2580" t="inlineStr">
         <is>
-          <t>1203 ₽/п.г.</t>
+          <t>1207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст1пс</t>
+          <t>Круг оцинкованный 7,1 мм ст3сп</t>
         </is>
       </c>
       <c r="B2581" t="inlineStr">
         <is>
-          <t>2092 ₽/п.г.</t>
+          <t>1207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст2</t>
+          <t>Круг оцинкованный 7,1 мм ст4пс</t>
         </is>
       </c>
       <c r="B2582" t="inlineStr">
         <is>
-          <t>1204 ₽/п.г.</t>
+          <t>1207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст2</t>
+          <t>Круг оцинкованный 7,1 мм ст4сп</t>
         </is>
       </c>
       <c r="B2583" t="inlineStr">
         <is>
-          <t>2092 ₽/п.г.</t>
+          <t>1207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст20</t>
+          <t>Круг оцинкованный 7,3 мм 08Ю</t>
         </is>
       </c>
       <c r="B2584" t="inlineStr">
         <is>
-          <t>1205 ₽/п.г.</t>
+          <t>1208 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст20</t>
+          <t>Круг оцинкованный 7,3 мм 08кп</t>
         </is>
       </c>
       <c r="B2585" t="inlineStr">
         <is>
-          <t>2092 ₽/п.г.</t>
+          <t>1207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст2кп</t>
+          <t>Круг оцинкованный 7,3 мм 08пс</t>
         </is>
       </c>
       <c r="B2586" t="inlineStr">
         <is>
-          <t>1206 ₽/п.г.</t>
+          <t>1208 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст2кп</t>
+          <t>Круг оцинкованный 7,3 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2587" t="inlineStr">
         <is>
-          <t>2093 ₽/п.г.</t>
+          <t>1208 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст2сп</t>
+          <t>Круг оцинкованный 7,3 мм ст0</t>
         </is>
       </c>
       <c r="B2588" t="inlineStr">
         <is>
-          <t>1206 ₽/п.г.</t>
+          <t>1209 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст2сп</t>
+          <t>Круг оцинкованный 7,3 мм ст1</t>
         </is>
       </c>
       <c r="B2589" t="inlineStr">
         <is>
-          <t>2093 ₽/п.г.</t>
+          <t>1209 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст3</t>
+          <t>Круг оцинкованный 7,3 мм ст1кп</t>
         </is>
       </c>
       <c r="B2590" t="inlineStr">
         <is>
-          <t>1206 ₽/п.г.</t>
+          <t>1209 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст3</t>
+          <t>Круг оцинкованный 7,3 мм ст1пс</t>
         </is>
       </c>
       <c r="B2591" t="inlineStr">
         <is>
-          <t>2093 ₽/п.г.</t>
+          <t>1210 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст3кп</t>
+          <t>Круг оцинкованный 7,3 мм ст2</t>
         </is>
       </c>
       <c r="B2592" t="inlineStr">
         <is>
-          <t>1206 ₽/п.г.</t>
+          <t>1211 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст3кп</t>
+          <t>Круг оцинкованный 7,3 мм ст20</t>
         </is>
       </c>
       <c r="B2593" t="inlineStr">
         <is>
-          <t>2094 ₽/п.г.</t>
+          <t>1211 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст3пс</t>
+          <t>Круг оцинкованный 7,3 мм ст2кп</t>
         </is>
       </c>
       <c r="B2594" t="inlineStr">
         <is>
-          <t>1207 ₽/п.г.</t>
+          <t>1212 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст3пс</t>
+          <t>Круг оцинкованный 7,3 мм ст2сп</t>
         </is>
       </c>
       <c r="B2595" t="inlineStr">
         <is>
-          <t>2094 ₽/п.г.</t>
+          <t>1212 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст3сп</t>
+          <t>Круг оцинкованный 7,3 мм ст3</t>
         </is>
       </c>
       <c r="B2596" t="inlineStr">
         <is>
-          <t>1207 ₽/п.г.</t>
+          <t>1212 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст3сп</t>
+          <t>Круг оцинкованный 7,3 мм ст3кп</t>
         </is>
       </c>
       <c r="B2597" t="inlineStr">
         <is>
-          <t>2094 ₽/п.г.</t>
+          <t>1213 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст4пс</t>
+          <t>Круг оцинкованный 7,3 мм ст3пс</t>
         </is>
       </c>
       <c r="B2598" t="inlineStr">
         <is>
-          <t>1207 ₽/п.г.</t>
+          <t>1213 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст4пс</t>
+          <t>Круг оцинкованный 7,3 мм ст3сп</t>
         </is>
       </c>
       <c r="B2599" t="inlineStr">
         <is>
-          <t>2094 ₽/п.г.</t>
+          <t>1213 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,1 мм ст4сп</t>
+          <t>Круг оцинкованный 7,3 мм ст4пс</t>
         </is>
       </c>
       <c r="B2600" t="inlineStr">
         <is>
-          <t>1207 ₽/п.г.</t>
+          <t>1213 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 71 мм ст4сп</t>
+          <t>Круг оцинкованный 7,3 мм ст4сп</t>
         </is>
       </c>
       <c r="B2601" t="inlineStr">
         <is>
-          <t>2095 ₽/п.г.</t>
+          <t>1215 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм 08кп</t>
+          <t>Круг оцинкованный 7,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B2602" t="inlineStr">
         <is>
-          <t>2096 ₽/п.г.</t>
+          <t>1216 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2603">
       <c r="A2603" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм 08пс</t>
+          <t>Круг оцинкованный 7,5 мм 08кп</t>
         </is>
       </c>
       <c r="B2603" t="inlineStr">
         <is>
-          <t>2096 ₽/п.г.</t>
+          <t>1215 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2604">
       <c r="A2604" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм 08Ю</t>
+          <t>Круг оцинкованный 7,5 мм 08пс</t>
         </is>
       </c>
       <c r="B2604" t="inlineStr">
         <is>
-          <t>2096 ₽/п.г.</t>
+          <t>1216 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2605">
       <c r="A2605" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм 09Г2С</t>
+          <t>Круг оцинкованный 7,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2605" t="inlineStr">
         <is>
-          <t>2097 ₽/п.г.</t>
+          <t>1216 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2606">
       <c r="A2606" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст0</t>
+          <t>Круг оцинкованный 7,5 мм ст0</t>
         </is>
       </c>
       <c r="B2606" t="inlineStr">
         <is>
-          <t>2097 ₽/п.г.</t>
+          <t>1217 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст1</t>
+          <t>Круг оцинкованный 7,5 мм ст1</t>
         </is>
       </c>
       <c r="B2607" t="inlineStr">
         <is>
-          <t>2097 ₽/п.г.</t>
+          <t>1217 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст1кп</t>
+          <t>Круг оцинкованный 7,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B2608" t="inlineStr">
         <is>
-          <t>2099 ₽/п.г.</t>
+          <t>1218 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст1пс</t>
+          <t>Круг оцинкованный 7,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B2609" t="inlineStr">
         <is>
-          <t>2100 ₽/п.г.</t>
+          <t>1219 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст2</t>
+          <t>Круг оцинкованный 7,5 мм ст2</t>
         </is>
       </c>
       <c r="B2610" t="inlineStr">
         <is>
-          <t>2100 ₽/п.г.</t>
+          <t>1220 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст20</t>
+          <t>Круг оцинкованный 7,5 мм ст20</t>
         </is>
       </c>
       <c r="B2611" t="inlineStr">
         <is>
-          <t>2102 ₽/п.г.</t>
+          <t>1221 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2612">
       <c r="A2612" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст2кп</t>
+          <t>Круг оцинкованный 7,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B2612" t="inlineStr">
         <is>
-          <t>2103 ₽/п.г.</t>
+          <t>1221 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2613">
       <c r="A2613" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст2сп</t>
+          <t>Круг оцинкованный 7,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B2613" t="inlineStr">
         <is>
-          <t>2103 ₽/п.г.</t>
+          <t>1221 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2614">
       <c r="A2614" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст3</t>
+          <t>Круг оцинкованный 7,5 мм ст3</t>
         </is>
       </c>
       <c r="B2614" t="inlineStr">
         <is>
-          <t>2104 ₽/п.г.</t>
+          <t>1222 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2615">
       <c r="A2615" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст3кп</t>
+          <t>Круг оцинкованный 7,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B2615" t="inlineStr">
         <is>
-          <t>2105 ₽/п.г.</t>
+          <t>1222 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст3пс</t>
+          <t>Круг оцинкованный 7,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B2616" t="inlineStr">
         <is>
-          <t>2106 ₽/п.г.</t>
+          <t>1222 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст3сп</t>
+          <t>Круг оцинкованный 7,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B2617" t="inlineStr">
         <is>
-          <t>2107 ₽/п.г.</t>
+          <t>1222 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст4пс</t>
+          <t>Круг оцинкованный 7,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B2618" t="inlineStr">
         <is>
-          <t>2107 ₽/п.г.</t>
+          <t>1223 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 72 мм ст4сп</t>
+          <t>Круг оцинкованный 7,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B2619" t="inlineStr">
         <is>
-          <t>2109 ₽/п.г.</t>
+          <t>1223 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм 08кп</t>
+          <t>Круг оцинкованный 7,7 мм 08Ю</t>
         </is>
       </c>
       <c r="B2620" t="inlineStr">
         <is>
-          <t>1207 ₽/п.г.</t>
+          <t>1226 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм 08кп</t>
+          <t>Круг оцинкованный 7,7 мм 08кп</t>
         </is>
       </c>
       <c r="B2621" t="inlineStr">
         <is>
-          <t>2109 ₽/п.г.</t>
+          <t>1223 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм 08пс</t>
+          <t>Круг оцинкованный 7,7 мм 08пс</t>
         </is>
       </c>
       <c r="B2622" t="inlineStr">
         <is>
-          <t>1208 ₽/п.г.</t>
+          <t>1224 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм 08пс</t>
+          <t>Круг оцинкованный 7,7 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2623" t="inlineStr">
         <is>
-          <t>2110 ₽/п.г.</t>
+          <t>1227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм 08Ю</t>
+          <t>Круг оцинкованный 7,7 мм ст0</t>
         </is>
       </c>
       <c r="B2624" t="inlineStr">
         <is>
-          <t>1208 ₽/п.г.</t>
+          <t>1228 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2625">
       <c r="A2625" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм 08Ю</t>
+          <t>Круг оцинкованный 7,7 мм ст1</t>
         </is>
       </c>
       <c r="B2625" t="inlineStr">
         <is>
-          <t>2110 ₽/п.г.</t>
+          <t>1228 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм 09Г2С</t>
+          <t>Круг оцинкованный 7,7 мм ст1кп</t>
         </is>
       </c>
       <c r="B2626" t="inlineStr">
         <is>
-          <t>1208 ₽/п.г.</t>
+          <t>1228 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм 09Г2С</t>
+          <t>Круг оцинкованный 7,7 мм ст1пс</t>
         </is>
       </c>
       <c r="B2627" t="inlineStr">
         <is>
-          <t>2110 ₽/п.г.</t>
+          <t>1228 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст0</t>
+          <t>Круг оцинкованный 7,7 мм ст2</t>
         </is>
       </c>
       <c r="B2628" t="inlineStr">
         <is>
-          <t>1209 ₽/п.г.</t>
+          <t>1228 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст0</t>
+          <t>Круг оцинкованный 7,7 мм ст20</t>
         </is>
       </c>
       <c r="B2629" t="inlineStr">
         <is>
-          <t>2110 ₽/п.г.</t>
+          <t>1228 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст1</t>
+          <t>Круг оцинкованный 7,7 мм ст2кп</t>
         </is>
       </c>
       <c r="B2630" t="inlineStr">
         <is>
-          <t>1209 ₽/п.г.</t>
+          <t>1229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст1</t>
+          <t>Круг оцинкованный 7,7 мм ст2сп</t>
         </is>
       </c>
       <c r="B2631" t="inlineStr">
         <is>
-          <t>2111 ₽/п.г.</t>
+          <t>1229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст1кп</t>
+          <t>Круг оцинкованный 7,7 мм ст3</t>
         </is>
       </c>
       <c r="B2632" t="inlineStr">
         <is>
-          <t>1209 ₽/п.г.</t>
+          <t>1229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст1кп</t>
+          <t>Круг оцинкованный 7,7 мм ст3кп</t>
         </is>
       </c>
       <c r="B2633" t="inlineStr">
         <is>
-          <t>2112 ₽/п.г.</t>
+          <t>1229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст1пс</t>
+          <t>Круг оцинкованный 7,7 мм ст3пс</t>
         </is>
       </c>
       <c r="B2634" t="inlineStr">
         <is>
-          <t>1210 ₽/п.г.</t>
+          <t>1230 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст1пс</t>
+          <t>Круг оцинкованный 7,7 мм ст3сп</t>
         </is>
       </c>
       <c r="B2635" t="inlineStr">
         <is>
-          <t>2112 ₽/п.г.</t>
+          <t>1230 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст2</t>
+          <t>Круг оцинкованный 7,7 мм ст4пс</t>
         </is>
       </c>
       <c r="B2636" t="inlineStr">
         <is>
-          <t>1211 ₽/п.г.</t>
+          <t>1230 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст2</t>
+          <t>Круг оцинкованный 7,7 мм ст4сп</t>
         </is>
       </c>
       <c r="B2637" t="inlineStr">
         <is>
-          <t>2112 ₽/п.г.</t>
+          <t>1231 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст20</t>
+          <t>Круг оцинкованный 7,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B2638" t="inlineStr">
         <is>
-          <t>1211 ₽/п.г.</t>
+          <t>1234 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст20</t>
+          <t>Круг оцинкованный 7,8 мм 08кп</t>
         </is>
       </c>
       <c r="B2639" t="inlineStr">
         <is>
-          <t>2113 ₽/п.г.</t>
+          <t>1232 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст2кп</t>
+          <t>Круг оцинкованный 7,8 мм 08пс</t>
         </is>
       </c>
       <c r="B2640" t="inlineStr">
         <is>
-          <t>1212 ₽/п.г.</t>
+          <t>1233 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст2кп</t>
+          <t>Круг оцинкованный 7,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2641" t="inlineStr">
         <is>
-          <t>2113 ₽/п.г.</t>
+          <t>1234 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2642">
       <c r="A2642" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст2сп</t>
+          <t>Круг оцинкованный 7,8 мм ст0</t>
         </is>
       </c>
       <c r="B2642" t="inlineStr">
         <is>
-          <t>1212 ₽/п.г.</t>
+          <t>1236 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст2сп</t>
+          <t>Круг оцинкованный 7,8 мм ст1</t>
         </is>
       </c>
       <c r="B2643" t="inlineStr">
         <is>
-          <t>2114 ₽/п.г.</t>
+          <t>1236 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст3</t>
+          <t>Круг оцинкованный 7,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B2644" t="inlineStr">
         <is>
-          <t>1212 ₽/п.г.</t>
+          <t>1236 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст3</t>
+          <t>Круг оцинкованный 7,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B2645" t="inlineStr">
         <is>
-          <t>2115 ₽/п.г.</t>
+          <t>1237 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст3кп</t>
+          <t>Круг оцинкованный 7,8 мм ст2</t>
         </is>
       </c>
       <c r="B2646" t="inlineStr">
         <is>
-          <t>1213 ₽/п.г.</t>
+          <t>1237 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст3кп</t>
+          <t>Круг оцинкованный 7,8 мм ст20</t>
         </is>
       </c>
       <c r="B2647" t="inlineStr">
         <is>
-          <t>2115 ₽/п.г.</t>
+          <t>1237 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2648">
       <c r="A2648" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст3пс</t>
+          <t>Круг оцинкованный 7,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B2648" t="inlineStr">
         <is>
-          <t>1213 ₽/п.г.</t>
+          <t>1238 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2649">
       <c r="A2649" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст3пс</t>
+          <t>Круг оцинкованный 7,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B2649" t="inlineStr">
         <is>
-          <t>2116 ₽/п.г.</t>
+          <t>1238 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2650">
       <c r="A2650" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст3сп</t>
+          <t>Круг оцинкованный 7,8 мм ст3</t>
         </is>
       </c>
       <c r="B2650" t="inlineStr">
         <is>
-          <t>1213 ₽/п.г.</t>
+          <t>1238 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2651">
       <c r="A2651" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст3сп</t>
+          <t>Круг оцинкованный 7,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B2651" t="inlineStr">
         <is>
-          <t>2116 ₽/п.г.</t>
+          <t>1238 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2652">
       <c r="A2652" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст4пс</t>
+          <t>Круг оцинкованный 7,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B2652" t="inlineStr">
         <is>
-          <t>1213 ₽/п.г.</t>
+          <t>1239 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2653">
       <c r="A2653" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст4пс</t>
+          <t>Круг оцинкованный 7,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B2653" t="inlineStr">
         <is>
-          <t>2116 ₽/п.г.</t>
+          <t>1239 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2654">
       <c r="A2654" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,3 мм ст4сп</t>
+          <t>Круг оцинкованный 7,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B2654" t="inlineStr">
         <is>
-          <t>1215 ₽/п.г.</t>
+          <t>1239 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 73 мм ст4сп</t>
+          <t>Круг оцинкованный 7,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B2655" t="inlineStr">
         <is>
-          <t>2117 ₽/п.г.</t>
+          <t>1240 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм 08кп</t>
+          <t>Круг оцинкованный 70 мм 08Ю</t>
         </is>
       </c>
       <c r="B2656" t="inlineStr">
         <is>
-          <t>1215 ₽/п.г.</t>
+          <t>2081 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм 08кп</t>
+          <t>Круг оцинкованный 70 мм 08кп</t>
         </is>
       </c>
       <c r="B2657" t="inlineStr">
         <is>
-          <t>2117 ₽/п.г.</t>
+          <t>2080 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм 08пс</t>
+          <t>Круг оцинкованный 70 мм 08пс</t>
         </is>
       </c>
       <c r="B2658" t="inlineStr">
         <is>
-          <t>1216 ₽/п.г.</t>
+          <t>2081 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм 08пс</t>
+          <t>Круг оцинкованный 70 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2659" t="inlineStr">
         <is>
-          <t>2117 ₽/п.г.</t>
+          <t>2081 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2660">
       <c r="A2660" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм 08Ю</t>
+          <t>Круг оцинкованный 70 мм ст0</t>
         </is>
       </c>
       <c r="B2660" t="inlineStr">
         <is>
-          <t>1216 ₽/п.г.</t>
+          <t>2082 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм 08Ю</t>
+          <t>Круг оцинкованный 70 мм ст1</t>
         </is>
       </c>
       <c r="B2661" t="inlineStr">
         <is>
-          <t>2118 ₽/п.г.</t>
+          <t>2082 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 70 мм ст1кп</t>
         </is>
       </c>
       <c r="B2662" t="inlineStr">
         <is>
-          <t>1216 ₽/п.г.</t>
+          <t>2084 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм 09Г2С</t>
+          <t>Круг оцинкованный 70 мм ст1пс</t>
         </is>
       </c>
       <c r="B2663" t="inlineStr">
         <is>
-          <t>2119 ₽/п.г.</t>
+          <t>2084 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2664">
       <c r="A2664" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст0</t>
+          <t>Круг оцинкованный 70 мм ст2</t>
         </is>
       </c>
       <c r="B2664" t="inlineStr">
         <is>
-          <t>1217 ₽/п.г.</t>
+          <t>2085 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст0</t>
+          <t>Круг оцинкованный 70 мм ст20</t>
         </is>
       </c>
       <c r="B2665" t="inlineStr">
         <is>
-          <t>2120 ₽/п.г.</t>
+          <t>2086 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст1</t>
+          <t>Круг оцинкованный 70 мм ст2кп</t>
         </is>
       </c>
       <c r="B2666" t="inlineStr">
         <is>
-          <t>1217 ₽/п.г.</t>
+          <t>2086 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст1</t>
+          <t>Круг оцинкованный 70 мм ст2сп</t>
         </is>
       </c>
       <c r="B2667" t="inlineStr">
         <is>
-          <t>2122 ₽/п.г.</t>
+          <t>2086 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст1кп</t>
+          <t>Круг оцинкованный 70 мм ст3</t>
         </is>
       </c>
       <c r="B2668" t="inlineStr">
         <is>
-          <t>1218 ₽/п.г.</t>
+          <t>2086 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст1кп</t>
+          <t>Круг оцинкованный 70 мм ст3кп</t>
         </is>
       </c>
       <c r="B2669" t="inlineStr">
         <is>
-          <t>2122 ₽/п.г.</t>
+          <t>2088 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст1пс</t>
+          <t>Круг оцинкованный 70 мм ст3пс</t>
         </is>
       </c>
       <c r="B2670" t="inlineStr">
         <is>
-          <t>1219 ₽/п.г.</t>
+          <t>2088 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст1пс</t>
+          <t>Круг оцинкованный 70 мм ст3сп</t>
         </is>
       </c>
       <c r="B2671" t="inlineStr">
         <is>
-          <t>2123 ₽/п.г.</t>
+          <t>2088 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст2</t>
+          <t>Круг оцинкованный 70 мм ст4пс</t>
         </is>
       </c>
       <c r="B2672" t="inlineStr">
         <is>
-          <t>1220 ₽/п.г.</t>
+          <t>2089 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст2</t>
+          <t>Круг оцинкованный 70 мм ст4сп</t>
         </is>
       </c>
       <c r="B2673" t="inlineStr">
         <is>
-          <t>2123 ₽/п.г.</t>
+          <t>2089 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст20</t>
+          <t>Круг оцинкованный 71 мм 08Ю</t>
         </is>
       </c>
       <c r="B2674" t="inlineStr">
         <is>
-          <t>1221 ₽/п.г.</t>
+          <t>2091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст20</t>
+          <t>Круг оцинкованный 71 мм 08кп</t>
         </is>
       </c>
       <c r="B2675" t="inlineStr">
         <is>
-          <t>2123 ₽/п.г.</t>
+          <t>2090 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст2кп</t>
+          <t>Круг оцинкованный 71 мм 08пс</t>
         </is>
       </c>
       <c r="B2676" t="inlineStr">
         <is>
-          <t>1221 ₽/п.г.</t>
+          <t>2091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст2кп</t>
+          <t>Круг оцинкованный 71 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2677" t="inlineStr">
         <is>
-          <t>2124 ₽/п.г.</t>
+          <t>2091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст2сп</t>
+          <t>Круг оцинкованный 71 мм ст0</t>
         </is>
       </c>
       <c r="B2678" t="inlineStr">
         <is>
-          <t>1221 ₽/п.г.</t>
+          <t>2091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст2сп</t>
+          <t>Круг оцинкованный 71 мм ст1</t>
         </is>
       </c>
       <c r="B2679" t="inlineStr">
         <is>
-          <t>2124 ₽/п.г.</t>
+          <t>2091 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст3</t>
+          <t>Круг оцинкованный 71 мм ст1кп</t>
         </is>
       </c>
       <c r="B2680" t="inlineStr">
         <is>
-          <t>1222 ₽/п.г.</t>
+          <t>2092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст3</t>
+          <t>Круг оцинкованный 71 мм ст1пс</t>
         </is>
       </c>
       <c r="B2681" t="inlineStr">
         <is>
-          <t>2125 ₽/п.г.</t>
+          <t>2092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст3кп</t>
+          <t>Круг оцинкованный 71 мм ст2</t>
         </is>
       </c>
       <c r="B2682" t="inlineStr">
         <is>
-          <t>1222 ₽/п.г.</t>
+          <t>2092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст3кп</t>
+          <t>Круг оцинкованный 71 мм ст20</t>
         </is>
       </c>
       <c r="B2683" t="inlineStr">
         <is>
-          <t>2126 ₽/п.г.</t>
+          <t>2092 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2684">
       <c r="A2684" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст3пс</t>
+          <t>Круг оцинкованный 71 мм ст2кп</t>
         </is>
       </c>
       <c r="B2684" t="inlineStr">
         <is>
-          <t>1222 ₽/п.г.</t>
+          <t>2093 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2685">
       <c r="A2685" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст3пс</t>
+          <t>Круг оцинкованный 71 мм ст2сп</t>
         </is>
       </c>
       <c r="B2685" t="inlineStr">
         <is>
-          <t>2126 ₽/п.г.</t>
+          <t>2093 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2686">
       <c r="A2686" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст3сп</t>
+          <t>Круг оцинкованный 71 мм ст3</t>
         </is>
       </c>
       <c r="B2686" t="inlineStr">
         <is>
-          <t>1222 ₽/п.г.</t>
+          <t>2093 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2687">
       <c r="A2687" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст3сп</t>
+          <t>Круг оцинкованный 71 мм ст3кп</t>
         </is>
       </c>
       <c r="B2687" t="inlineStr">
         <is>
-          <t>2126 ₽/п.г.</t>
+          <t>2094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2688">
       <c r="A2688" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст4пс</t>
+          <t>Круг оцинкованный 71 мм ст3пс</t>
         </is>
       </c>
       <c r="B2688" t="inlineStr">
         <is>
-          <t>1223 ₽/п.г.</t>
+          <t>2094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2689">
       <c r="A2689" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст4пс</t>
+          <t>Круг оцинкованный 71 мм ст3сп</t>
         </is>
       </c>
       <c r="B2689" t="inlineStr">
         <is>
-          <t>2126 ₽/п.г.</t>
+          <t>2094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2690">
       <c r="A2690" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,5 мм ст4сп</t>
+          <t>Круг оцинкованный 71 мм ст4пс</t>
         </is>
       </c>
       <c r="B2690" t="inlineStr">
         <is>
-          <t>1223 ₽/п.г.</t>
+          <t>2094 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 75 мм ст4сп</t>
+          <t>Круг оцинкованный 71 мм ст4сп</t>
         </is>
       </c>
       <c r="B2691" t="inlineStr">
         <is>
-          <t>2126 ₽/п.г.</t>
+          <t>2095 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм 08кп</t>
+          <t>Круг оцинкованный 72 мм 08Ю</t>
         </is>
       </c>
       <c r="B2692" t="inlineStr">
         <is>
-          <t>1223 ₽/п.г.</t>
+          <t>2096 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм 08пс</t>
+          <t>Круг оцинкованный 72 мм 08кп</t>
         </is>
       </c>
       <c r="B2693" t="inlineStr">
         <is>
-          <t>1224 ₽/п.г.</t>
+          <t>2096 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм 08Ю</t>
+          <t>Круг оцинкованный 72 мм 08пс</t>
         </is>
       </c>
       <c r="B2694" t="inlineStr">
         <is>
-          <t>1226 ₽/п.г.</t>
+          <t>2096 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм 09Г2С</t>
+          <t>Круг оцинкованный 72 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2695" t="inlineStr">
         <is>
-          <t>1227 ₽/п.г.</t>
+          <t>2097 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст0</t>
+          <t>Круг оцинкованный 72 мм ст0</t>
         </is>
       </c>
       <c r="B2696" t="inlineStr">
         <is>
-          <t>1228 ₽/п.г.</t>
+          <t>2097 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст1</t>
+          <t>Круг оцинкованный 72 мм ст1</t>
         </is>
       </c>
       <c r="B2697" t="inlineStr">
         <is>
-          <t>1228 ₽/п.г.</t>
+          <t>2097 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст1кп</t>
+          <t>Круг оцинкованный 72 мм ст1кп</t>
         </is>
       </c>
       <c r="B2698" t="inlineStr">
         <is>
-          <t>1228 ₽/п.г.</t>
+          <t>2099 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст1пс</t>
+          <t>Круг оцинкованный 72 мм ст1пс</t>
         </is>
       </c>
       <c r="B2699" t="inlineStr">
         <is>
-          <t>1228 ₽/п.г.</t>
+          <t>2100 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст2</t>
+          <t>Круг оцинкованный 72 мм ст2</t>
         </is>
       </c>
       <c r="B2700" t="inlineStr">
         <is>
-          <t>1228 ₽/п.г.</t>
+          <t>2100 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст20</t>
+          <t>Круг оцинкованный 72 мм ст20</t>
         </is>
       </c>
       <c r="B2701" t="inlineStr">
         <is>
-          <t>1228 ₽/п.г.</t>
+          <t>2102 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст2кп</t>
+          <t>Круг оцинкованный 72 мм ст2кп</t>
         </is>
       </c>
       <c r="B2702" t="inlineStr">
         <is>
-          <t>1229 ₽/п.г.</t>
+          <t>2103 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст2сп</t>
+          <t>Круг оцинкованный 72 мм ст2сп</t>
         </is>
       </c>
       <c r="B2703" t="inlineStr">
         <is>
-          <t>1229 ₽/п.г.</t>
+          <t>2103 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст3</t>
+          <t>Круг оцинкованный 72 мм ст3</t>
         </is>
       </c>
       <c r="B2704" t="inlineStr">
         <is>
-          <t>1229 ₽/п.г.</t>
+          <t>2104 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст3кп</t>
+          <t>Круг оцинкованный 72 мм ст3кп</t>
         </is>
       </c>
       <c r="B2705" t="inlineStr">
         <is>
-          <t>1229 ₽/п.г.</t>
+          <t>2105 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст3пс</t>
+          <t>Круг оцинкованный 72 мм ст3пс</t>
         </is>
       </c>
       <c r="B2706" t="inlineStr">
         <is>
-          <t>1230 ₽/п.г.</t>
+          <t>2106 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст3сп</t>
+          <t>Круг оцинкованный 72 мм ст3сп</t>
         </is>
       </c>
       <c r="B2707" t="inlineStr">
         <is>
-          <t>1230 ₽/п.г.</t>
+          <t>2107 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст4пс</t>
+          <t>Круг оцинкованный 72 мм ст4пс</t>
         </is>
       </c>
       <c r="B2708" t="inlineStr">
         <is>
-          <t>1230 ₽/п.г.</t>
+          <t>2107 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,7 мм ст4сп</t>
+          <t>Круг оцинкованный 72 мм ст4сп</t>
         </is>
       </c>
       <c r="B2709" t="inlineStr">
         <is>
-          <t>1231 ₽/п.г.</t>
+          <t>2109 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм 08кп</t>
+          <t>Круг оцинкованный 73 мм 08Ю</t>
         </is>
       </c>
       <c r="B2710" t="inlineStr">
         <is>
-          <t>1232 ₽/п.г.</t>
+          <t>2110 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм 08кп</t>
+          <t>Круг оцинкованный 73 мм 08кп</t>
         </is>
       </c>
       <c r="B2711" t="inlineStr">
         <is>
-          <t>2126 ₽/п.г.</t>
+          <t>2109 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм 08пс</t>
+          <t>Круг оцинкованный 73 мм 08пс</t>
         </is>
       </c>
       <c r="B2712" t="inlineStr">
         <is>
-          <t>1233 ₽/п.г.</t>
+          <t>2110 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм 08пс</t>
+          <t>Круг оцинкованный 73 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2713" t="inlineStr">
         <is>
-          <t>2127 ₽/п.г.</t>
+          <t>2110 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм 08Ю</t>
+          <t>Круг оцинкованный 73 мм ст0</t>
         </is>
       </c>
       <c r="B2714" t="inlineStr">
         <is>
-          <t>1234 ₽/п.г.</t>
+          <t>2110 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм 08Ю</t>
+          <t>Круг оцинкованный 73 мм ст1</t>
         </is>
       </c>
       <c r="B2715" t="inlineStr">
         <is>
-          <t>2127 ₽/п.г.</t>
+          <t>2111 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 73 мм ст1кп</t>
         </is>
       </c>
       <c r="B2716" t="inlineStr">
         <is>
-          <t>1234 ₽/п.г.</t>
+          <t>2112 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм 09Г2С</t>
+          <t>Круг оцинкованный 73 мм ст1пс</t>
         </is>
       </c>
       <c r="B2717" t="inlineStr">
         <is>
-          <t>2128 ₽/п.г.</t>
+          <t>2112 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст0</t>
+          <t>Круг оцинкованный 73 мм ст2</t>
         </is>
       </c>
       <c r="B2718" t="inlineStr">
         <is>
-          <t>1236 ₽/п.г.</t>
+          <t>2112 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст0</t>
+          <t>Круг оцинкованный 73 мм ст20</t>
         </is>
       </c>
       <c r="B2719" t="inlineStr">
         <is>
-          <t>2129 ₽/п.г.</t>
+          <t>2113 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2720">
       <c r="A2720" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст1</t>
+          <t>Круг оцинкованный 73 мм ст2кп</t>
         </is>
       </c>
       <c r="B2720" t="inlineStr">
         <is>
-          <t>1236 ₽/п.г.</t>
+          <t>2113 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2721">
       <c r="A2721" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст1</t>
+          <t>Круг оцинкованный 73 мм ст2сп</t>
         </is>
       </c>
       <c r="B2721" t="inlineStr">
         <is>
-          <t>2130 ₽/п.г.</t>
+          <t>2114 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2722">
       <c r="A2722" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст1кп</t>
+          <t>Круг оцинкованный 73 мм ст3</t>
         </is>
       </c>
       <c r="B2722" t="inlineStr">
         <is>
-          <t>1236 ₽/п.г.</t>
+          <t>2115 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2723">
       <c r="A2723" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст1кп</t>
+          <t>Круг оцинкованный 73 мм ст3кп</t>
         </is>
       </c>
       <c r="B2723" t="inlineStr">
         <is>
-          <t>2131 ₽/п.г.</t>
+          <t>2115 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2724">
       <c r="A2724" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст1пс</t>
+          <t>Круг оцинкованный 73 мм ст3пс</t>
         </is>
       </c>
       <c r="B2724" t="inlineStr">
         <is>
-          <t>1237 ₽/п.г.</t>
+          <t>2116 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2725">
       <c r="A2725" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст1пс</t>
+          <t>Круг оцинкованный 73 мм ст3сп</t>
         </is>
       </c>
       <c r="B2725" t="inlineStr">
         <is>
-          <t>2131 ₽/п.г.</t>
+          <t>2116 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2726">
       <c r="A2726" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст2</t>
+          <t>Круг оцинкованный 73 мм ст4пс</t>
         </is>
       </c>
       <c r="B2726" t="inlineStr">
         <is>
-          <t>1237 ₽/п.г.</t>
+          <t>2116 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст2</t>
+          <t>Круг оцинкованный 73 мм ст4сп</t>
         </is>
       </c>
       <c r="B2727" t="inlineStr">
         <is>
-          <t>2132 ₽/п.г.</t>
+          <t>2117 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст20</t>
+          <t>Круг оцинкованный 75 мм 08Ю</t>
         </is>
       </c>
       <c r="B2728" t="inlineStr">
         <is>
-          <t>1237 ₽/п.г.</t>
+          <t>2118 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст20</t>
+          <t>Круг оцинкованный 75 мм 08кп</t>
         </is>
       </c>
       <c r="B2729" t="inlineStr">
         <is>
-          <t>2133 ₽/п.г.</t>
+          <t>2117 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст2кп</t>
+          <t>Круг оцинкованный 75 мм 08пс</t>
         </is>
       </c>
       <c r="B2730" t="inlineStr">
         <is>
-          <t>1238 ₽/п.г.</t>
+          <t>2117 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст2кп</t>
+          <t>Круг оцинкованный 75 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2731" t="inlineStr">
         <is>
-          <t>2133 ₽/п.г.</t>
+          <t>2119 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2732">
       <c r="A2732" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст2сп</t>
+          <t>Круг оцинкованный 75 мм ст0</t>
         </is>
       </c>
       <c r="B2732" t="inlineStr">
         <is>
-          <t>1238 ₽/п.г.</t>
+          <t>2120 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст2сп</t>
+          <t>Круг оцинкованный 75 мм ст1</t>
         </is>
       </c>
       <c r="B2733" t="inlineStr">
         <is>
-          <t>2133 ₽/п.г.</t>
+          <t>2122 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст3</t>
+          <t>Круг оцинкованный 75 мм ст1кп</t>
         </is>
       </c>
       <c r="B2734" t="inlineStr">
         <is>
-          <t>1238 ₽/п.г.</t>
+          <t>2122 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст3</t>
+          <t>Круг оцинкованный 75 мм ст1пс</t>
         </is>
       </c>
       <c r="B2735" t="inlineStr">
         <is>
-          <t>2134 ₽/п.г.</t>
+          <t>2123 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст3кп</t>
+          <t>Круг оцинкованный 75 мм ст2</t>
         </is>
       </c>
       <c r="B2736" t="inlineStr">
         <is>
-          <t>1238 ₽/п.г.</t>
+          <t>2123 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст3кп</t>
+          <t>Круг оцинкованный 75 мм ст20</t>
         </is>
       </c>
       <c r="B2737" t="inlineStr">
         <is>
-          <t>2135 ₽/п.г.</t>
+          <t>2123 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст3пс</t>
+          <t>Круг оцинкованный 75 мм ст2кп</t>
         </is>
       </c>
       <c r="B2738" t="inlineStr">
         <is>
-          <t>1239 ₽/п.г.</t>
+          <t>2124 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст3пс</t>
+          <t>Круг оцинкованный 75 мм ст2сп</t>
         </is>
       </c>
       <c r="B2739" t="inlineStr">
         <is>
-          <t>2136 ₽/п.г.</t>
+          <t>2124 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст3сп</t>
+          <t>Круг оцинкованный 75 мм ст3</t>
         </is>
       </c>
       <c r="B2740" t="inlineStr">
         <is>
-          <t>1239 ₽/п.г.</t>
+          <t>2125 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст3сп</t>
+          <t>Круг оцинкованный 75 мм ст3кп</t>
         </is>
       </c>
       <c r="B2741" t="inlineStr">
         <is>
-          <t>2136 ₽/п.г.</t>
+          <t>2126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст4пс</t>
+          <t>Круг оцинкованный 75 мм ст3пс</t>
         </is>
       </c>
       <c r="B2742" t="inlineStr">
         <is>
-          <t>1239 ₽/п.г.</t>
+          <t>2126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст4пс</t>
+          <t>Круг оцинкованный 75 мм ст3сп</t>
         </is>
       </c>
       <c r="B2743" t="inlineStr">
         <is>
-          <t>2137 ₽/п.г.</t>
+          <t>2126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7,8 мм ст4сп</t>
+          <t>Круг оцинкованный 75 мм ст4пс</t>
         </is>
       </c>
       <c r="B2744" t="inlineStr">
         <is>
-          <t>1240 ₽/п.г.</t>
+          <t>2126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 78 мм ст4сп</t>
+          <t>Круг оцинкованный 75 мм ст4сп</t>
         </is>
       </c>
       <c r="B2745" t="inlineStr">
         <is>
-          <t>2137 ₽/п.г.</t>
+          <t>2126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм 08кп</t>
+          <t>Круг оцинкованный 78 мм 08Ю</t>
         </is>
       </c>
       <c r="B2746" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2127 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм 08пс</t>
+          <t>Круг оцинкованный 78 мм 08кп</t>
         </is>
       </c>
       <c r="B2747" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2126 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм 08Ю</t>
+          <t>Круг оцинкованный 78 мм 08пс</t>
         </is>
       </c>
       <c r="B2748" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2127 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм 09Г2С</t>
+          <t>Круг оцинкованный 78 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2749" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2128 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст0</t>
+          <t>Круг оцинкованный 78 мм ст0</t>
         </is>
       </c>
       <c r="B2750" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2129 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст1</t>
+          <t>Круг оцинкованный 78 мм ст1</t>
         </is>
       </c>
       <c r="B2751" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2130 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст1кп</t>
+          <t>Круг оцинкованный 78 мм ст1кп</t>
         </is>
       </c>
       <c r="B2752" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2131 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст1пс</t>
+          <t>Круг оцинкованный 78 мм ст1пс</t>
         </is>
       </c>
       <c r="B2753" t="inlineStr">
         <is>
-          <t>1198 ₽/п.г.</t>
+          <t>2131 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст2</t>
+          <t>Круг оцинкованный 78 мм ст2</t>
         </is>
       </c>
       <c r="B2754" t="inlineStr">
         <is>
-          <t>1199 ₽/п.г.</t>
+          <t>2132 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст20</t>
+          <t>Круг оцинкованный 78 мм ст20</t>
         </is>
       </c>
       <c r="B2755" t="inlineStr">
         <is>
-          <t>1199 ₽/п.г.</t>
+          <t>2133 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст2кп</t>
+          <t>Круг оцинкованный 78 мм ст2кп</t>
         </is>
       </c>
       <c r="B2756" t="inlineStr">
         <is>
-          <t>1199 ₽/п.г.</t>
+          <t>2133 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст2сп</t>
+          <t>Круг оцинкованный 78 мм ст2сп</t>
         </is>
       </c>
       <c r="B2757" t="inlineStr">
         <is>
-          <t>1199 ₽/п.г.</t>
+          <t>2133 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст3</t>
+          <t>Круг оцинкованный 78 мм ст3</t>
         </is>
       </c>
       <c r="B2758" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>2134 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2759">
       <c r="A2759" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст3кп</t>
+          <t>Круг оцинкованный 78 мм ст3кп</t>
         </is>
       </c>
       <c r="B2759" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>2135 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2760">
       <c r="A2760" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст3пс</t>
+          <t>Круг оцинкованный 78 мм ст3пс</t>
         </is>
       </c>
       <c r="B2760" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>2136 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2761">
       <c r="A2761" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст3сп</t>
+          <t>Круг оцинкованный 78 мм ст3сп</t>
         </is>
       </c>
       <c r="B2761" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>2136 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2762">
       <c r="A2762" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст4пс</t>
+          <t>Круг оцинкованный 78 мм ст4пс</t>
         </is>
       </c>
       <c r="B2762" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>2137 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 7 мм ст4сп</t>
+          <t>Круг оцинкованный 78 мм ст4сп</t>
         </is>
       </c>
       <c r="B2763" t="inlineStr">
         <is>
-          <t>1200 ₽/п.г.</t>
+          <t>2137 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм 08кп</t>
+          <t>Круг оцинкованный 8 мм 08Ю</t>
         </is>
       </c>
       <c r="B2764" t="inlineStr">
         <is>
-          <t>2138 ₽/п.г.</t>
+          <t>1241 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм 08пс</t>
+          <t>Круг оцинкованный 8 мм 08кп</t>
         </is>
       </c>
       <c r="B2765" t="inlineStr">
         <is>
-          <t>2138 ₽/п.г.</t>
+          <t>1240 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм 08Ю</t>
+          <t>Круг оцинкованный 8 мм 08пс</t>
         </is>
       </c>
       <c r="B2766" t="inlineStr">
         <is>
-          <t>2141 ₽/п.г.</t>
+          <t>1241 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм 09Г2С</t>
+          <t>Круг оцинкованный 8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2767" t="inlineStr">
         <is>
-          <t>2141 ₽/п.г.</t>
+          <t>1242 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2768">
       <c r="A2768" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст0</t>
+          <t>Круг оцинкованный 8 мм ст0</t>
         </is>
       </c>
       <c r="B2768" t="inlineStr">
         <is>
-          <t>2143 ₽/п.г.</t>
+          <t>1242 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2769">
       <c r="A2769" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст1</t>
+          <t>Круг оцинкованный 8 мм ст1</t>
         </is>
       </c>
       <c r="B2769" t="inlineStr">
         <is>
-          <t>2143 ₽/п.г.</t>
+          <t>1243 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2770">
       <c r="A2770" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст1кп</t>
+          <t>Круг оцинкованный 8 мм ст1кп</t>
         </is>
       </c>
       <c r="B2770" t="inlineStr">
         <is>
-          <t>2144 ₽/п.г.</t>
+          <t>1243 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2771">
       <c r="A2771" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст1пс</t>
+          <t>Круг оцинкованный 8 мм ст1пс</t>
         </is>
       </c>
       <c r="B2771" t="inlineStr">
         <is>
-          <t>2144 ₽/п.г.</t>
+          <t>1244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст2</t>
+          <t>Круг оцинкованный 8 мм ст2</t>
         </is>
       </c>
       <c r="B2772" t="inlineStr">
         <is>
-          <t>2145 ₽/п.г.</t>
+          <t>1244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст20</t>
+          <t>Круг оцинкованный 8 мм ст20</t>
         </is>
       </c>
       <c r="B2773" t="inlineStr">
         <is>
-          <t>2145 ₽/п.г.</t>
+          <t>1246 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст2кп</t>
+          <t>Круг оцинкованный 8 мм ст2кп</t>
         </is>
       </c>
       <c r="B2774" t="inlineStr">
         <is>
-          <t>2145 ₽/п.г.</t>
+          <t>1246 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст2сп</t>
+          <t>Круг оцинкованный 8 мм ст2сп</t>
         </is>
       </c>
       <c r="B2775" t="inlineStr">
         <is>
-          <t>2145 ₽/п.г.</t>
+          <t>1247 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст3</t>
+          <t>Круг оцинкованный 8 мм ст3</t>
         </is>
       </c>
       <c r="B2776" t="inlineStr">
         <is>
-          <t>2145 ₽/п.г.</t>
+          <t>1248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст3кп</t>
+          <t>Круг оцинкованный 8 мм ст3кп</t>
         </is>
       </c>
       <c r="B2777" t="inlineStr">
         <is>
-          <t>2146 ₽/п.г.</t>
+          <t>1248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст3пс</t>
+          <t>Круг оцинкованный 8 мм ст3пс</t>
         </is>
       </c>
       <c r="B2778" t="inlineStr">
         <is>
-          <t>2147 ₽/п.г.</t>
+          <t>1248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст3сп</t>
+          <t>Круг оцинкованный 8 мм ст3сп</t>
         </is>
       </c>
       <c r="B2779" t="inlineStr">
         <is>
-          <t>2148 ₽/п.г.</t>
+          <t>1248 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст4пс</t>
+          <t>Круг оцинкованный 8 мм ст4пс</t>
         </is>
       </c>
       <c r="B2780" t="inlineStr">
         <is>
-          <t>2148 ₽/п.г.</t>
+          <t>1249 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2781">
       <c r="A2781" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 80 мм ст4сп</t>
+          <t>Круг оцинкованный 8 мм ст4сп</t>
         </is>
       </c>
       <c r="B2781" t="inlineStr">
         <is>
-          <t>2148 ₽/п.г.</t>
+          <t>1249 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм 08кп</t>
+          <t>Круг оцинкованный 8,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B2782" t="inlineStr">
         <is>
-          <t>1250 ₽/п.г.</t>
+          <t>1251 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм 08кп</t>
+          <t>Круг оцинкованный 8,2 мм 08кп</t>
         </is>
       </c>
       <c r="B2783" t="inlineStr">
         <is>
-          <t>2149 ₽/п.г.</t>
+          <t>1250 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" t="inlineStr">
         <is>
           <t>Круг оцинкованный 8,2 мм 08пс</t>
         </is>
       </c>
       <c r="B2784" t="inlineStr">
         <is>
           <t>1250 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм 08пс</t>
+          <t>Круг оцинкованный 8,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2785" t="inlineStr">
         <is>
-          <t>2149 ₽/п.г.</t>
+          <t>1252 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм 08Ю</t>
+          <t>Круг оцинкованный 8,2 мм ст0</t>
         </is>
       </c>
       <c r="B2786" t="inlineStr">
         <is>
-          <t>1251 ₽/п.г.</t>
+          <t>1252 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм 08Ю</t>
+          <t>Круг оцинкованный 8,2 мм ст1</t>
         </is>
       </c>
       <c r="B2787" t="inlineStr">
         <is>
-          <t>2150 ₽/п.г.</t>
+          <t>1253 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм 09Г2С</t>
+          <t>Круг оцинкованный 8,2 мм ст1кп</t>
         </is>
       </c>
       <c r="B2788" t="inlineStr">
         <is>
-          <t>1252 ₽/п.г.</t>
+          <t>1253 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм 09Г2С</t>
+          <t>Круг оцинкованный 8,2 мм ст1пс</t>
         </is>
       </c>
       <c r="B2789" t="inlineStr">
         <is>
-          <t>2150 ₽/п.г.</t>
+          <t>1253 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст0</t>
+          <t>Круг оцинкованный 8,2 мм ст2</t>
         </is>
       </c>
       <c r="B2790" t="inlineStr">
         <is>
-          <t>1252 ₽/п.г.</t>
+          <t>1253 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст0</t>
+          <t>Круг оцинкованный 8,2 мм ст20</t>
         </is>
       </c>
       <c r="B2791" t="inlineStr">
         <is>
-          <t>2151 ₽/п.г.</t>
+          <t>1253 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст1</t>
+          <t>Круг оцинкованный 8,2 мм ст2кп</t>
         </is>
       </c>
       <c r="B2792" t="inlineStr">
         <is>
-          <t>1253 ₽/п.г.</t>
+          <t>1254 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст1</t>
+          <t>Круг оцинкованный 8,2 мм ст2сп</t>
         </is>
       </c>
       <c r="B2793" t="inlineStr">
         <is>
-          <t>2151 ₽/п.г.</t>
+          <t>1255 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст1кп</t>
+          <t>Круг оцинкованный 8,2 мм ст3</t>
         </is>
       </c>
       <c r="B2794" t="inlineStr">
         <is>
-          <t>1253 ₽/п.г.</t>
+          <t>1255 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст1кп</t>
+          <t>Круг оцинкованный 8,2 мм ст3кп</t>
         </is>
       </c>
       <c r="B2795" t="inlineStr">
         <is>
-          <t>2151 ₽/п.г.</t>
+          <t>1255 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст1пс</t>
+          <t>Круг оцинкованный 8,2 мм ст3пс</t>
         </is>
       </c>
       <c r="B2796" t="inlineStr">
         <is>
-          <t>1253 ₽/п.г.</t>
+          <t>1257 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст1пс</t>
+          <t>Круг оцинкованный 8,2 мм ст3сп</t>
         </is>
       </c>
       <c r="B2797" t="inlineStr">
         <is>
-          <t>2151 ₽/п.г.</t>
+          <t>1258 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2798">
       <c r="A2798" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст2</t>
+          <t>Круг оцинкованный 8,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B2798" t="inlineStr">
         <is>
-          <t>1253 ₽/п.г.</t>
+          <t>1258 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст2</t>
+          <t>Круг оцинкованный 8,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B2799" t="inlineStr">
         <is>
-          <t>2152 ₽/п.г.</t>
+          <t>1258 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст20</t>
+          <t>Круг оцинкованный 8,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B2800" t="inlineStr">
         <is>
-          <t>1253 ₽/п.г.</t>
+          <t>1259 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст20</t>
+          <t>Круг оцинкованный 8,5 мм 08кп</t>
         </is>
       </c>
       <c r="B2801" t="inlineStr">
         <is>
-          <t>2153 ₽/п.г.</t>
+          <t>1259 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст2кп</t>
+          <t>Круг оцинкованный 8,5 мм 08пс</t>
         </is>
       </c>
       <c r="B2802" t="inlineStr">
         <is>
-          <t>1254 ₽/п.г.</t>
+          <t>1259 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст2кп</t>
+          <t>Круг оцинкованный 8,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2803" t="inlineStr">
         <is>
-          <t>2153 ₽/п.г.</t>
+          <t>1260 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2804">
       <c r="A2804" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст2сп</t>
+          <t>Круг оцинкованный 8,5 мм ст0</t>
         </is>
       </c>
       <c r="B2804" t="inlineStr">
         <is>
-          <t>1255 ₽/п.г.</t>
+          <t>1260 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2805">
       <c r="A2805" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст2сп</t>
+          <t>Круг оцинкованный 8,5 мм ст1</t>
         </is>
       </c>
       <c r="B2805" t="inlineStr">
         <is>
-          <t>2154 ₽/п.г.</t>
+          <t>1260 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2806">
       <c r="A2806" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст3</t>
+          <t>Круг оцинкованный 8,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B2806" t="inlineStr">
         <is>
-          <t>1255 ₽/п.г.</t>
+          <t>1260 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2807">
       <c r="A2807" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст3</t>
+          <t>Круг оцинкованный 8,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B2807" t="inlineStr">
         <is>
-          <t>2155 ₽/п.г.</t>
+          <t>1260 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2808">
       <c r="A2808" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст3кп</t>
+          <t>Круг оцинкованный 8,5 мм ст2</t>
         </is>
       </c>
       <c r="B2808" t="inlineStr">
         <is>
-          <t>1255 ₽/п.г.</t>
+          <t>1261 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2809">
       <c r="A2809" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст3кп</t>
+          <t>Круг оцинкованный 8,5 мм ст20</t>
         </is>
       </c>
       <c r="B2809" t="inlineStr">
         <is>
-          <t>2156 ₽/п.г.</t>
+          <t>1261 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2810">
       <c r="A2810" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст3пс</t>
+          <t>Круг оцинкованный 8,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B2810" t="inlineStr">
         <is>
-          <t>1257 ₽/п.г.</t>
+          <t>1263 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст3пс</t>
+          <t>Круг оцинкованный 8,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B2811" t="inlineStr">
         <is>
-          <t>2157 ₽/п.г.</t>
+          <t>1263 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст3сп</t>
+          <t>Круг оцинкованный 8,5 мм ст3</t>
         </is>
       </c>
       <c r="B2812" t="inlineStr">
         <is>
-          <t>1258 ₽/п.г.</t>
+          <t>1263 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст3сп</t>
+          <t>Круг оцинкованный 8,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B2813" t="inlineStr">
         <is>
-          <t>2157 ₽/п.г.</t>
+          <t>1264 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст4пс</t>
+          <t>Круг оцинкованный 8,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B2814" t="inlineStr">
         <is>
-          <t>1258 ₽/п.г.</t>
+          <t>1264 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст4пс</t>
+          <t>Круг оцинкованный 8,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B2815" t="inlineStr">
         <is>
-          <t>2157 ₽/п.г.</t>
+          <t>1265 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,2 мм ст4сп</t>
+          <t>Круг оцинкованный 8,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B2816" t="inlineStr">
         <is>
-          <t>1258 ₽/п.г.</t>
+          <t>1265 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 82 мм ст4сп</t>
+          <t>Круг оцинкованный 8,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B2817" t="inlineStr">
         <is>
-          <t>2158 ₽/п.г.</t>
+          <t>1265 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм 08кп</t>
+          <t>Круг оцинкованный 8,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B2818" t="inlineStr">
         <is>
-          <t>2159 ₽/п.г.</t>
+          <t>1266 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм 08пс</t>
+          <t>Круг оцинкованный 8,8 мм 08кп</t>
         </is>
       </c>
       <c r="B2819" t="inlineStr">
         <is>
-          <t>2159 ₽/п.г.</t>
+          <t>1265 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2820">
       <c r="A2820" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм 08Ю</t>
+          <t>Круг оцинкованный 8,8 мм 08пс</t>
         </is>
       </c>
       <c r="B2820" t="inlineStr">
         <is>
-          <t>2159 ₽/п.г.</t>
+          <t>1266 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм 09Г2С</t>
+          <t>Круг оцинкованный 8,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2821" t="inlineStr">
         <is>
-          <t>2159 ₽/п.г.</t>
+          <t>1266 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст0</t>
+          <t>Круг оцинкованный 8,8 мм ст0</t>
         </is>
       </c>
       <c r="B2822" t="inlineStr">
         <is>
-          <t>2159 ₽/п.г.</t>
+          <t>1266 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст1</t>
+          <t>Круг оцинкованный 8,8 мм ст1</t>
         </is>
       </c>
       <c r="B2823" t="inlineStr">
         <is>
-          <t>2160 ₽/п.г.</t>
+          <t>1267 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст1кп</t>
+          <t>Круг оцинкованный 8,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B2824" t="inlineStr">
         <is>
-          <t>2161 ₽/п.г.</t>
+          <t>1267 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст1пс</t>
+          <t>Круг оцинкованный 8,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B2825" t="inlineStr">
         <is>
-          <t>2161 ₽/п.г.</t>
+          <t>1267 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст2</t>
+          <t>Круг оцинкованный 8,8 мм ст2</t>
         </is>
       </c>
       <c r="B2826" t="inlineStr">
         <is>
-          <t>2161 ₽/п.г.</t>
+          <t>1268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст20</t>
+          <t>Круг оцинкованный 8,8 мм ст20</t>
         </is>
       </c>
       <c r="B2827" t="inlineStr">
         <is>
-          <t>2162 ₽/п.г.</t>
+          <t>1268 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст2кп</t>
+          <t>Круг оцинкованный 8,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B2828" t="inlineStr">
         <is>
-          <t>2162 ₽/п.г.</t>
+          <t>1269 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст2сп</t>
+          <t>Круг оцинкованный 8,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B2829" t="inlineStr">
         <is>
-          <t>2162 ₽/п.г.</t>
+          <t>1270 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст3</t>
+          <t>Круг оцинкованный 8,8 мм ст3</t>
         </is>
       </c>
       <c r="B2830" t="inlineStr">
         <is>
-          <t>2162 ₽/п.г.</t>
+          <t>1270 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст3кп</t>
+          <t>Круг оцинкованный 8,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B2831" t="inlineStr">
         <is>
-          <t>2164 ₽/п.г.</t>
+          <t>1270 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст3пс</t>
+          <t>Круг оцинкованный 8,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B2832" t="inlineStr">
         <is>
-          <t>2164 ₽/п.г.</t>
+          <t>1271 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст3сп</t>
+          <t>Круг оцинкованный 8,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B2833" t="inlineStr">
         <is>
-          <t>2164 ₽/п.г.</t>
+          <t>1271 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст4пс</t>
+          <t>Круг оцинкованный 8,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B2834" t="inlineStr">
         <is>
-          <t>2165 ₽/п.г.</t>
+          <t>1272 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 83 мм ст4сп</t>
+          <t>Круг оцинкованный 8,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B2835" t="inlineStr">
         <is>
-          <t>2165 ₽/п.г.</t>
+          <t>1273 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм 08кп</t>
+          <t>Круг оцинкованный 80 мм 08Ю</t>
         </is>
       </c>
       <c r="B2836" t="inlineStr">
         <is>
-          <t>1259 ₽/п.г.</t>
+          <t>2141 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм 08кп</t>
+          <t>Круг оцинкованный 80 мм 08кп</t>
         </is>
       </c>
       <c r="B2837" t="inlineStr">
         <is>
-          <t>2167 ₽/п.г.</t>
+          <t>2138 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм 08пс</t>
+          <t>Круг оцинкованный 80 мм 08пс</t>
         </is>
       </c>
       <c r="B2838" t="inlineStr">
         <is>
-          <t>1259 ₽/п.г.</t>
+          <t>2138 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм 08пс</t>
+          <t>Круг оцинкованный 80 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2839" t="inlineStr">
         <is>
-          <t>2168 ₽/п.г.</t>
+          <t>2141 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2840">
       <c r="A2840" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм 08Ю</t>
+          <t>Круг оцинкованный 80 мм ст0</t>
         </is>
       </c>
       <c r="B2840" t="inlineStr">
         <is>
-          <t>1259 ₽/п.г.</t>
+          <t>2143 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2841">
       <c r="A2841" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм 08Ю</t>
+          <t>Круг оцинкованный 80 мм ст1</t>
         </is>
       </c>
       <c r="B2841" t="inlineStr">
         <is>
-          <t>2169 ₽/п.г.</t>
+          <t>2143 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2842">
       <c r="A2842" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 80 мм ст1кп</t>
         </is>
       </c>
       <c r="B2842" t="inlineStr">
         <is>
-          <t>1260 ₽/п.г.</t>
+          <t>2144 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2843">
       <c r="A2843" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм 09Г2С</t>
+          <t>Круг оцинкованный 80 мм ст1пс</t>
         </is>
       </c>
       <c r="B2843" t="inlineStr">
         <is>
-          <t>2170 ₽/п.г.</t>
+          <t>2144 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2844">
       <c r="A2844" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст0</t>
+          <t>Круг оцинкованный 80 мм ст2</t>
         </is>
       </c>
       <c r="B2844" t="inlineStr">
         <is>
-          <t>1260 ₽/п.г.</t>
+          <t>2145 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2845">
       <c r="A2845" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст0</t>
+          <t>Круг оцинкованный 80 мм ст20</t>
         </is>
       </c>
       <c r="B2845" t="inlineStr">
         <is>
-          <t>2170 ₽/п.г.</t>
+          <t>2145 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2846">
       <c r="A2846" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст1</t>
+          <t>Круг оцинкованный 80 мм ст2кп</t>
         </is>
       </c>
       <c r="B2846" t="inlineStr">
         <is>
-          <t>1260 ₽/п.г.</t>
+          <t>2145 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст1</t>
+          <t>Круг оцинкованный 80 мм ст2сп</t>
         </is>
       </c>
       <c r="B2847" t="inlineStr">
         <is>
-          <t>2170 ₽/п.г.</t>
+          <t>2145 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст1кп</t>
+          <t>Круг оцинкованный 80 мм ст3</t>
         </is>
       </c>
       <c r="B2848" t="inlineStr">
         <is>
-          <t>1260 ₽/п.г.</t>
+          <t>2145 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст1кп</t>
+          <t>Круг оцинкованный 80 мм ст3кп</t>
         </is>
       </c>
       <c r="B2849" t="inlineStr">
         <is>
-          <t>2171 ₽/п.г.</t>
+          <t>2146 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст1пс</t>
+          <t>Круг оцинкованный 80 мм ст3пс</t>
         </is>
       </c>
       <c r="B2850" t="inlineStr">
         <is>
-          <t>1260 ₽/п.г.</t>
+          <t>2147 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст1пс</t>
+          <t>Круг оцинкованный 80 мм ст3сп</t>
         </is>
       </c>
       <c r="B2851" t="inlineStr">
         <is>
-          <t>2171 ₽/п.г.</t>
+          <t>2148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст2</t>
+          <t>Круг оцинкованный 80 мм ст4пс</t>
         </is>
       </c>
       <c r="B2852" t="inlineStr">
         <is>
-          <t>1261 ₽/п.г.</t>
+          <t>2148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст2</t>
+          <t>Круг оцинкованный 80 мм ст4сп</t>
         </is>
       </c>
       <c r="B2853" t="inlineStr">
         <is>
-          <t>2171 ₽/п.г.</t>
+          <t>2148 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст20</t>
+          <t>Круг оцинкованный 82 мм 08Ю</t>
         </is>
       </c>
       <c r="B2854" t="inlineStr">
         <is>
-          <t>1261 ₽/п.г.</t>
+          <t>2150 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст20</t>
+          <t>Круг оцинкованный 82 мм 08кп</t>
         </is>
       </c>
       <c r="B2855" t="inlineStr">
         <is>
-          <t>2173 ₽/п.г.</t>
+          <t>2149 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст2кп</t>
+          <t>Круг оцинкованный 82 мм 08пс</t>
         </is>
       </c>
       <c r="B2856" t="inlineStr">
         <is>
-          <t>1263 ₽/п.г.</t>
+          <t>2149 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст2кп</t>
+          <t>Круг оцинкованный 82 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2857" t="inlineStr">
         <is>
-          <t>2173 ₽/п.г.</t>
+          <t>2150 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст2сп</t>
+          <t>Круг оцинкованный 82 мм ст0</t>
         </is>
       </c>
       <c r="B2858" t="inlineStr">
         <is>
-          <t>1263 ₽/п.г.</t>
+          <t>2151 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст2сп</t>
+          <t>Круг оцинкованный 82 мм ст1</t>
         </is>
       </c>
       <c r="B2859" t="inlineStr">
         <is>
-          <t>2174 ₽/п.г.</t>
+          <t>2151 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст3</t>
+          <t>Круг оцинкованный 82 мм ст1кп</t>
         </is>
       </c>
       <c r="B2860" t="inlineStr">
         <is>
-          <t>1263 ₽/п.г.</t>
+          <t>2151 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст3</t>
+          <t>Круг оцинкованный 82 мм ст1пс</t>
         </is>
       </c>
       <c r="B2861" t="inlineStr">
         <is>
-          <t>2174 ₽/п.г.</t>
+          <t>2151 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст3кп</t>
+          <t>Круг оцинкованный 82 мм ст2</t>
         </is>
       </c>
       <c r="B2862" t="inlineStr">
         <is>
-          <t>1264 ₽/п.г.</t>
+          <t>2152 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст3кп</t>
+          <t>Круг оцинкованный 82 мм ст20</t>
         </is>
       </c>
       <c r="B2863" t="inlineStr">
         <is>
-          <t>2174 ₽/п.г.</t>
+          <t>2153 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст3пс</t>
+          <t>Круг оцинкованный 82 мм ст2кп</t>
         </is>
       </c>
       <c r="B2864" t="inlineStr">
         <is>
-          <t>1264 ₽/п.г.</t>
+          <t>2153 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст3пс</t>
+          <t>Круг оцинкованный 82 мм ст2сп</t>
         </is>
       </c>
       <c r="B2865" t="inlineStr">
         <is>
-          <t>2175 ₽/п.г.</t>
+          <t>2154 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст3сп</t>
+          <t>Круг оцинкованный 82 мм ст3</t>
         </is>
       </c>
       <c r="B2866" t="inlineStr">
         <is>
-          <t>1265 ₽/п.г.</t>
+          <t>2155 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст3сп</t>
+          <t>Круг оцинкованный 82 мм ст3кп</t>
         </is>
       </c>
       <c r="B2867" t="inlineStr">
         <is>
-          <t>2175 ₽/п.г.</t>
+          <t>2156 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст4пс</t>
+          <t>Круг оцинкованный 82 мм ст3пс</t>
         </is>
       </c>
       <c r="B2868" t="inlineStr">
         <is>
-          <t>1265 ₽/п.г.</t>
+          <t>2157 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст4пс</t>
+          <t>Круг оцинкованный 82 мм ст3сп</t>
         </is>
       </c>
       <c r="B2869" t="inlineStr">
         <is>
-          <t>2175 ₽/п.г.</t>
+          <t>2157 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,5 мм ст4сп</t>
+          <t>Круг оцинкованный 82 мм ст4пс</t>
         </is>
       </c>
       <c r="B2870" t="inlineStr">
         <is>
-          <t>1265 ₽/п.г.</t>
+          <t>2157 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 85 мм ст4сп</t>
+          <t>Круг оцинкованный 82 мм ст4сп</t>
         </is>
       </c>
       <c r="B2871" t="inlineStr">
         <is>
-          <t>2175 ₽/п.г.</t>
+          <t>2158 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм 08кп</t>
+          <t>Круг оцинкованный 83 мм 08Ю</t>
         </is>
       </c>
       <c r="B2872" t="inlineStr">
         <is>
-          <t>2178 ₽/п.г.</t>
+          <t>2159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм 08пс</t>
+          <t>Круг оцинкованный 83 мм 08кп</t>
         </is>
       </c>
       <c r="B2873" t="inlineStr">
         <is>
-          <t>2178 ₽/п.г.</t>
+          <t>2159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм 08Ю</t>
+          <t>Круг оцинкованный 83 мм 08пс</t>
         </is>
       </c>
       <c r="B2874" t="inlineStr">
         <is>
-          <t>2179 ₽/п.г.</t>
+          <t>2159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм 09Г2С</t>
+          <t>Круг оцинкованный 83 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2875" t="inlineStr">
         <is>
-          <t>2179 ₽/п.г.</t>
+          <t>2159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2876">
       <c r="A2876" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст0</t>
+          <t>Круг оцинкованный 83 мм ст0</t>
         </is>
       </c>
       <c r="B2876" t="inlineStr">
         <is>
-          <t>2179 ₽/п.г.</t>
+          <t>2159 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2877">
       <c r="A2877" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст1</t>
+          <t>Круг оцинкованный 83 мм ст1</t>
         </is>
       </c>
       <c r="B2877" t="inlineStr">
         <is>
-          <t>2179 ₽/п.г.</t>
+          <t>2160 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2878">
       <c r="A2878" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст1кп</t>
+          <t>Круг оцинкованный 83 мм ст1кп</t>
         </is>
       </c>
       <c r="B2878" t="inlineStr">
         <is>
-          <t>2179 ₽/п.г.</t>
+          <t>2161 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2879">
       <c r="A2879" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст1пс</t>
+          <t>Круг оцинкованный 83 мм ст1пс</t>
         </is>
       </c>
       <c r="B2879" t="inlineStr">
         <is>
-          <t>2180 ₽/п.г.</t>
+          <t>2161 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2880">
       <c r="A2880" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст2</t>
+          <t>Круг оцинкованный 83 мм ст2</t>
         </is>
       </c>
       <c r="B2880" t="inlineStr">
         <is>
-          <t>2181 ₽/п.г.</t>
+          <t>2161 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2881">
       <c r="A2881" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст20</t>
+          <t>Круг оцинкованный 83 мм ст20</t>
         </is>
       </c>
       <c r="B2881" t="inlineStr">
         <is>
-          <t>2182 ₽/п.г.</t>
+          <t>2162 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2882">
       <c r="A2882" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст2кп</t>
+          <t>Круг оцинкованный 83 мм ст2кп</t>
         </is>
       </c>
       <c r="B2882" t="inlineStr">
         <is>
-          <t>2182 ₽/п.г.</t>
+          <t>2162 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст2сп</t>
+          <t>Круг оцинкованный 83 мм ст2сп</t>
         </is>
       </c>
       <c r="B2883" t="inlineStr">
         <is>
-          <t>2183 ₽/п.г.</t>
+          <t>2162 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст3</t>
+          <t>Круг оцинкованный 83 мм ст3</t>
         </is>
       </c>
       <c r="B2884" t="inlineStr">
         <is>
-          <t>2184 ₽/п.г.</t>
+          <t>2162 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст3кп</t>
+          <t>Круг оцинкованный 83 мм ст3кп</t>
         </is>
       </c>
       <c r="B2885" t="inlineStr">
         <is>
-          <t>2185 ₽/п.г.</t>
+          <t>2164 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст3пс</t>
+          <t>Круг оцинкованный 83 мм ст3пс</t>
         </is>
       </c>
       <c r="B2886" t="inlineStr">
         <is>
-          <t>2186 ₽/п.г.</t>
+          <t>2164 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст3сп</t>
+          <t>Круг оцинкованный 83 мм ст3сп</t>
         </is>
       </c>
       <c r="B2887" t="inlineStr">
         <is>
-          <t>2188 ₽/п.г.</t>
+          <t>2164 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2888">
       <c r="A2888" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст4пс</t>
+          <t>Круг оцинкованный 83 мм ст4пс</t>
         </is>
       </c>
       <c r="B2888" t="inlineStr">
         <is>
-          <t>2188 ₽/п.г.</t>
+          <t>2165 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 87 мм ст4сп</t>
+          <t>Круг оцинкованный 83 мм ст4сп</t>
         </is>
       </c>
       <c r="B2889" t="inlineStr">
         <is>
-          <t>2189 ₽/п.г.</t>
+          <t>2165 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм 08кп</t>
+          <t>Круг оцинкованный 85 мм 08Ю</t>
         </is>
       </c>
       <c r="B2890" t="inlineStr">
         <is>
-          <t>1265 ₽/п.г.</t>
+          <t>2169 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм 08кп</t>
+          <t>Круг оцинкованный 85 мм 08кп</t>
         </is>
       </c>
       <c r="B2891" t="inlineStr">
         <is>
-          <t>2189 ₽/п.г.</t>
+          <t>2167 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм 08пс</t>
+          <t>Круг оцинкованный 85 мм 08пс</t>
         </is>
       </c>
       <c r="B2892" t="inlineStr">
         <is>
-          <t>1266 ₽/п.г.</t>
+          <t>2168 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм 08пс</t>
+          <t>Круг оцинкованный 85 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2893" t="inlineStr">
         <is>
-          <t>2190 ₽/п.г.</t>
+          <t>2170 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм 08Ю</t>
+          <t>Круг оцинкованный 85 мм ст0</t>
         </is>
       </c>
       <c r="B2894" t="inlineStr">
         <is>
-          <t>1266 ₽/п.г.</t>
+          <t>2170 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм 08Ю</t>
+          <t>Круг оцинкованный 85 мм ст1</t>
         </is>
       </c>
       <c r="B2895" t="inlineStr">
         <is>
-          <t>2191 ₽/п.г.</t>
+          <t>2170 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 85 мм ст1кп</t>
         </is>
       </c>
       <c r="B2896" t="inlineStr">
         <is>
-          <t>1266 ₽/п.г.</t>
+          <t>2171 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм 09Г2С</t>
+          <t>Круг оцинкованный 85 мм ст1пс</t>
         </is>
       </c>
       <c r="B2897" t="inlineStr">
         <is>
-          <t>2191 ₽/п.г.</t>
+          <t>2171 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст0</t>
+          <t>Круг оцинкованный 85 мм ст2</t>
         </is>
       </c>
       <c r="B2898" t="inlineStr">
         <is>
-          <t>1266 ₽/п.г.</t>
+          <t>2171 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст0</t>
+          <t>Круг оцинкованный 85 мм ст20</t>
         </is>
       </c>
       <c r="B2899" t="inlineStr">
         <is>
-          <t>2191 ₽/п.г.</t>
+          <t>2173 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст1</t>
+          <t>Круг оцинкованный 85 мм ст2кп</t>
         </is>
       </c>
       <c r="B2900" t="inlineStr">
         <is>
-          <t>1267 ₽/п.г.</t>
+          <t>2173 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст1</t>
+          <t>Круг оцинкованный 85 мм ст2сп</t>
         </is>
       </c>
       <c r="B2901" t="inlineStr">
         <is>
-          <t>2191 ₽/п.г.</t>
+          <t>2174 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст1кп</t>
+          <t>Круг оцинкованный 85 мм ст3</t>
         </is>
       </c>
       <c r="B2902" t="inlineStr">
         <is>
-          <t>1267 ₽/п.г.</t>
+          <t>2174 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст1кп</t>
+          <t>Круг оцинкованный 85 мм ст3кп</t>
         </is>
       </c>
       <c r="B2903" t="inlineStr">
         <is>
-          <t>2193 ₽/п.г.</t>
+          <t>2174 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст1пс</t>
+          <t>Круг оцинкованный 85 мм ст3пс</t>
         </is>
       </c>
       <c r="B2904" t="inlineStr">
         <is>
-          <t>1267 ₽/п.г.</t>
+          <t>2175 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст1пс</t>
+          <t>Круг оцинкованный 85 мм ст3сп</t>
         </is>
       </c>
       <c r="B2905" t="inlineStr">
         <is>
-          <t>2194 ₽/п.г.</t>
+          <t>2175 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст2</t>
+          <t>Круг оцинкованный 85 мм ст4пс</t>
         </is>
       </c>
       <c r="B2906" t="inlineStr">
         <is>
-          <t>1268 ₽/п.г.</t>
+          <t>2175 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст2</t>
+          <t>Круг оцинкованный 85 мм ст4сп</t>
         </is>
       </c>
       <c r="B2907" t="inlineStr">
         <is>
-          <t>2195 ₽/п.г.</t>
+          <t>2175 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст20</t>
+          <t>Круг оцинкованный 87 мм 08Ю</t>
         </is>
       </c>
       <c r="B2908" t="inlineStr">
         <is>
-          <t>1268 ₽/п.г.</t>
+          <t>2179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст20</t>
+          <t>Круг оцинкованный 87 мм 08кп</t>
         </is>
       </c>
       <c r="B2909" t="inlineStr">
         <is>
-          <t>2195 ₽/п.г.</t>
+          <t>2178 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст2кп</t>
+          <t>Круг оцинкованный 87 мм 08пс</t>
         </is>
       </c>
       <c r="B2910" t="inlineStr">
         <is>
-          <t>1269 ₽/п.г.</t>
+          <t>2178 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст2кп</t>
+          <t>Круг оцинкованный 87 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2911" t="inlineStr">
         <is>
-          <t>2195 ₽/п.г.</t>
+          <t>2179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст2сп</t>
+          <t>Круг оцинкованный 87 мм ст0</t>
         </is>
       </c>
       <c r="B2912" t="inlineStr">
         <is>
-          <t>1270 ₽/п.г.</t>
+          <t>2179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст2сп</t>
+          <t>Круг оцинкованный 87 мм ст1</t>
         </is>
       </c>
       <c r="B2913" t="inlineStr">
         <is>
-          <t>2196 ₽/п.г.</t>
+          <t>2179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст3</t>
+          <t>Круг оцинкованный 87 мм ст1кп</t>
         </is>
       </c>
       <c r="B2914" t="inlineStr">
         <is>
-          <t>1270 ₽/п.г.</t>
+          <t>2179 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2915">
       <c r="A2915" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст3</t>
+          <t>Круг оцинкованный 87 мм ст1пс</t>
         </is>
       </c>
       <c r="B2915" t="inlineStr">
         <is>
-          <t>2196 ₽/п.г.</t>
+          <t>2180 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2916">
       <c r="A2916" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст3кп</t>
+          <t>Круг оцинкованный 87 мм ст2</t>
         </is>
       </c>
       <c r="B2916" t="inlineStr">
         <is>
-          <t>1270 ₽/п.г.</t>
+          <t>2181 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2917">
       <c r="A2917" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст3кп</t>
+          <t>Круг оцинкованный 87 мм ст20</t>
         </is>
       </c>
       <c r="B2917" t="inlineStr">
         <is>
-          <t>2197 ₽/п.г.</t>
+          <t>2182 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2918">
       <c r="A2918" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст3пс</t>
+          <t>Круг оцинкованный 87 мм ст2кп</t>
         </is>
       </c>
       <c r="B2918" t="inlineStr">
         <is>
-          <t>1271 ₽/п.г.</t>
+          <t>2182 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст3пс</t>
+          <t>Круг оцинкованный 87 мм ст2сп</t>
         </is>
       </c>
       <c r="B2919" t="inlineStr">
         <is>
-          <t>2197 ₽/п.г.</t>
+          <t>2183 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст3сп</t>
+          <t>Круг оцинкованный 87 мм ст3</t>
         </is>
       </c>
       <c r="B2920" t="inlineStr">
         <is>
-          <t>1271 ₽/п.г.</t>
+          <t>2184 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст3сп</t>
+          <t>Круг оцинкованный 87 мм ст3кп</t>
         </is>
       </c>
       <c r="B2921" t="inlineStr">
         <is>
-          <t>2198 ₽/п.г.</t>
+          <t>2185 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст4пс</t>
+          <t>Круг оцинкованный 87 мм ст3пс</t>
         </is>
       </c>
       <c r="B2922" t="inlineStr">
         <is>
-          <t>1272 ₽/п.г.</t>
+          <t>2186 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст4пс</t>
+          <t>Круг оцинкованный 87 мм ст3сп</t>
         </is>
       </c>
       <c r="B2923" t="inlineStr">
         <is>
-          <t>2198 ₽/п.г.</t>
+          <t>2188 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2924">
       <c r="A2924" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8,8 мм ст4сп</t>
+          <t>Круг оцинкованный 87 мм ст4пс</t>
         </is>
       </c>
       <c r="B2924" t="inlineStr">
         <is>
-          <t>1273 ₽/п.г.</t>
+          <t>2188 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2925">
       <c r="A2925" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 88 мм ст4сп</t>
+          <t>Круг оцинкованный 87 мм ст4сп</t>
         </is>
       </c>
       <c r="B2925" t="inlineStr">
         <is>
-          <t>2199 ₽/п.г.</t>
+          <t>2189 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2926">
       <c r="A2926" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм 08кп</t>
+          <t>Круг оцинкованный 88 мм 08Ю</t>
         </is>
       </c>
       <c r="B2926" t="inlineStr">
         <is>
-          <t>1240 ₽/п.г.</t>
+          <t>2191 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2927">
       <c r="A2927" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм 08пс</t>
+          <t>Круг оцинкованный 88 мм 08кп</t>
         </is>
       </c>
       <c r="B2927" t="inlineStr">
         <is>
-          <t>1241 ₽/п.г.</t>
+          <t>2189 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм 08Ю</t>
+          <t>Круг оцинкованный 88 мм 08пс</t>
         </is>
       </c>
       <c r="B2928" t="inlineStr">
         <is>
-          <t>1241 ₽/п.г.</t>
+          <t>2190 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм 09Г2С</t>
+          <t>Круг оцинкованный 88 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2929" t="inlineStr">
         <is>
-          <t>1242 ₽/п.г.</t>
+          <t>2191 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст0</t>
+          <t>Круг оцинкованный 88 мм ст0</t>
         </is>
       </c>
       <c r="B2930" t="inlineStr">
         <is>
-          <t>1242 ₽/п.г.</t>
+          <t>2191 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст1</t>
+          <t>Круг оцинкованный 88 мм ст1</t>
         </is>
       </c>
       <c r="B2931" t="inlineStr">
         <is>
-          <t>1243 ₽/п.г.</t>
+          <t>2191 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст1кп</t>
+          <t>Круг оцинкованный 88 мм ст1кп</t>
         </is>
       </c>
       <c r="B2932" t="inlineStr">
         <is>
-          <t>1243 ₽/п.г.</t>
+          <t>2193 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст1пс</t>
+          <t>Круг оцинкованный 88 мм ст1пс</t>
         </is>
       </c>
       <c r="B2933" t="inlineStr">
         <is>
-          <t>1244 ₽/п.г.</t>
+          <t>2194 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст2</t>
+          <t>Круг оцинкованный 88 мм ст2</t>
         </is>
       </c>
       <c r="B2934" t="inlineStr">
         <is>
-          <t>1244 ₽/п.г.</t>
+          <t>2195 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст20</t>
+          <t>Круг оцинкованный 88 мм ст20</t>
         </is>
       </c>
       <c r="B2935" t="inlineStr">
         <is>
-          <t>1246 ₽/п.г.</t>
+          <t>2195 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст2кп</t>
+          <t>Круг оцинкованный 88 мм ст2кп</t>
         </is>
       </c>
       <c r="B2936" t="inlineStr">
         <is>
-          <t>1246 ₽/п.г.</t>
+          <t>2195 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2937">
       <c r="A2937" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст2сп</t>
+          <t>Круг оцинкованный 88 мм ст2сп</t>
         </is>
       </c>
       <c r="B2937" t="inlineStr">
         <is>
-          <t>1247 ₽/п.г.</t>
+          <t>2196 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст3</t>
+          <t>Круг оцинкованный 88 мм ст3</t>
         </is>
       </c>
       <c r="B2938" t="inlineStr">
         <is>
-          <t>1248 ₽/п.г.</t>
+          <t>2196 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст3кп</t>
+          <t>Круг оцинкованный 88 мм ст3кп</t>
         </is>
       </c>
       <c r="B2939" t="inlineStr">
         <is>
-          <t>1248 ₽/п.г.</t>
+          <t>2197 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст3пс</t>
+          <t>Круг оцинкованный 88 мм ст3пс</t>
         </is>
       </c>
       <c r="B2940" t="inlineStr">
         <is>
-          <t>1248 ₽/п.г.</t>
+          <t>2197 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст3сп</t>
+          <t>Круг оцинкованный 88 мм ст3сп</t>
         </is>
       </c>
       <c r="B2941" t="inlineStr">
         <is>
-          <t>1248 ₽/п.г.</t>
+          <t>2198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст4пс</t>
+          <t>Круг оцинкованный 88 мм ст4пс</t>
         </is>
       </c>
       <c r="B2942" t="inlineStr">
         <is>
-          <t>1249 ₽/п.г.</t>
+          <t>2198 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 8 мм ст4сп</t>
+          <t>Круг оцинкованный 88 мм ст4сп</t>
         </is>
       </c>
       <c r="B2943" t="inlineStr">
         <is>
-          <t>1249 ₽/п.г.</t>
+          <t>2199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм 08кп</t>
+          <t>Круг оцинкованный 9 мм 08Ю</t>
         </is>
       </c>
       <c r="B2944" t="inlineStr">
         <is>
-          <t>2199 ₽/п.г.</t>
+          <t>1276 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм 08пс</t>
+          <t>Круг оцинкованный 9 мм 08кп</t>
         </is>
       </c>
       <c r="B2945" t="inlineStr">
         <is>
-          <t>2199 ₽/п.г.</t>
+          <t>1275 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм 08Ю</t>
+          <t>Круг оцинкованный 9 мм 08пс</t>
         </is>
       </c>
       <c r="B2946" t="inlineStr">
         <is>
-          <t>2200 ₽/п.г.</t>
+          <t>1275 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм 09Г2С</t>
+          <t>Круг оцинкованный 9 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2947" t="inlineStr">
         <is>
-          <t>2200 ₽/п.г.</t>
+          <t>1276 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст0</t>
+          <t>Круг оцинкованный 9 мм ст0</t>
         </is>
       </c>
       <c r="B2948" t="inlineStr">
         <is>
-          <t>2200 ₽/п.г.</t>
+          <t>1276 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст1</t>
+          <t>Круг оцинкованный 9 мм ст1</t>
         </is>
       </c>
       <c r="B2949" t="inlineStr">
         <is>
-          <t>2200 ₽/п.г.</t>
+          <t>1276 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст1кп</t>
+          <t>Круг оцинкованный 9 мм ст1кп</t>
         </is>
       </c>
       <c r="B2950" t="inlineStr">
         <is>
-          <t>2200 ₽/п.г.</t>
+          <t>1277 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст1пс</t>
+          <t>Круг оцинкованный 9 мм ст1пс</t>
         </is>
       </c>
       <c r="B2951" t="inlineStr">
         <is>
-          <t>2201 ₽/п.г.</t>
+          <t>1277 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2952">
       <c r="A2952" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст2</t>
+          <t>Круг оцинкованный 9 мм ст2</t>
         </is>
       </c>
       <c r="B2952" t="inlineStr">
         <is>
-          <t>2202 ₽/п.г.</t>
+          <t>1278 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2953">
       <c r="A2953" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст20</t>
+          <t>Круг оцинкованный 9 мм ст20</t>
         </is>
       </c>
       <c r="B2953" t="inlineStr">
         <is>
-          <t>2202 ₽/п.г.</t>
+          <t>1278 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2954">
       <c r="A2954" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст2кп</t>
+          <t>Круг оцинкованный 9 мм ст2кп</t>
         </is>
       </c>
       <c r="B2954" t="inlineStr">
         <is>
-          <t>2202 ₽/п.г.</t>
+          <t>1279 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2955">
       <c r="A2955" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст2сп</t>
+          <t>Круг оцинкованный 9 мм ст2сп</t>
         </is>
       </c>
       <c r="B2955" t="inlineStr">
         <is>
-          <t>2203 ₽/п.г.</t>
+          <t>1279 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст3</t>
+          <t>Круг оцинкованный 9 мм ст3</t>
         </is>
       </c>
       <c r="B2956" t="inlineStr">
         <is>
-          <t>2204 ₽/п.г.</t>
+          <t>1280 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2957">
       <c r="A2957" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст3кп</t>
+          <t>Круг оцинкованный 9 мм ст3кп</t>
         </is>
       </c>
       <c r="B2957" t="inlineStr">
         <is>
-          <t>2204 ₽/п.г.</t>
+          <t>1281 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст3пс</t>
+          <t>Круг оцинкованный 9 мм ст3пс</t>
         </is>
       </c>
       <c r="B2958" t="inlineStr">
         <is>
-          <t>2204 ₽/п.г.</t>
+          <t>1281 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст3сп</t>
+          <t>Круг оцинкованный 9 мм ст3сп</t>
         </is>
       </c>
       <c r="B2959" t="inlineStr">
         <is>
-          <t>2204 ₽/п.г.</t>
+          <t>1282 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2960">
       <c r="A2960" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст4пс</t>
+          <t>Круг оцинкованный 9 мм ст4пс</t>
         </is>
       </c>
       <c r="B2960" t="inlineStr">
         <is>
-          <t>2205 ₽/п.г.</t>
+          <t>1282 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2961">
       <c r="A2961" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 90 мм ст4сп</t>
+          <t>Круг оцинкованный 9 мм ст4сп</t>
         </is>
       </c>
       <c r="B2961" t="inlineStr">
         <is>
-          <t>2205 ₽/п.г.</t>
+          <t>1283 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2962">
       <c r="A2962" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм 08кп</t>
+          <t>Круг оцинкованный 9,2 мм 08Ю</t>
         </is>
       </c>
       <c r="B2962" t="inlineStr">
         <is>
-          <t>1283 ₽/п.г.</t>
+          <t>1284 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2963">
       <c r="A2963" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм 08кп</t>
+          <t>Круг оцинкованный 9,2 мм 08кп</t>
         </is>
       </c>
       <c r="B2963" t="inlineStr">
         <is>
-          <t>2207 ₽/п.г.</t>
+          <t>1283 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2964">
       <c r="A2964" t="inlineStr">
         <is>
           <t>Круг оцинкованный 9,2 мм 08пс</t>
         </is>
       </c>
       <c r="B2964" t="inlineStr">
         <is>
           <t>1284 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2965">
       <c r="A2965" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм 08пс</t>
+          <t>Круг оцинкованный 9,2 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2965" t="inlineStr">
         <is>
-          <t>2207 ₽/п.г.</t>
+          <t>1284 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2966">
       <c r="A2966" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм 08Ю</t>
+          <t>Круг оцинкованный 9,2 мм ст0</t>
         </is>
       </c>
       <c r="B2966" t="inlineStr">
         <is>
-          <t>1284 ₽/п.г.</t>
+          <t>1285 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2967">
       <c r="A2967" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм 08Ю</t>
+          <t>Круг оцинкованный 9,2 мм ст1</t>
         </is>
       </c>
       <c r="B2967" t="inlineStr">
         <is>
-          <t>2208 ₽/п.г.</t>
+          <t>1286 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2968">
       <c r="A2968" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм 09Г2С</t>
+          <t>Круг оцинкованный 9,2 мм ст1кп</t>
         </is>
       </c>
       <c r="B2968" t="inlineStr">
         <is>
-          <t>1284 ₽/п.г.</t>
+          <t>1287 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2969">
       <c r="A2969" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм 09Г2С</t>
+          <t>Круг оцинкованный 9,2 мм ст1пс</t>
         </is>
       </c>
       <c r="B2969" t="inlineStr">
         <is>
-          <t>2209 ₽/п.г.</t>
+          <t>1288 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2970">
       <c r="A2970" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст0</t>
+          <t>Круг оцинкованный 9,2 мм ст2</t>
         </is>
       </c>
       <c r="B2970" t="inlineStr">
         <is>
-          <t>1285 ₽/п.г.</t>
+          <t>1289 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст0</t>
+          <t>Круг оцинкованный 9,2 мм ст20</t>
         </is>
       </c>
       <c r="B2971" t="inlineStr">
         <is>
-          <t>2209 ₽/п.г.</t>
+          <t>1289 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2972">
       <c r="A2972" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст1</t>
+          <t>Круг оцинкованный 9,2 мм ст2кп</t>
         </is>
       </c>
       <c r="B2972" t="inlineStr">
         <is>
-          <t>1286 ₽/п.г.</t>
+          <t>1289 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2973">
       <c r="A2973" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст1</t>
+          <t>Круг оцинкованный 9,2 мм ст2сп</t>
         </is>
       </c>
       <c r="B2973" t="inlineStr">
         <is>
-          <t>2210 ₽/п.г.</t>
+          <t>1289 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2974">
       <c r="A2974" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст1кп</t>
+          <t>Круг оцинкованный 9,2 мм ст3</t>
         </is>
       </c>
       <c r="B2974" t="inlineStr">
         <is>
-          <t>1287 ₽/п.г.</t>
+          <t>1290 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2975">
       <c r="A2975" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст1кп</t>
+          <t>Круг оцинкованный 9,2 мм ст3кп</t>
         </is>
       </c>
       <c r="B2975" t="inlineStr">
         <is>
-          <t>2211 ₽/п.г.</t>
+          <t>1290 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2976">
       <c r="A2976" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст1пс</t>
+          <t>Круг оцинкованный 9,2 мм ст3пс</t>
         </is>
       </c>
       <c r="B2976" t="inlineStr">
         <is>
-          <t>1288 ₽/п.г.</t>
+          <t>1291 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст1пс</t>
+          <t>Круг оцинкованный 9,2 мм ст3сп</t>
         </is>
       </c>
       <c r="B2977" t="inlineStr">
         <is>
-          <t>2212 ₽/п.г.</t>
+          <t>1291 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст2</t>
+          <t>Круг оцинкованный 9,2 мм ст4пс</t>
         </is>
       </c>
       <c r="B2978" t="inlineStr">
         <is>
-          <t>1289 ₽/п.г.</t>
+          <t>1292 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст2</t>
+          <t>Круг оцинкованный 9,2 мм ст4сп</t>
         </is>
       </c>
       <c r="B2979" t="inlineStr">
         <is>
-          <t>2212 ₽/п.г.</t>
+          <t>1292 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст20</t>
+          <t>Круг оцинкованный 9,3 мм 08Ю</t>
         </is>
       </c>
       <c r="B2980" t="inlineStr">
         <is>
-          <t>1289 ₽/п.г.</t>
+          <t>1293 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст20</t>
+          <t>Круг оцинкованный 9,3 мм 08кп</t>
         </is>
       </c>
       <c r="B2981" t="inlineStr">
         <is>
-          <t>2212 ₽/п.г.</t>
+          <t>1292 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст2кп</t>
+          <t>Круг оцинкованный 9,3 мм 08пс</t>
         </is>
       </c>
       <c r="B2982" t="inlineStr">
         <is>
-          <t>1289 ₽/п.г.</t>
+          <t>1293 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст2кп</t>
+          <t>Круг оцинкованный 9,3 мм 09Г2С</t>
         </is>
       </c>
       <c r="B2983" t="inlineStr">
         <is>
-          <t>2213 ₽/п.г.</t>
+          <t>1293 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2984">
       <c r="A2984" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст2сп</t>
+          <t>Круг оцинкованный 9,3 мм ст0</t>
         </is>
       </c>
       <c r="B2984" t="inlineStr">
         <is>
-          <t>1289 ₽/п.г.</t>
+          <t>1294 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2985">
       <c r="A2985" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст2сп</t>
+          <t>Круг оцинкованный 9,3 мм ст1</t>
         </is>
       </c>
       <c r="B2985" t="inlineStr">
         <is>
-          <t>2215 ₽/п.г.</t>
+          <t>1294 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2986">
       <c r="A2986" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст3</t>
+          <t>Круг оцинкованный 9,3 мм ст1кп</t>
         </is>
       </c>
       <c r="B2986" t="inlineStr">
         <is>
-          <t>1290 ₽/п.г.</t>
+          <t>1295 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2987">
       <c r="A2987" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст3</t>
+          <t>Круг оцинкованный 9,3 мм ст1пс</t>
         </is>
       </c>
       <c r="B2987" t="inlineStr">
         <is>
-          <t>2215 ₽/п.г.</t>
+          <t>1295 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2988">
       <c r="A2988" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст3кп</t>
+          <t>Круг оцинкованный 9,3 мм ст2</t>
         </is>
       </c>
       <c r="B2988" t="inlineStr">
         <is>
-          <t>1290 ₽/п.г.</t>
+          <t>1296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2989">
       <c r="A2989" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст3кп</t>
+          <t>Круг оцинкованный 9,3 мм ст20</t>
         </is>
       </c>
       <c r="B2989" t="inlineStr">
         <is>
-          <t>2215 ₽/п.г.</t>
+          <t>1296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2990">
       <c r="A2990" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст3пс</t>
+          <t>Круг оцинкованный 9,3 мм ст2кп</t>
         </is>
       </c>
       <c r="B2990" t="inlineStr">
         <is>
-          <t>1291 ₽/п.г.</t>
+          <t>1296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2991">
       <c r="A2991" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст3пс</t>
+          <t>Круг оцинкованный 9,3 мм ст2сп</t>
         </is>
       </c>
       <c r="B2991" t="inlineStr">
         <is>
-          <t>2215 ₽/п.г.</t>
+          <t>1296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2992">
       <c r="A2992" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст3сп</t>
+          <t>Круг оцинкованный 9,3 мм ст3</t>
         </is>
       </c>
       <c r="B2992" t="inlineStr">
         <is>
-          <t>1291 ₽/п.г.</t>
+          <t>1296 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2993">
       <c r="A2993" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст3сп</t>
+          <t>Круг оцинкованный 9,3 мм ст3кп</t>
         </is>
       </c>
       <c r="B2993" t="inlineStr">
         <is>
-          <t>2216 ₽/п.г.</t>
+          <t>1297 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2994">
       <c r="A2994" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст4пс</t>
+          <t>Круг оцинкованный 9,3 мм ст3пс</t>
         </is>
       </c>
       <c r="B2994" t="inlineStr">
         <is>
-          <t>1292 ₽/п.г.</t>
+          <t>1297 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2995">
       <c r="A2995" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст4пс</t>
+          <t>Круг оцинкованный 9,3 мм ст3сп</t>
         </is>
       </c>
       <c r="B2995" t="inlineStr">
         <is>
-          <t>2216 ₽/п.г.</t>
+          <t>1297 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2996">
       <c r="A2996" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,2 мм ст4сп</t>
+          <t>Круг оцинкованный 9,3 мм ст4пс</t>
         </is>
       </c>
       <c r="B2996" t="inlineStr">
         <is>
-          <t>1292 ₽/п.г.</t>
+          <t>1299 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2997">
       <c r="A2997" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 92 мм ст4сп</t>
+          <t>Круг оцинкованный 9,3 мм ст4сп</t>
         </is>
       </c>
       <c r="B2997" t="inlineStr">
         <is>
-          <t>2216 ₽/п.г.</t>
+          <t>1299 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2998">
       <c r="A2998" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм 08кп</t>
+          <t>Круг оцинкованный 9,5 мм 08Ю</t>
         </is>
       </c>
       <c r="B2998" t="inlineStr">
         <is>
-          <t>1292 ₽/п.г.</t>
+          <t>1300 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="2999">
       <c r="A2999" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм 08пс</t>
+          <t>Круг оцинкованный 9,5 мм 08кп</t>
         </is>
       </c>
       <c r="B2999" t="inlineStr">
         <is>
-          <t>1293 ₽/п.г.</t>
+          <t>1300 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3000">
       <c r="A3000" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм 08Ю</t>
+          <t>Круг оцинкованный 9,5 мм 08пс</t>
         </is>
       </c>
       <c r="B3000" t="inlineStr">
         <is>
-          <t>1293 ₽/п.г.</t>
+          <t>1300 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3001">
       <c r="A3001" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм 09Г2С</t>
+          <t>Круг оцинкованный 9,5 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3001" t="inlineStr">
         <is>
-          <t>1293 ₽/п.г.</t>
+          <t>1300 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3002">
       <c r="A3002" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст0</t>
+          <t>Круг оцинкованный 9,5 мм ст0</t>
         </is>
       </c>
       <c r="B3002" t="inlineStr">
         <is>
-          <t>1294 ₽/п.г.</t>
+          <t>1300 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3003">
       <c r="A3003" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст1</t>
+          <t>Круг оцинкованный 9,5 мм ст1</t>
         </is>
       </c>
       <c r="B3003" t="inlineStr">
         <is>
-          <t>1294 ₽/п.г.</t>
+          <t>1301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3004">
       <c r="A3004" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст1кп</t>
+          <t>Круг оцинкованный 9,5 мм ст1кп</t>
         </is>
       </c>
       <c r="B3004" t="inlineStr">
         <is>
-          <t>1295 ₽/п.г.</t>
+          <t>1301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3005">
       <c r="A3005" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст1пс</t>
+          <t>Круг оцинкованный 9,5 мм ст1пс</t>
         </is>
       </c>
       <c r="B3005" t="inlineStr">
         <is>
-          <t>1295 ₽/п.г.</t>
+          <t>1301 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3006">
       <c r="A3006" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст2</t>
+          <t>Круг оцинкованный 9,5 мм ст2</t>
         </is>
       </c>
       <c r="B3006" t="inlineStr">
         <is>
-          <t>1296 ₽/п.г.</t>
+          <t>1302 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3007">
       <c r="A3007" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст20</t>
+          <t>Круг оцинкованный 9,5 мм ст20</t>
         </is>
       </c>
       <c r="B3007" t="inlineStr">
         <is>
-          <t>1296 ₽/п.г.</t>
+          <t>1302 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3008">
       <c r="A3008" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст2кп</t>
+          <t>Круг оцинкованный 9,5 мм ст2кп</t>
         </is>
       </c>
       <c r="B3008" t="inlineStr">
         <is>
-          <t>1296 ₽/п.г.</t>
+          <t>1304 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3009">
       <c r="A3009" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст2сп</t>
+          <t>Круг оцинкованный 9,5 мм ст2сп</t>
         </is>
       </c>
       <c r="B3009" t="inlineStr">
         <is>
-          <t>1296 ₽/п.г.</t>
+          <t>1306 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3010">
       <c r="A3010" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст3</t>
+          <t>Круг оцинкованный 9,5 мм ст3</t>
         </is>
       </c>
       <c r="B3010" t="inlineStr">
         <is>
-          <t>1296 ₽/п.г.</t>
+          <t>1306 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3011">
       <c r="A3011" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст3кп</t>
+          <t>Круг оцинкованный 9,5 мм ст3кп</t>
         </is>
       </c>
       <c r="B3011" t="inlineStr">
         <is>
-          <t>1297 ₽/п.г.</t>
+          <t>1306 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст3пс</t>
+          <t>Круг оцинкованный 9,5 мм ст3пс</t>
         </is>
       </c>
       <c r="B3012" t="inlineStr">
         <is>
-          <t>1297 ₽/п.г.</t>
+          <t>1306 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст3сп</t>
+          <t>Круг оцинкованный 9,5 мм ст3сп</t>
         </is>
       </c>
       <c r="B3013" t="inlineStr">
         <is>
-          <t>1297 ₽/п.г.</t>
+          <t>1307 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст4пс</t>
+          <t>Круг оцинкованный 9,5 мм ст4пс</t>
         </is>
       </c>
       <c r="B3014" t="inlineStr">
         <is>
-          <t>1299 ₽/п.г.</t>
+          <t>1307 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3015">
       <c r="A3015" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,3 мм ст4сп</t>
+          <t>Круг оцинкованный 9,5 мм ст4сп</t>
         </is>
       </c>
       <c r="B3015" t="inlineStr">
         <is>
-          <t>1299 ₽/п.г.</t>
+          <t>1307 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм 08кп</t>
+          <t>Круг оцинкованный 9,8 мм 08Ю</t>
         </is>
       </c>
       <c r="B3016" t="inlineStr">
         <is>
-          <t>1300 ₽/п.г.</t>
+          <t>1309 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм 08кп</t>
+          <t>Круг оцинкованный 9,8 мм 08кп</t>
         </is>
       </c>
       <c r="B3017" t="inlineStr">
         <is>
-          <t>2217 ₽/п.г.</t>
+          <t>1308 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм 08пс</t>
+          <t>Круг оцинкованный 9,8 мм 08пс</t>
         </is>
       </c>
       <c r="B3018" t="inlineStr">
         <is>
-          <t>1300 ₽/п.г.</t>
+          <t>1309 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм 08пс</t>
+          <t>Круг оцинкованный 9,8 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3019" t="inlineStr">
         <is>
-          <t>2218 ₽/п.г.</t>
+          <t>1309 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм 08Ю</t>
+          <t>Круг оцинкованный 9,8 мм ст0</t>
         </is>
       </c>
       <c r="B3020" t="inlineStr">
         <is>
-          <t>1300 ₽/п.г.</t>
+          <t>1310 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм 08Ю</t>
+          <t>Круг оцинкованный 9,8 мм ст1</t>
         </is>
       </c>
       <c r="B3021" t="inlineStr">
         <is>
-          <t>2219 ₽/п.г.</t>
+          <t>1310 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм 09Г2С</t>
+          <t>Круг оцинкованный 9,8 мм ст1кп</t>
         </is>
       </c>
       <c r="B3022" t="inlineStr">
         <is>
-          <t>1300 ₽/п.г.</t>
+          <t>1310 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм 09Г2С</t>
+          <t>Круг оцинкованный 9,8 мм ст1пс</t>
         </is>
       </c>
       <c r="B3023" t="inlineStr">
         <is>
-          <t>2219 ₽/п.г.</t>
+          <t>1311 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст0</t>
+          <t>Круг оцинкованный 9,8 мм ст2</t>
         </is>
       </c>
       <c r="B3024" t="inlineStr">
         <is>
-          <t>1300 ₽/п.г.</t>
+          <t>1311 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст0</t>
+          <t>Круг оцинкованный 9,8 мм ст20</t>
         </is>
       </c>
       <c r="B3025" t="inlineStr">
         <is>
-          <t>2219 ₽/п.г.</t>
+          <t>1311 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст1</t>
+          <t>Круг оцинкованный 9,8 мм ст2кп</t>
         </is>
       </c>
       <c r="B3026" t="inlineStr">
         <is>
-          <t>1301 ₽/п.г.</t>
+          <t>1312 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст1</t>
+          <t>Круг оцинкованный 9,8 мм ст2сп</t>
         </is>
       </c>
       <c r="B3027" t="inlineStr">
         <is>
-          <t>2219 ₽/п.г.</t>
+          <t>1312 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст1кп</t>
+          <t>Круг оцинкованный 9,8 мм ст3</t>
         </is>
       </c>
       <c r="B3028" t="inlineStr">
         <is>
-          <t>1301 ₽/п.г.</t>
+          <t>1313 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст1кп</t>
+          <t>Круг оцинкованный 9,8 мм ст3кп</t>
         </is>
       </c>
       <c r="B3029" t="inlineStr">
         <is>
-          <t>2220 ₽/п.г.</t>
+          <t>1314 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст1пс</t>
+          <t>Круг оцинкованный 9,8 мм ст3пс</t>
         </is>
       </c>
       <c r="B3030" t="inlineStr">
         <is>
-          <t>1301 ₽/п.г.</t>
+          <t>1314 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст1пс</t>
+          <t>Круг оцинкованный 9,8 мм ст3сп</t>
         </is>
       </c>
       <c r="B3031" t="inlineStr">
         <is>
-          <t>2220 ₽/п.г.</t>
+          <t>1316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3032">
       <c r="A3032" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст2</t>
+          <t>Круг оцинкованный 9,8 мм ст4пс</t>
         </is>
       </c>
       <c r="B3032" t="inlineStr">
         <is>
-          <t>1302 ₽/п.г.</t>
+          <t>1316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3033">
       <c r="A3033" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст2</t>
+          <t>Круг оцинкованный 9,8 мм ст4сп</t>
         </is>
       </c>
       <c r="B3033" t="inlineStr">
         <is>
-          <t>2220 ₽/п.г.</t>
+          <t>1316 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3034">
       <c r="A3034" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст20</t>
+          <t>Круг оцинкованный 90 мм 08Ю</t>
         </is>
       </c>
       <c r="B3034" t="inlineStr">
         <is>
-          <t>1302 ₽/п.г.</t>
+          <t>2200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3035">
       <c r="A3035" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст20</t>
+          <t>Круг оцинкованный 90 мм 08кп</t>
         </is>
       </c>
       <c r="B3035" t="inlineStr">
         <is>
-          <t>2223 ₽/п.г.</t>
+          <t>2199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3036">
       <c r="A3036" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст2кп</t>
+          <t>Круг оцинкованный 90 мм 08пс</t>
         </is>
       </c>
       <c r="B3036" t="inlineStr">
         <is>
-          <t>1304 ₽/п.г.</t>
+          <t>2199 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3037">
       <c r="A3037" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст2кп</t>
+          <t>Круг оцинкованный 90 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3037" t="inlineStr">
         <is>
-          <t>2223 ₽/п.г.</t>
+          <t>2200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3038">
       <c r="A3038" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст2сп</t>
+          <t>Круг оцинкованный 90 мм ст0</t>
         </is>
       </c>
       <c r="B3038" t="inlineStr">
         <is>
-          <t>1306 ₽/п.г.</t>
+          <t>2200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3039">
       <c r="A3039" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст2сп</t>
+          <t>Круг оцинкованный 90 мм ст1</t>
         </is>
       </c>
       <c r="B3039" t="inlineStr">
         <is>
-          <t>2224 ₽/п.г.</t>
+          <t>2200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3040">
       <c r="A3040" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст3</t>
+          <t>Круг оцинкованный 90 мм ст1кп</t>
         </is>
       </c>
       <c r="B3040" t="inlineStr">
         <is>
-          <t>1306 ₽/п.г.</t>
+          <t>2200 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3041">
       <c r="A3041" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст3</t>
+          <t>Круг оцинкованный 90 мм ст1пс</t>
         </is>
       </c>
       <c r="B3041" t="inlineStr">
         <is>
-          <t>2225 ₽/п.г.</t>
+          <t>2201 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3042">
       <c r="A3042" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст3кп</t>
+          <t>Круг оцинкованный 90 мм ст2</t>
         </is>
       </c>
       <c r="B3042" t="inlineStr">
         <is>
-          <t>1306 ₽/п.г.</t>
+          <t>2202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3043">
       <c r="A3043" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст3кп</t>
+          <t>Круг оцинкованный 90 мм ст20</t>
         </is>
       </c>
       <c r="B3043" t="inlineStr">
         <is>
-          <t>2225 ₽/п.г.</t>
+          <t>2202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3044">
       <c r="A3044" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст3пс</t>
+          <t>Круг оцинкованный 90 мм ст2кп</t>
         </is>
       </c>
       <c r="B3044" t="inlineStr">
         <is>
-          <t>1306 ₽/п.г.</t>
+          <t>2202 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст3пс</t>
+          <t>Круг оцинкованный 90 мм ст2сп</t>
         </is>
       </c>
       <c r="B3045" t="inlineStr">
         <is>
-          <t>2226 ₽/п.г.</t>
+          <t>2203 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст3сп</t>
+          <t>Круг оцинкованный 90 мм ст3</t>
         </is>
       </c>
       <c r="B3046" t="inlineStr">
         <is>
-          <t>1307 ₽/п.г.</t>
+          <t>2204 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст3сп</t>
+          <t>Круг оцинкованный 90 мм ст3кп</t>
         </is>
       </c>
       <c r="B3047" t="inlineStr">
         <is>
-          <t>2227 ₽/п.г.</t>
+          <t>2204 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст4пс</t>
+          <t>Круг оцинкованный 90 мм ст3пс</t>
         </is>
       </c>
       <c r="B3048" t="inlineStr">
         <is>
-          <t>1307 ₽/п.г.</t>
+          <t>2204 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст4пс</t>
+          <t>Круг оцинкованный 90 мм ст3сп</t>
         </is>
       </c>
       <c r="B3049" t="inlineStr">
         <is>
-          <t>2227 ₽/п.г.</t>
+          <t>2204 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,5 мм ст4сп</t>
+          <t>Круг оцинкованный 90 мм ст4пс</t>
         </is>
       </c>
       <c r="B3050" t="inlineStr">
         <is>
-          <t>1307 ₽/п.г.</t>
+          <t>2205 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 95 мм ст4сп</t>
+          <t>Круг оцинкованный 90 мм ст4сп</t>
         </is>
       </c>
       <c r="B3051" t="inlineStr">
         <is>
-          <t>2227 ₽/п.г.</t>
+          <t>2205 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм 08кп</t>
+          <t>Круг оцинкованный 92 мм 08Ю</t>
         </is>
       </c>
       <c r="B3052" t="inlineStr">
         <is>
-          <t>2227 ₽/п.г.</t>
+          <t>2208 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм 08пс</t>
+          <t>Круг оцинкованный 92 мм 08кп</t>
         </is>
       </c>
       <c r="B3053" t="inlineStr">
         <is>
-          <t>2227 ₽/п.г.</t>
+          <t>2207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3054">
       <c r="A3054" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм 08Ю</t>
+          <t>Круг оцинкованный 92 мм 08пс</t>
         </is>
       </c>
       <c r="B3054" t="inlineStr">
         <is>
-          <t>2227 ₽/п.г.</t>
+          <t>2207 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм 09Г2С</t>
+          <t>Круг оцинкованный 92 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3055" t="inlineStr">
         <is>
-          <t>2229 ₽/п.г.</t>
+          <t>2209 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст0</t>
+          <t>Круг оцинкованный 92 мм ст0</t>
         </is>
       </c>
       <c r="B3056" t="inlineStr">
         <is>
-          <t>2229 ₽/п.г.</t>
+          <t>2209 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст1</t>
+          <t>Круг оцинкованный 92 мм ст1</t>
         </is>
       </c>
       <c r="B3057" t="inlineStr">
         <is>
-          <t>2229 ₽/п.г.</t>
+          <t>2210 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст1кп</t>
+          <t>Круг оцинкованный 92 мм ст1кп</t>
         </is>
       </c>
       <c r="B3058" t="inlineStr">
         <is>
-          <t>2229 ₽/п.г.</t>
+          <t>2211 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст1пс</t>
+          <t>Круг оцинкованный 92 мм ст1пс</t>
         </is>
       </c>
       <c r="B3059" t="inlineStr">
         <is>
-          <t>2229 ₽/п.г.</t>
+          <t>2212 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст2</t>
+          <t>Круг оцинкованный 92 мм ст2</t>
         </is>
       </c>
       <c r="B3060" t="inlineStr">
         <is>
-          <t>2230 ₽/п.г.</t>
+          <t>2212 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст20</t>
+          <t>Круг оцинкованный 92 мм ст20</t>
         </is>
       </c>
       <c r="B3061" t="inlineStr">
         <is>
-          <t>2231 ₽/п.г.</t>
+          <t>2212 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст2кп</t>
+          <t>Круг оцинкованный 92 мм ст2кп</t>
         </is>
       </c>
       <c r="B3062" t="inlineStr">
         <is>
-          <t>2232 ₽/п.г.</t>
+          <t>2213 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст2сп</t>
+          <t>Круг оцинкованный 92 мм ст2сп</t>
         </is>
       </c>
       <c r="B3063" t="inlineStr">
         <is>
-          <t>2232 ₽/п.г.</t>
+          <t>2215 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст3</t>
+          <t>Круг оцинкованный 92 мм ст3</t>
         </is>
       </c>
       <c r="B3064" t="inlineStr">
         <is>
-          <t>2232 ₽/п.г.</t>
+          <t>2215 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст3кп</t>
+          <t>Круг оцинкованный 92 мм ст3кп</t>
         </is>
       </c>
       <c r="B3065" t="inlineStr">
         <is>
-          <t>2233 ₽/п.г.</t>
+          <t>2215 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст3пс</t>
+          <t>Круг оцинкованный 92 мм ст3пс</t>
         </is>
       </c>
       <c r="B3066" t="inlineStr">
         <is>
-          <t>2234 ₽/п.г.</t>
+          <t>2215 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст3сп</t>
+          <t>Круг оцинкованный 92 мм ст3сп</t>
         </is>
       </c>
       <c r="B3067" t="inlineStr">
         <is>
-          <t>2236 ₽/п.г.</t>
+          <t>2216 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст4пс</t>
+          <t>Круг оцинкованный 92 мм ст4пс</t>
         </is>
       </c>
       <c r="B3068" t="inlineStr">
         <is>
-          <t>2236 ₽/п.г.</t>
+          <t>2216 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 97 мм ст4сп</t>
+          <t>Круг оцинкованный 92 мм ст4сп</t>
         </is>
       </c>
       <c r="B3069" t="inlineStr">
         <is>
-          <t>2236 ₽/п.г.</t>
+          <t>2216 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм 08кп</t>
+          <t>Круг оцинкованный 95 мм 08Ю</t>
         </is>
       </c>
       <c r="B3070" t="inlineStr">
         <is>
-          <t>1308 ₽/п.г.</t>
+          <t>2219 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3071">
       <c r="A3071" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм 08кп</t>
+          <t>Круг оцинкованный 95 мм 08кп</t>
         </is>
       </c>
       <c r="B3071" t="inlineStr">
         <is>
-          <t>2237 ₽/п.г.</t>
+          <t>2217 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3072">
       <c r="A3072" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм 08пс</t>
+          <t>Круг оцинкованный 95 мм 08пс</t>
         </is>
       </c>
       <c r="B3072" t="inlineStr">
         <is>
-          <t>1309 ₽/п.г.</t>
+          <t>2218 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3073">
       <c r="A3073" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм 08пс</t>
+          <t>Круг оцинкованный 95 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3073" t="inlineStr">
         <is>
-          <t>2237 ₽/п.г.</t>
+          <t>2219 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3074">
       <c r="A3074" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм 08Ю</t>
+          <t>Круг оцинкованный 95 мм ст0</t>
         </is>
       </c>
       <c r="B3074" t="inlineStr">
         <is>
-          <t>1309 ₽/п.г.</t>
+          <t>2219 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3075">
       <c r="A3075" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм 08Ю</t>
+          <t>Круг оцинкованный 95 мм ст1</t>
         </is>
       </c>
       <c r="B3075" t="inlineStr">
         <is>
-          <t>2239 ₽/п.г.</t>
+          <t>2219 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3076">
       <c r="A3076" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм 09Г2С</t>
+          <t>Круг оцинкованный 95 мм ст1кп</t>
         </is>
       </c>
       <c r="B3076" t="inlineStr">
         <is>
-          <t>1309 ₽/п.г.</t>
+          <t>2220 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3077">
       <c r="A3077" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм 09Г2С</t>
+          <t>Круг оцинкованный 95 мм ст1пс</t>
         </is>
       </c>
       <c r="B3077" t="inlineStr">
         <is>
-          <t>2239 ₽/п.г.</t>
+          <t>2220 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3078">
       <c r="A3078" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст0</t>
+          <t>Круг оцинкованный 95 мм ст2</t>
         </is>
       </c>
       <c r="B3078" t="inlineStr">
         <is>
-          <t>1310 ₽/п.г.</t>
+          <t>2220 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3079">
       <c r="A3079" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст0</t>
+          <t>Круг оцинкованный 95 мм ст20</t>
         </is>
       </c>
       <c r="B3079" t="inlineStr">
         <is>
-          <t>2240 ₽/п.г.</t>
+          <t>2223 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3080">
       <c r="A3080" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст1</t>
+          <t>Круг оцинкованный 95 мм ст2кп</t>
         </is>
       </c>
       <c r="B3080" t="inlineStr">
         <is>
-          <t>1310 ₽/п.г.</t>
+          <t>2223 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3081">
       <c r="A3081" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст1</t>
+          <t>Круг оцинкованный 95 мм ст2сп</t>
         </is>
       </c>
       <c r="B3081" t="inlineStr">
         <is>
-          <t>2240 ₽/п.г.</t>
+          <t>2224 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3082">
       <c r="A3082" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст1кп</t>
+          <t>Круг оцинкованный 95 мм ст3</t>
         </is>
       </c>
       <c r="B3082" t="inlineStr">
         <is>
-          <t>1310 ₽/п.г.</t>
+          <t>2225 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3083">
       <c r="A3083" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст1кп</t>
+          <t>Круг оцинкованный 95 мм ст3кп</t>
         </is>
       </c>
       <c r="B3083" t="inlineStr">
         <is>
-          <t>2240 ₽/п.г.</t>
+          <t>2225 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст1пс</t>
+          <t>Круг оцинкованный 95 мм ст3пс</t>
         </is>
       </c>
       <c r="B3084" t="inlineStr">
         <is>
-          <t>1311 ₽/п.г.</t>
+          <t>2226 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст1пс</t>
+          <t>Круг оцинкованный 95 мм ст3сп</t>
         </is>
       </c>
       <c r="B3085" t="inlineStr">
         <is>
-          <t>2242 ₽/п.г.</t>
+          <t>2227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст2</t>
+          <t>Круг оцинкованный 95 мм ст4пс</t>
         </is>
       </c>
       <c r="B3086" t="inlineStr">
         <is>
-          <t>1311 ₽/п.г.</t>
+          <t>2227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст2</t>
+          <t>Круг оцинкованный 95 мм ст4сп</t>
         </is>
       </c>
       <c r="B3087" t="inlineStr">
         <is>
-          <t>2242 ₽/п.г.</t>
+          <t>2227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст20</t>
+          <t>Круг оцинкованный 97 мм 08Ю</t>
         </is>
       </c>
       <c r="B3088" t="inlineStr">
         <is>
-          <t>1311 ₽/п.г.</t>
+          <t>2227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст20</t>
+          <t>Круг оцинкованный 97 мм 08кп</t>
         </is>
       </c>
       <c r="B3089" t="inlineStr">
         <is>
-          <t>2242 ₽/п.г.</t>
+          <t>2227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст2кп</t>
+          <t>Круг оцинкованный 97 мм 08пс</t>
         </is>
       </c>
       <c r="B3090" t="inlineStr">
         <is>
-          <t>1312 ₽/п.г.</t>
+          <t>2227 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст2кп</t>
+          <t>Круг оцинкованный 97 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3091" t="inlineStr">
         <is>
-          <t>2243 ₽/п.г.</t>
+          <t>2229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст2сп</t>
+          <t>Круг оцинкованный 97 мм ст0</t>
         </is>
       </c>
       <c r="B3092" t="inlineStr">
         <is>
-          <t>1312 ₽/п.г.</t>
+          <t>2229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3093">
       <c r="A3093" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст2сп</t>
+          <t>Круг оцинкованный 97 мм ст1</t>
         </is>
       </c>
       <c r="B3093" t="inlineStr">
         <is>
-          <t>2243 ₽/п.г.</t>
+          <t>2229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст3</t>
+          <t>Круг оцинкованный 97 мм ст1кп</t>
         </is>
       </c>
       <c r="B3094" t="inlineStr">
         <is>
-          <t>1313 ₽/п.г.</t>
+          <t>2229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст3</t>
+          <t>Круг оцинкованный 97 мм ст1пс</t>
         </is>
       </c>
       <c r="B3095" t="inlineStr">
         <is>
-          <t>2244 ₽/п.г.</t>
+          <t>2229 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст3кп</t>
+          <t>Круг оцинкованный 97 мм ст2</t>
         </is>
       </c>
       <c r="B3096" t="inlineStr">
         <is>
-          <t>1314 ₽/п.г.</t>
+          <t>2230 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст3кп</t>
+          <t>Круг оцинкованный 97 мм ст20</t>
         </is>
       </c>
       <c r="B3097" t="inlineStr">
         <is>
-          <t>2244 ₽/п.г.</t>
+          <t>2231 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст3пс</t>
+          <t>Круг оцинкованный 97 мм ст2кп</t>
         </is>
       </c>
       <c r="B3098" t="inlineStr">
         <is>
-          <t>1314 ₽/п.г.</t>
+          <t>2232 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст3пс</t>
+          <t>Круг оцинкованный 97 мм ст2сп</t>
         </is>
       </c>
       <c r="B3099" t="inlineStr">
         <is>
-          <t>2244 ₽/п.г.</t>
+          <t>2232 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст3сп</t>
+          <t>Круг оцинкованный 97 мм ст3</t>
         </is>
       </c>
       <c r="B3100" t="inlineStr">
         <is>
-          <t>1316 ₽/п.г.</t>
+          <t>2232 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст3сп</t>
+          <t>Круг оцинкованный 97 мм ст3кп</t>
         </is>
       </c>
       <c r="B3101" t="inlineStr">
         <is>
-          <t>2244 ₽/п.г.</t>
+          <t>2233 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст4пс</t>
+          <t>Круг оцинкованный 97 мм ст3пс</t>
         </is>
       </c>
       <c r="B3102" t="inlineStr">
         <is>
-          <t>1316 ₽/п.г.</t>
+          <t>2234 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст4пс</t>
+          <t>Круг оцинкованный 97 мм ст3сп</t>
         </is>
       </c>
       <c r="B3103" t="inlineStr">
         <is>
-          <t>2244 ₽/п.г.</t>
+          <t>2236 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9,8 мм ст4сп</t>
+          <t>Круг оцинкованный 97 мм ст4пс</t>
         </is>
       </c>
       <c r="B3104" t="inlineStr">
         <is>
-          <t>1316 ₽/п.г.</t>
+          <t>2236 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 98 мм ст4сп</t>
+          <t>Круг оцинкованный 97 мм ст4сп</t>
         </is>
       </c>
       <c r="B3105" t="inlineStr">
         <is>
-          <t>2245 ₽/п.г.</t>
+          <t>2236 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм 08кп</t>
+          <t>Круг оцинкованный 98 мм 08Ю</t>
         </is>
       </c>
       <c r="B3106" t="inlineStr">
         <is>
-          <t>1275 ₽/п.г.</t>
+          <t>2239 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм 08пс</t>
+          <t>Круг оцинкованный 98 мм 08кп</t>
         </is>
       </c>
       <c r="B3107" t="inlineStr">
         <is>
-          <t>1275 ₽/п.г.</t>
+          <t>2237 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм 08Ю</t>
+          <t>Круг оцинкованный 98 мм 08пс</t>
         </is>
       </c>
       <c r="B3108" t="inlineStr">
         <is>
-          <t>1276 ₽/п.г.</t>
+          <t>2237 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм 09Г2С</t>
+          <t>Круг оцинкованный 98 мм 09Г2С</t>
         </is>
       </c>
       <c r="B3109" t="inlineStr">
         <is>
-          <t>1276 ₽/п.г.</t>
+          <t>2239 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3110">
       <c r="A3110" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст0</t>
+          <t>Круг оцинкованный 98 мм ст0</t>
         </is>
       </c>
       <c r="B3110" t="inlineStr">
         <is>
-          <t>1276 ₽/п.г.</t>
+          <t>2240 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3111">
       <c r="A3111" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст1</t>
+          <t>Круг оцинкованный 98 мм ст1</t>
         </is>
       </c>
       <c r="B3111" t="inlineStr">
         <is>
-          <t>1276 ₽/п.г.</t>
+          <t>2240 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3112">
       <c r="A3112" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст1кп</t>
+          <t>Круг оцинкованный 98 мм ст1кп</t>
         </is>
       </c>
       <c r="B3112" t="inlineStr">
         <is>
-          <t>1277 ₽/п.г.</t>
+          <t>2240 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3113">
       <c r="A3113" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст1пс</t>
+          <t>Круг оцинкованный 98 мм ст1пс</t>
         </is>
       </c>
       <c r="B3113" t="inlineStr">
         <is>
-          <t>1277 ₽/п.г.</t>
+          <t>2242 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3114">
       <c r="A3114" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст2</t>
+          <t>Круг оцинкованный 98 мм ст2</t>
         </is>
       </c>
       <c r="B3114" t="inlineStr">
         <is>
-          <t>1278 ₽/п.г.</t>
+          <t>2242 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3115">
       <c r="A3115" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст20</t>
+          <t>Круг оцинкованный 98 мм ст20</t>
         </is>
       </c>
       <c r="B3115" t="inlineStr">
         <is>
-          <t>1278 ₽/п.г.</t>
+          <t>2242 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3116">
       <c r="A3116" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст2кп</t>
+          <t>Круг оцинкованный 98 мм ст2кп</t>
         </is>
       </c>
       <c r="B3116" t="inlineStr">
         <is>
-          <t>1279 ₽/п.г.</t>
+          <t>2243 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3117">
       <c r="A3117" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст2сп</t>
+          <t>Круг оцинкованный 98 мм ст2сп</t>
         </is>
       </c>
       <c r="B3117" t="inlineStr">
         <is>
-          <t>1279 ₽/п.г.</t>
+          <t>2243 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3118">
       <c r="A3118" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст3</t>
+          <t>Круг оцинкованный 98 мм ст3</t>
         </is>
       </c>
       <c r="B3118" t="inlineStr">
         <is>
-          <t>1280 ₽/п.г.</t>
+          <t>2244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3119">
       <c r="A3119" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст3кп</t>
+          <t>Круг оцинкованный 98 мм ст3кп</t>
         </is>
       </c>
       <c r="B3119" t="inlineStr">
         <is>
-          <t>1281 ₽/п.г.</t>
+          <t>2244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3120">
       <c r="A3120" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст3пс</t>
+          <t>Круг оцинкованный 98 мм ст3пс</t>
         </is>
       </c>
       <c r="B3120" t="inlineStr">
         <is>
-          <t>1281 ₽/п.г.</t>
+          <t>2244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3121">
       <c r="A3121" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст3сп</t>
+          <t>Круг оцинкованный 98 мм ст3сп</t>
         </is>
       </c>
       <c r="B3121" t="inlineStr">
         <is>
-          <t>1282 ₽/п.г.</t>
+          <t>2244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3122">
       <c r="A3122" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст4пс</t>
+          <t>Круг оцинкованный 98 мм ст4пс</t>
         </is>
       </c>
       <c r="B3122" t="inlineStr">
         <is>
-          <t>1282 ₽/п.г.</t>
+          <t>2244 ₽/п.г.</t>
         </is>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" t="inlineStr">
         <is>
-          <t>Круг оцинкованный 9 мм ст4сп</t>
+          <t>Круг оцинкованный 98 мм ст4сп</t>
         </is>
       </c>
       <c r="B3123" t="inlineStr">
         <is>
-          <t>1283 ₽/п.г.</t>
+          <t>2245 ₽/п.г.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>