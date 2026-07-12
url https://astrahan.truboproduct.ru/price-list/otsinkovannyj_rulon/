--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -585,164 +585,164 @@
         <is>
           <t>Рулон оцинкованный К260В 0,8 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>170 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К260В 0,9 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>195 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,1 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>239 ₽/пг.м.</t>
+          <t>214 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,2 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,1 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м.</t>
+          <t>239 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,3 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,2 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>289 ₽/пг.м.</t>
+          <t>264 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,4 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,3 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>319 ₽/пг.м.</t>
+          <t>289 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,5 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,4 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>349 ₽/пг.м.</t>
+          <t>319 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,6 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,5 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>367 ₽/пг.м.</t>
+          <t>349 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,7 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,6 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>394 ₽/пг.м.</t>
+          <t>367 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,8 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,7 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>419 ₽/пг.м.</t>
+          <t>394 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1,9 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,8 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>450 ₽/пг.м.</t>
+          <t>419 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К260В 1 мм 08кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К260В 1,9 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>214 ₽/пг.м.</t>
+          <t>450 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К260В 2 мм 08кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>484 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К270В 0,5 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>101 ₽/пг.м.</t>
         </is>
@@ -1017,644 +1017,644 @@
         <is>
           <t>Рулон оцинкованный К270В 0,9 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>196 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К270В 0,9 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>197 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,1 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м.</t>
+          <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,1 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м.</t>
+          <t>216 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,1 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>242 ₽/пг.м.</t>
+          <t>218 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,1 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>241 ₽/пг.м.</t>
+          <t>215 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,1 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>243 ₽/пг.м.</t>
+          <t>219 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,2 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,1 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>265 ₽/пг.м.</t>
+          <t>241 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,2 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,1 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м.</t>
+          <t>241 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,2 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,1 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>267 ₽/пг.м.</t>
+          <t>242 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,2 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,1 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>266 ₽/пг.м.</t>
+          <t>241 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,2 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,1 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>268 ₽/пг.м.</t>
+          <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,3 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,2 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>290 ₽/пг.м.</t>
+          <t>265 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,3 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,2 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>294 ₽/пг.м.</t>
+          <t>267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,3 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,2 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>298 ₽/пг.м.</t>
+          <t>267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,3 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,2 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>292 ₽/пг.м.</t>
+          <t>266 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,3 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,2 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>299 ₽/пг.м.</t>
+          <t>268 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,4 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,3 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>319 ₽/пг.м.</t>
+          <t>290 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,4 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,3 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>321 ₽/пг.м.</t>
+          <t>294 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,4 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,3 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>323 ₽/пг.м.</t>
+          <t>298 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,4 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,3 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>321 ₽/пг.м.</t>
+          <t>292 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,4 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,3 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>325 ₽/пг.м.</t>
+          <t>299 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,5 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,4 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м.</t>
+          <t>319 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,5 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,4 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м.</t>
+          <t>321 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,5 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,4 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>352 ₽/пг.м.</t>
+          <t>323 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,5 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,4 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>351 ₽/пг.м.</t>
+          <t>321 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,5 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,4 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>352 ₽/пг.м.</t>
+          <t>325 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,6 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,5 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>372 ₽/пг.м.</t>
+          <t>351 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,6 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,5 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>373 ₽/пг.м.</t>
+          <t>351 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,6 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,5 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>373 ₽/пг.м.</t>
+          <t>352 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,6 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,5 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>372 ₽/пг.м.</t>
+          <t>351 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,6 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,5 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>375 ₽/пг.м.</t>
+          <t>352 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,7 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,6 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>397 ₽/пг.м.</t>
+          <t>372 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,7 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,6 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>401 ₽/пг.м.</t>
+          <t>373 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,7 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,6 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>402 ₽/пг.м.</t>
+          <t>373 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,7 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,6 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>400 ₽/пг.м.</t>
+          <t>372 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,7 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,6 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>403 ₽/пг.м.</t>
+          <t>375 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,8 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,7 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>421 ₽/пг.м.</t>
+          <t>397 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,8 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,7 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>424 ₽/пг.м.</t>
+          <t>401 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,8 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,7 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>425 ₽/пг.м.</t>
+          <t>402 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,8 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,7 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>424 ₽/пг.м.</t>
+          <t>400 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,8 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,7 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>426 ₽/пг.м.</t>
+          <t>403 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,9 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,8 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>451 ₽/пг.м.</t>
+          <t>421 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,9 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,8 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>453 ₽/пг.м.</t>
+          <t>424 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,9 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,8 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>453 ₽/пг.м.</t>
+          <t>425 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,9 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,8 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>452 ₽/пг.м.</t>
+          <t>424 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1,9 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,8 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>455 ₽/пг.м.</t>
+          <t>426 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1 мм 08пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,9 мм 08пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м.</t>
+          <t>451 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1 мм 10кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,9 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>216 ₽/пг.м.</t>
+          <t>453 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1 мм 10пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,9 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>218 ₽/пг.м.</t>
+          <t>453 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1 мм 8 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,9 мм 8 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>215 ₽/пг.м.</t>
+          <t>452 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К270В 1 мм ст10 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К270В 1,9 мм ст10 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м.</t>
+          <t>455 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К270В 2 мм 10кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>486 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К270В 2 мм 10пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>486 ₽/пг.м.</t>
         </is>
@@ -1785,284 +1785,284 @@
         <is>
           <t>Рулон оцинкованный К310В 0,9 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>197 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К310В 0,9 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>199 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,1 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>243 ₽/пг.м.</t>
+          <t>219 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,1 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>244 ₽/пг.м.</t>
+          <t>221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,2 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,1 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>269 ₽/пг.м.</t>
+          <t>243 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,2 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,1 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>269 ₽/пг.м.</t>
+          <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,3 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,2 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>301 ₽/пг.м.</t>
+          <t>269 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,3 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,2 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>302 ₽/пг.м.</t>
+          <t>269 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,4 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,3 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>326 ₽/пг.м.</t>
+          <t>301 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,4 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,3 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м.</t>
+          <t>302 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,5 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,4 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>355 ₽/пг.м.</t>
+          <t>326 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,5 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,4 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>355 ₽/пг.м.</t>
+          <t>327 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,6 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,5 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>377 ₽/пг.м.</t>
+          <t>355 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,6 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,5 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>378 ₽/пг.м.</t>
+          <t>355 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,7 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,6 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>404 ₽/пг.м.</t>
+          <t>377 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,7 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,6 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м.</t>
+          <t>378 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,8 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,7 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>427 ₽/пг.м.</t>
+          <t>404 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,8 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,7 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>427 ₽/пг.м.</t>
+          <t>405 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,9 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,8 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>455 ₽/пг.м.</t>
+          <t>427 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1,9 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,8 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>460 ₽/пг.м.</t>
+          <t>427 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1 мм 15кп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,9 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>219 ₽/пг.м.</t>
+          <t>455 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К310В 1 мм 15пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К310В 1,9 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>221 ₽/пг.м.</t>
+          <t>460 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К310В 2 мм 15кп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>487 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К310В 2 мм 15пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>488 ₽/пг.м.</t>
         </is>
@@ -2109,164 +2109,164 @@
         <is>
           <t>Рулон оцинкованный К330В 0,8 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>176 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К330В 0,9 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>199 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,1 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>244 ₽/пг.м.</t>
+          <t>221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,2 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,1 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>269 ₽/пг.м.</t>
+          <t>244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,3 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,2 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>304 ₽/пг.м.</t>
+          <t>269 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,4 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,3 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>329 ₽/пг.м.</t>
+          <t>304 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,5 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,4 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>356 ₽/пг.м.</t>
+          <t>329 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,6 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,5 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>378 ₽/пг.м.</t>
+          <t>356 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,7 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,6 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>405 ₽/пг.м.</t>
+          <t>378 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,8 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,7 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>428 ₽/пг.м.</t>
+          <t>405 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1,9 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,8 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>462 ₽/пг.м.</t>
+          <t>428 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К330В 1 мм ст15 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К330В 1,9 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>221 ₽/пг.м.</t>
+          <t>462 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К330В 2 мм ст15 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>490 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К350В 0,5 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>108 ₽/пг.м.</t>
         </is>
@@ -2361,284 +2361,284 @@
         <is>
           <t>Рулон оцинкованный К350В 0,9 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>199 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К350В 0,9 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>201 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,1 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>250 ₽/пг.м.</t>
+          <t>221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,1 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м.</t>
+          <t>222 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,2 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,1 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>270 ₽/пг.м.</t>
+          <t>250 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,2 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,1 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м.</t>
+          <t>251 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,3 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,2 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м.</t>
+          <t>270 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,3 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,2 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>306 ₽/пг.м.</t>
+          <t>272 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,4 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,3 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>329 ₽/пг.м.</t>
+          <t>305 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,4 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,3 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>331 ₽/пг.м.</t>
+          <t>306 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,5 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,4 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>357 ₽/пг.м.</t>
+          <t>329 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,5 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,4 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>358 ₽/пг.м.</t>
+          <t>331 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,6 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,5 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>379 ₽/пг.м.</t>
+          <t>357 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,6 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,5 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>380 ₽/пг.м.</t>
+          <t>358 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,7 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,6 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>407 ₽/пг.м.</t>
+          <t>379 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,7 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,6 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м.</t>
+          <t>380 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,8 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,7 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>429 ₽/пг.м.</t>
+          <t>407 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,8 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,7 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>429 ₽/пг.м.</t>
+          <t>408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,9 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,8 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>463 ₽/пг.м.</t>
+          <t>429 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1,9 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,8 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>429 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1 мм 20пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,9 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>221 ₽/пг.м.</t>
+          <t>463 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К350В 1 мм ст20 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К350В 1,9 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>222 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К350В 2 мм 20пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>491 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К350В 2 мм ст20 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>492 ₽/пг.м.</t>
         </is>
@@ -2745,284 +2745,284 @@
         <is>
           <t>Рулон оцинкованный К390В 0,9 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>202 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К390В 0,9 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>203 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,1 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м.</t>
+          <t>225 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,1 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>253 ₽/пг.м.</t>
+          <t>226 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,2 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,1 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м.</t>
+          <t>251 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,2 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,1 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>272 ₽/пг.м.</t>
+          <t>253 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,3 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,2 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>306 ₽/пг.м.</t>
+          <t>272 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,3 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,2 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>306 ₽/пг.м.</t>
+          <t>272 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,4 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,3 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>334 ₽/пг.м.</t>
+          <t>306 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,4 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,3 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>334 ₽/пг.м.</t>
+          <t>306 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,5 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,4 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>359 ₽/пг.м.</t>
+          <t>334 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,5 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,4 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>359 ₽/пг.м.</t>
+          <t>334 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,6 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,5 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>382 ₽/пг.м.</t>
+          <t>359 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,6 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,5 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>383 ₽/пг.м.</t>
+          <t>359 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,7 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,6 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м.</t>
+          <t>382 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,7 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,6 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>408 ₽/пг.м.</t>
+          <t>383 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,8 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,7 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>431 ₽/пг.м.</t>
+          <t>408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,8 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,7 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>432 ₽/пг.м.</t>
+          <t>408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,9 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,8 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>464 ₽/пг.м.</t>
+          <t>431 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1,9 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,8 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>469 ₽/пг.м.</t>
+          <t>432 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1 мм ст25 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,9 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>225 ₽/пг.м.</t>
+          <t>464 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К390В 1 мм ст30 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К390В 1,9 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м.</t>
+          <t>469 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К390В 2 мм ст25 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>492 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К390В 2 мм ст30 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>492 ₽/пг.м.</t>
         </is>
@@ -3249,524 +3249,524 @@
         <is>
           <t>Рулон оцинкованный К490В 0,9 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>206 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К490В 0,9 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,1 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>255 ₽/пг.м.</t>
+          <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,1 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>256 ₽/пг.м.</t>
+          <t>227 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,1 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>256 ₽/пг.м.</t>
+          <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,1 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>257 ₽/пг.м.</t>
+          <t>231 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,2 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,1 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>273 ₽/пг.м.</t>
+          <t>255 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,2 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,1 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>274 ₽/пг.м.</t>
+          <t>256 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,2 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,1 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>275 ₽/пг.м.</t>
+          <t>256 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,2 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,1 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>276 ₽/пг.м.</t>
+          <t>257 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,3 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,2 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>307 ₽/пг.м.</t>
+          <t>273 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,3 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,2 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>309 ₽/пг.м.</t>
+          <t>274 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,3 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,2 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>309 ₽/пг.м.</t>
+          <t>275 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,3 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,2 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>310 ₽/пг.м.</t>
+          <t>276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,4 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,3 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>335 ₽/пг.м.</t>
+          <t>307 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,4 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,3 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м.</t>
+          <t>309 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,4 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,3 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>337 ₽/пг.м.</t>
+          <t>309 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,4 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,3 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>340 ₽/пг.м.</t>
+          <t>310 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,5 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,4 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>360 ₽/пг.м.</t>
+          <t>335 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,5 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,4 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>362 ₽/пг.м.</t>
+          <t>337 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,5 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,4 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>362 ₽/пг.м.</t>
+          <t>337 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,5 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,4 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>363 ₽/пг.м.</t>
+          <t>340 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,6 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,5 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>383 ₽/пг.м.</t>
+          <t>360 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,6 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,5 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>384 ₽/пг.м.</t>
+          <t>362 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,6 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,5 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>385 ₽/пг.м.</t>
+          <t>362 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,6 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,5 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>386 ₽/пг.м.</t>
+          <t>363 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,7 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,6 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>409 ₽/пг.м.</t>
+          <t>383 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,7 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,6 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>409 ₽/пг.м.</t>
+          <t>384 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,7 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,6 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>410 ₽/пг.м.</t>
+          <t>385 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,7 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,6 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>410 ₽/пг.м.</t>
+          <t>386 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,8 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,7 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>434 ₽/пг.м.</t>
+          <t>409 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,8 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,7 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>436 ₽/пг.м.</t>
+          <t>409 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,8 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,7 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>439 ₽/пг.м.</t>
+          <t>410 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,8 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,7 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>439 ₽/пг.м.</t>
+          <t>410 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,9 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,8 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>471 ₽/пг.м.</t>
+          <t>434 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,9 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,8 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>472 ₽/пг.м.</t>
+          <t>436 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,9 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,8 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>472 ₽/пг.м.</t>
+          <t>439 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1,9 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,8 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>472 ₽/пг.м.</t>
+          <t>439 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1 мм ст35 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,9 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м.</t>
+          <t>471 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1 мм ст40 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,9 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>227 ₽/пг.м.</t>
+          <t>472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1 мм ст45 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,9 мм ст45 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м.</t>
+          <t>472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный К490В 1 мм ст50 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный К490В 1,9 мм ст50 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>231 ₽/пг.м.</t>
+          <t>472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К490В 2 мм ст35 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>492 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Рулон оцинкованный К490В 2 мм ст40 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>493 ₽/пг.м.</t>
         </is>
@@ -3897,284 +3897,284 @@
         <is>
           <t>Рулон оцинкованный ОК300В 0,9 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК300В 0,9 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>209 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,1 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>258 ₽/пг.м.</t>
+          <t>232 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,1 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>261 ₽/пг.м.</t>
+          <t>234 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,2 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,1 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>276 ₽/пг.м.</t>
+          <t>258 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,2 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,1 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>280 ₽/пг.м.</t>
+          <t>261 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,3 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,2 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>311 ₽/пг.м.</t>
+          <t>276 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,3 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,2 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>314 ₽/пг.м.</t>
+          <t>280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,4 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,3 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>340 ₽/пг.м.</t>
+          <t>311 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,4 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,3 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>314 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,5 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,4 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>363 ₽/пг.м.</t>
+          <t>340 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,5 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,4 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>364 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,6 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,5 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>386 ₽/пг.м.</t>
+          <t>363 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,6 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,5 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>387 ₽/пг.м.</t>
+          <t>364 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,7 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,6 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>410 ₽/пг.м.</t>
+          <t>386 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,7 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,6 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>411 ₽/пг.м.</t>
+          <t>387 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,8 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,7 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>441 ₽/пг.м.</t>
+          <t>410 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,8 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,7 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>443 ₽/пг.м.</t>
+          <t>411 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,9 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,8 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>472 ₽/пг.м.</t>
+          <t>441 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1,9 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,8 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>474 ₽/пг.м.</t>
+          <t>443 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1 мм ст1 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,9 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>232 ₽/пг.м.</t>
+          <t>472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК300В 1 мм ст2 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК300В 1,9 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м.</t>
+          <t>474 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК300В 2 мм ст1 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>495 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК300В 2 мм ст2 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>496 ₽/пг.м.</t>
         </is>
@@ -4221,164 +4221,164 @@
         <is>
           <t>Рулон оцинкованный ОК360В 0,8 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>190 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК360В 0,9 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,1 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>262 ₽/пг.м.</t>
+          <t>235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,2 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,1 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>280 ₽/пг.м.</t>
+          <t>262 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,3 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,2 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>314 ₽/пг.м.</t>
+          <t>280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,4 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,3 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>314 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,5 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,4 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>364 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,6 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,5 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>389 ₽/пг.м.</t>
+          <t>364 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,7 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,6 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>412 ₽/пг.м.</t>
+          <t>389 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,8 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,7 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>445 ₽/пг.м.</t>
+          <t>412 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1,9 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,8 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>476 ₽/пг.м.</t>
+          <t>445 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК360В 1 мм ст3 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК360В 1,9 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>235 ₽/пг.м.</t>
+          <t>476 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК360В 2 мм ст3 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>498 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК370В 0,5 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>114 ₽/пг.м.</t>
         </is>
@@ -4473,284 +4473,284 @@
         <is>
           <t>Рулон оцинкованный ОК370В 0,9 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК370В 0,9 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,1 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>263 ₽/пг.м.</t>
+          <t>236 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,1 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м.</t>
+          <t>237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,2 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,1 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>283 ₽/пг.м.</t>
+          <t>263 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,2 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,1 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>284 ₽/пг.м.</t>
+          <t>264 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,3 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,2 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>315 ₽/пг.м.</t>
+          <t>283 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,3 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,2 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>316 ₽/пг.м.</t>
+          <t>284 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,4 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,3 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>315 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,4 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,3 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>316 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,5 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,4 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>365 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,5 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,4 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>365 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,6 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,5 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>390 ₽/пг.м.</t>
+          <t>365 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,6 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,5 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>390 ₽/пг.м.</t>
+          <t>365 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,7 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,6 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>412 ₽/пг.м.</t>
+          <t>390 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,7 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,6 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>413 ₽/пг.м.</t>
+          <t>390 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,8 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,7 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>446 ₽/пг.м.</t>
+          <t>412 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,8 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,7 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>446 ₽/пг.м.</t>
+          <t>413 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,9 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,8 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>476 ₽/пг.м.</t>
+          <t>446 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1,9 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,8 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>478 ₽/пг.м.</t>
+          <t>446 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1 мм ст3пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,9 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>236 ₽/пг.м.</t>
+          <t>476 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК370В 1 мм ст3сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК370В 1,9 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>237 ₽/пг.м.</t>
+          <t>478 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК370В 2 мм ст3пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>499 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК370В 2 мм ст3сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>499 ₽/пг.м.</t>
         </is>
@@ -4917,404 +4917,404 @@
         <is>
           <t>Рулон оцинкованный ОК400В 0,9 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>212 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК400В 0,9 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>213 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,1 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м.</t>
+          <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,1 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м.</t>
+          <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,1 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>264 ₽/пг.м.</t>
+          <t>238 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,2 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,1 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>286 ₽/пг.м.</t>
+          <t>264 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,2 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,1 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>287 ₽/пг.м.</t>
+          <t>264 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,2 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,1 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>288 ₽/пг.м.</t>
+          <t>264 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,3 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,2 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>316 ₽/пг.м.</t>
+          <t>286 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,3 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,2 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>317 ₽/пг.м.</t>
+          <t>287 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,3 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,2 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>319 ₽/пг.м.</t>
+          <t>288 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,4 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,3 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>341 ₽/пг.м.</t>
+          <t>316 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,4 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,3 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>342 ₽/пг.м.</t>
+          <t>317 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,4 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,3 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>349 ₽/пг.м.</t>
+          <t>319 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,5 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,4 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>366 ₽/пг.м.</t>
+          <t>341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,5 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,4 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>366 ₽/пг.м.</t>
+          <t>342 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,5 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,4 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>367 ₽/пг.м.</t>
+          <t>349 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,6 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,5 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>390 ₽/пг.м.</t>
+          <t>366 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,6 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,5 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>391 ₽/пг.м.</t>
+          <t>366 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,6 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,5 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>393 ₽/пг.м.</t>
+          <t>367 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,7 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,6 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>413 ₽/пг.м.</t>
+          <t>390 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,7 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,6 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>414 ₽/пг.м.</t>
+          <t>391 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,7 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,6 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>415 ₽/пг.м.</t>
+          <t>393 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,8 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,7 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>446 ₽/пг.м.</t>
+          <t>413 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,8 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,7 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>447 ₽/пг.м.</t>
+          <t>414 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,8 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,7 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>449 ₽/пг.м.</t>
+          <t>415 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,9 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,8 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>480 ₽/пг.м.</t>
+          <t>446 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,9 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,8 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>481 ₽/пг.м.</t>
+          <t>447 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1,9 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,8 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>484 ₽/пг.м.</t>
+          <t>449 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1 мм ст4 ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,9 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>238 ₽/пг.м.</t>
+          <t>480 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1 мм ст5пс ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,9 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>238 ₽/пг.м.</t>
+          <t>481 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Рулон оцинкованный ОК400В 1 мм ст5сп ГОСТ 16523-97</t>
+          <t>Рулон оцинкованный ОК400В 1,9 мм ст5сп ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>238 ₽/пг.м.</t>
+          <t>484 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК400В 2 мм ст4 ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>500 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Рулон оцинкованный ОК400В 2 мм ст5пс ГОСТ 16523-97</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>500 ₽/пг.м.</t>
         </is>