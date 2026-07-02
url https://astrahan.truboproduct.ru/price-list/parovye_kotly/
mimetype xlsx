--- v0 (2026-05-15)
+++ v1 (2026-07-02)
@@ -597,116 +597,116 @@
         <is>
           <t>Паровой котел газ/жидкое топливо 10 т/ч 875 кг ДКВР-10-23-370ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>649938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Паровой котел газ/жидкое топливо 10 т/ч 890 кг ДКВР-10-39-440ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>650947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Паровой котел газ/жидкое топливо 20 т/ч 1470 кг ДКВР-20-13ГМ ГОСТ 25365-82</t>
+          <t>Паровой котел газ/жидкое топливо 2,5 т/ч 187 кг ДКВР-2,5-13ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>746812 ₽/шт.</t>
+          <t>415285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Паровой котел газ/жидкое топливо 20 т/ч 1470 кг ДКВР-20-23ГМ ГОСТ 25365-82</t>
+          <t>Паровой котел газ/жидкое топливо 20 т/ч 1470 кг ДКВР-20-13ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>754354 ₽/шт.</t>
+          <t>746812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Паровой котел газ/жидкое топливо 20 т/ч 1560 кг ДКВР-20-13-250ГМ ГОСТ 25365-82</t>
+          <t>Паровой котел газ/жидкое топливо 20 т/ч 1470 кг ДКВР-20-23ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>759674 ₽/шт.</t>
+          <t>754354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Паровой котел газ/жидкое топливо 20 т/ч 1560 кг ДКВР-20-23-370ГМ ГОСТ 25365-82</t>
+          <t>Паровой котел газ/жидкое топливо 20 т/ч 1560 кг ДКВР-20-13-250ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>760871 ₽/шт.</t>
+          <t>759674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Паровой котел газ/жидкое топливо 20 т/ч 1860 кг ДКВР-20-23-250ГМ ГОСТ 25365-82</t>
+          <t>Паровой котел газ/жидкое топливо 20 т/ч 1560 кг ДКВР-20-23-370ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>775524 ₽/шт.</t>
+          <t>760871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Паровой котел газ/жидкое топливо 2,5 т/ч 187 кг ДКВР-2,5-13ГМ ГОСТ 25365-82</t>
+          <t>Паровой котел газ/жидкое топливо 20 т/ч 1860 кг ДКВР-20-23-250ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>415285 ₽/шт.</t>
+          <t>775524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Паровой котел газ/жидкое топливо 4 т/ч 297 кг ДКВР-4-13ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>439500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Паровой котел газ/жидкое топливо 4 т/ч 313 кг ДКВР-4-13-250ГМ ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>455128 ₽/шт.</t>
         </is>
@@ -1053,140 +1053,140 @@
         <is>
           <t>Паровой котел на твердом топливе 10 т/ч 1180 кг ДКВР-10-23-370С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>708077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Паровой котел на твердом топливе 10 т/ч 1180 кг ДКВР-10-23-370С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>709543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 20 т/ч 2230 кг ДКВР-20-13С ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 2,5 т/ч 150 кг ДКВР-10-39С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>807671 ₽/шт.</t>
+          <t>402076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 20 т/ч 2230 кг ДКВР-20-23-250С ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 2,5 т/ч 150 кг ДКВР-2,5-13С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>814768 ₽/шт.</t>
+          <t>403681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 20 т/ч 2230 кг ДКВР-20-23С ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 2,5 т/ч 292 кг КЕ-2,5-14СО ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>826995 ₽/шт.</t>
+          <t>419887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 20 т/ч 2350 кг ДКВР-20-23-370С ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 2,5 т/ч 292 кг КЕ-2,5-14СО ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>838695 ₽/шт.</t>
+          <t>424296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 2,5 т/ч 150 кг ДКВР-10-39С ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 20 т/ч 2230 кг ДКВР-20-13С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>402076 ₽/шт.</t>
+          <t>807671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 2,5 т/ч 150 кг ДКВР-2,5-13С ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 20 т/ч 2230 кг ДКВР-20-23-250С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>403681 ₽/шт.</t>
+          <t>814768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 2,5 т/ч 292 кг КЕ-2,5-14СО ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 20 т/ч 2230 кг ДКВР-20-23С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>419887 ₽/шт.</t>
+          <t>826995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Паровой котел на твердом топливе 2,5 т/ч 292 кг КЕ-2,5-14СО ГОСТ 25365-82</t>
+          <t>Паровой котел на твердом топливе 20 т/ч 2350 кг ДКВР-20-23-370С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>424296 ₽/шт.</t>
+          <t>838695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Паровой котел на твердом топливе 25 т/ч 3112 кг КЕ-25-24С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>845363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Паровой котел на твердом топливе 25 т/ч 3116 кг КЕ-25-14С ГОСТ 25365-82</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>857739 ₽/шт.</t>
         </is>