--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -765,2540 +765,2540 @@
         <is>
           <t>Переход PE-RT редукционный 81х68 мм</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Переход PE-RT редукционный 96х81 мм</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Переход медный 100х50 мм</t>
+          <t>Переход НПВХ 142,5х110 мм</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Переход медный 100х65 мм</t>
+          <t>Переход НПВХ 172х160 мм</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>565 ₽/шт.</t>
+          <t>465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Переход медный 100х80 мм</t>
+          <t>Переход НПВХ 204х200 мм</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>693 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Переход медный 125х100 мм</t>
+          <t>Переход НПВХ 261х250 мм</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>827 ₽/шт.</t>
+          <t>735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Переход медный 125х65 мм</t>
+          <t>Переход НПВХ 302х315 мм</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Переход медный 125х80 мм</t>
+          <t>Переход НПВХ 340х400 мм</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>762 ₽/шт.</t>
+          <t>826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Переход медный 150х100 мм</t>
+          <t>Переход НПВХ 495х500 мм</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>855 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Переход медный 150х125 мм</t>
+          <t>Переход ПНД литой 1000х900 мм</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>973 ₽/шт.</t>
+          <t>997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Переход медный 150х65 мм</t>
+          <t>Переход ПНД литой 110х20 мм</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>670 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Переход медный 150х80 мм</t>
+          <t>Переход ПНД литой 110х25 мм</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Переход медный 200х100 мм</t>
+          <t>Переход ПНД литой 110х32 мм</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>954 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Переход медный 200х125 мм</t>
+          <t>Переход ПНД литой 110х40 мм</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1033 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Переход медный 200х150 мм</t>
+          <t>Переход ПНД литой 110х50 мм</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1135 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Переход медный 250х125 мм</t>
+          <t>Переход ПНД литой 110х63 мм</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1110 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Переход медный 250х150 мм</t>
+          <t>Переход ПНД литой 110х75 мм</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1307 ₽/шт.</t>
+          <t>302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Переход медный 250х200 мм</t>
+          <t>Переход ПНД литой 110х90 мм</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1373 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Переход медный 300х150 мм</t>
+          <t>Переход ПНД литой 125х110 мм</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Переход медный 300х200 мм</t>
+          <t>Переход ПНД литой 125х63 мм</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1401 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Переход медный 300х250 мм</t>
+          <t>Переход ПНД литой 125х75 мм</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1434 ₽/шт.</t>
+          <t>322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Переход медный 65х32 мм</t>
+          <t>Переход ПНД литой 125х90 мм</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>356 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Переход медный 65х50 мм</t>
+          <t>Переход ПНД литой 140х110 мм</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Переход медный 80х50 мм</t>
+          <t>Переход ПНД литой 140х125 мм</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>437 ₽/шт.</t>
+          <t>363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Переход медный 80х65 мм</t>
+          <t>Переход ПНД литой 140х75 мм</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>523 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Переход НПВХ 142,5х110 мм</t>
+          <t>Переход ПНД литой 140х90 мм</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Переход НПВХ 172х160 мм</t>
+          <t>Переход ПНД литой 160х110 мм</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>465 ₽/шт.</t>
+          <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Переход НПВХ 204х200 мм</t>
+          <t>Переход ПНД литой 160х125 мм</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Переход НПВХ 261х250 мм</t>
+          <t>Переход ПНД литой 160х140 мм</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>735 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Переход НПВХ 302х315 мм</t>
+          <t>Переход ПНД литой 160х50 мм</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Переход НПВХ 340х400 мм</t>
+          <t>Переход ПНД литой 160х63 мм</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>826 ₽/шт.</t>
+          <t>398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Переход НПВХ 495х500 мм</t>
+          <t>Переход ПНД литой 160х75 мм</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 1000х900 мм</t>
+          <t>Переход ПНД литой 160х90 мм</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>997 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х20 мм</t>
+          <t>Переход ПНД литой 180х110 мм</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х25 мм</t>
+          <t>Переход ПНД литой 180х125 мм</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>274 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х32 мм</t>
+          <t>Переход ПНД литой 180х160 мм</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х40 мм</t>
+          <t>Переход ПНД литой 180х90 мм</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х50 мм</t>
+          <t>Переход ПНД литой 200х110 мм</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х63 мм</t>
+          <t>Переход ПНД литой 200х125 мм</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х75 мм</t>
+          <t>Переход ПНД литой 200х140 мм</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>302 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 110х90 мм</t>
+          <t>Переход ПНД литой 200х160 мм</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 125х110 мм</t>
+          <t>Переход ПНД литой 200х180 мм</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>338 ₽/шт.</t>
+          <t>581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 125х63 мм</t>
+          <t>Переход ПНД литой 225х110 мм</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 125х75 мм</t>
+          <t>Переход ПНД литой 225х140 мм</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>322 ₽/шт.</t>
+          <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 125х90 мм</t>
+          <t>Переход ПНД литой 225х160 мм</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 140х110 мм</t>
+          <t>Переход ПНД литой 225х180 мм</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 140х125 мм</t>
+          <t>Переход ПНД литой 225х200 мм</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>363 ₽/шт.</t>
+          <t>662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 140х75 мм</t>
+          <t>Переход ПНД литой 250х110 мм</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 140х90 мм</t>
+          <t>Переход ПНД литой 250х125 мм</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х110 мм</t>
+          <t>Переход ПНД литой 250х140 мм</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>432 ₽/шт.</t>
+          <t>681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х125 мм</t>
+          <t>Переход ПНД литой 250х160 мм</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х140 мм</t>
+          <t>Переход ПНД литой 250х180 мм</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х50 мм</t>
+          <t>Переход ПНД литой 250х200 мм</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>396 ₽/шт.</t>
+          <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х63 мм</t>
+          <t>Переход ПНД литой 250х225 мм</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>398 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х75 мм</t>
+          <t>Переход ПНД литой 280х110 мм</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 160х90 мм</t>
+          <t>Переход ПНД литой 280х160 мм</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 180х110 мм</t>
+          <t>Переход ПНД литой 280х180 мм</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>484 ₽/шт.</t>
+          <t>758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 180х125 мм</t>
+          <t>Переход ПНД литой 280х200 мм</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 180х160 мм</t>
+          <t>Переход ПНД литой 280х225 мм</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 180х90 мм</t>
+          <t>Переход ПНД литой 280х250 мм</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>476 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 200х110 мм</t>
+          <t>Переход ПНД литой 315х110 мм</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>527 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 200х125 мм</t>
+          <t>Переход ПНД литой 315х125 мм</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 200х140 мм</t>
+          <t>Переход ПНД литой 315х140 мм</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 200х160 мм</t>
+          <t>Переход ПНД литой 315х160 мм</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>563 ₽/шт.</t>
+          <t>813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 200х180 мм</t>
+          <t>Переход ПНД литой 315х180 мм</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>581 ₽/шт.</t>
+          <t>813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 225х110 мм</t>
+          <t>Переход ПНД литой 315х200 мм</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>620 ₽/шт.</t>
+          <t>814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 225х140 мм</t>
+          <t>Переход ПНД литой 315х225 мм</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>630 ₽/шт.</t>
+          <t>817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 225х160 мм</t>
+          <t>Переход ПНД литой 315х250 мм</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>633 ₽/шт.</t>
+          <t>819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 225х180 мм</t>
+          <t>Переход ПНД литой 315х280 мм</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>646 ₽/шт.</t>
+          <t>822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 225х200 мм</t>
+          <t>Переход ПНД литой 32х25 мм</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>662 ₽/шт.</t>
+          <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х110 мм</t>
+          <t>Переход ПНД литой 355х160 мм</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>669 ₽/шт.</t>
+          <t>841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х125 мм</t>
+          <t>Переход ПНД литой 355х180 мм</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>677 ₽/шт.</t>
+          <t>846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х140 мм</t>
+          <t>Переход ПНД литой 355х200 мм</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>681 ₽/шт.</t>
+          <t>854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х160 мм</t>
+          <t>Переход ПНД литой 355х225 мм</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>703 ₽/шт.</t>
+          <t>857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х180 мм</t>
+          <t>Переход ПНД литой 355х250 мм</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х200 мм</t>
+          <t>Переход ПНД литой 355х280 мм</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>713 ₽/шт.</t>
+          <t>859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 250х225 мм</t>
+          <t>Переход ПНД литой 355х315 мм</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 280х110 мм</t>
+          <t>Переход ПНД литой 400х160 мм</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 280х160 мм</t>
+          <t>Переход ПНД литой 400х250 мм</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>891 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 280х180 мм</t>
+          <t>Переход ПНД литой 400х280 мм</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>758 ₽/шт.</t>
+          <t>903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 280х200 мм</t>
+          <t>Переход ПНД литой 400х315 мм</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>905 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 280х225 мм</t>
+          <t>Переход ПНД литой 400х355 мм</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>771 ₽/шт.</t>
+          <t>920 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 280х250 мм</t>
+          <t>Переход ПНД литой 40х20 мм</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х110 мм</t>
+          <t>Переход ПНД литой 40х25 мм</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х125 мм</t>
+          <t>Переход ПНД литой 40х32 мм</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>811 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х140 мм</t>
+          <t>Переход ПНД литой 450х315 мм</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>812 ₽/шт.</t>
+          <t>928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х160 мм</t>
+          <t>Переход ПНД литой 450х400 мм</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>813 ₽/шт.</t>
+          <t>931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х180 мм</t>
+          <t>Переход ПНД литой 500х110 мм</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>813 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х200 мм</t>
+          <t>Переход ПНД литой 500х315 мм</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>814 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х225 мм</t>
+          <t>Переход ПНД литой 500х400 мм</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>817 ₽/шт.</t>
+          <t>937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х250 мм</t>
+          <t>Переход ПНД литой 500х450 мм</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>819 ₽/шт.</t>
+          <t>937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 315х280 мм</t>
+          <t>Переход ПНД литой 50х25 мм</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>822 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 32х25 мм</t>
+          <t>Переход ПНД литой 50х32 мм</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>38 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х160 мм</t>
+          <t>Переход ПНД литой 50х40 мм</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>841 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х180 мм</t>
+          <t>Переход ПНД литой 560х355 мм</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>846 ₽/шт.</t>
+          <t>943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х200 мм</t>
+          <t>Переход ПНД литой 560х400 мм</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>854 ₽/шт.</t>
+          <t>951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х225 мм</t>
+          <t>Переход ПНД литой 560х500 мм</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>857 ₽/шт.</t>
+          <t>954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х250 мм</t>
+          <t>Переход ПНД литой 630х400 мм</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>858 ₽/шт.</t>
+          <t>959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х280 мм</t>
+          <t>Переход ПНД литой 630х450 мм</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>859 ₽/шт.</t>
+          <t>960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 355х315 мм</t>
+          <t>Переход ПНД литой 630х500 мм</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>860 ₽/шт.</t>
+          <t>961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 400х160 мм</t>
+          <t>Переход ПНД литой 630х560 мм</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>867 ₽/шт.</t>
+          <t>961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 400х250 мм</t>
+          <t>Переход ПНД литой 63х32 мм</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>891 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 400х280 мм</t>
+          <t>Переход ПНД литой 63х40 мм</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>903 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 400х315 мм</t>
+          <t>Переход ПНД литой 63х50 мм</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>905 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 400х355 мм</t>
+          <t>Переход ПНД литой 710х315 мм</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>920 ₽/шт.</t>
+          <t>965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 40х20 мм</t>
+          <t>Переход ПНД литой 710х500 мм</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 40х25 мм</t>
+          <t>Переход ПНД литой 710х630 мм</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 40х32 мм</t>
+          <t>Переход ПНД литой 75х32 мм</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 450х315 мм</t>
+          <t>Переход ПНД литой 75х40 мм</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>928 ₽/шт.</t>
+          <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 450х400 мм</t>
+          <t>Переход ПНД литой 75х50 мм</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>931 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 500х110 мм</t>
+          <t>Переход ПНД литой 75х63 мм</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 500х315 мм</t>
+          <t>Переход ПНД литой 800х630 мм</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 500х400 мм</t>
+          <t>Переход ПНД литой 800х710 мм</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>937 ₽/шт.</t>
+          <t>986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 500х450 мм</t>
+          <t>Переход ПНД литой 900х800 мм</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>937 ₽/шт.</t>
+          <t>996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 50х25 мм</t>
+          <t>Переход ПНД литой 90х32 мм</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 50х32 мм</t>
+          <t>Переход ПНД литой 90х40 мм</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 50х40 мм</t>
+          <t>Переход ПНД литой 90х50 мм</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 560х355 мм</t>
+          <t>Переход ПНД литой 90х63 мм</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>943 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 560х400 мм</t>
+          <t>Переход ПНД литой 90х75 мм</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>951 ₽/шт.</t>
+          <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 560х500 мм</t>
+          <t>Переход ПНД сегментный 110х50 мм</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>954 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 630х400 мм</t>
+          <t>Переход ПНД сегментный 110х75 мм</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>959 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 630х450 мм</t>
+          <t>Переход ПНД сегментный 110х90 мм</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>960 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 630х500 мм</t>
+          <t>Переход ПНД сегментный 125х110 мм</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>961 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 630х560 мм</t>
+          <t>Переход ПНД сегментный 125х63 мм</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>961 ₽/шт.</t>
+          <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 63х32 мм</t>
+          <t>Переход ПНД сегментный 125х75 мм</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 63х40 мм</t>
+          <t>Переход ПНД сегментный 140х110 мм</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 63х50 мм</t>
+          <t>Переход ПНД сегментный 140х125 мм</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 710х315 мм</t>
+          <t>Переход ПНД сегментный 140х75 мм</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>965 ₽/шт.</t>
+          <t>339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 710х500 мм</t>
+          <t>Переход ПНД сегментный 140х90 мм</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>966 ₽/шт.</t>
+          <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 710х630 мм</t>
+          <t>Переход ПНД сегментный 160х110 мм</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>981 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 75х32 мм</t>
+          <t>Переход ПНД сегментный 160х125 мм</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 75х40 мм</t>
+          <t>Переход ПНД сегментный 160х140 мм</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>163 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 75х50 мм</t>
+          <t>Переход ПНД сегментный 160х90 мм</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 75х63 мм</t>
+          <t>Переход ПНД сегментный 180х110 мм</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>179 ₽/шт.</t>
+          <t>478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 800х630 мм</t>
+          <t>Переход ПНД сегментный 180х125 мм</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>981 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 800х710 мм</t>
+          <t>Переход ПНД сегментный 180х140 мм</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>986 ₽/шт.</t>
+          <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 900х800 мм</t>
+          <t>Переход ПНД сегментный 180х160 мм</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>996 ₽/шт.</t>
+          <t>508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 90х32 мм</t>
+          <t>Переход ПНД сегментный 180х90 мм</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 90х40 мм</t>
+          <t>Переход ПНД сегментный 200х110 мм</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>209 ₽/шт.</t>
+          <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 90х50 мм</t>
+          <t>Переход ПНД сегментный 200х125 мм</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 90х63 мм</t>
+          <t>Переход ПНД сегментный 200х140 мм</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Переход ПНД литой 90х75 мм</t>
+          <t>Переход ПНД сегментный 200х160 мм</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>259 ₽/шт.</t>
+          <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 110х50 мм</t>
+          <t>Переход ПНД сегментный 200х180 мм</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 110х75 мм</t>
+          <t>Переход ПНД сегментный 225х140 мм</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 110х90 мм</t>
+          <t>Переход ПНД сегментный 225х160 мм</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 125х110 мм</t>
+          <t>Переход ПНД сегментный 225х180 мм</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 125х63 мм</t>
+          <t>Переход ПНД сегментный 225х200 мм</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>314 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 125х75 мм</t>
+          <t>Переход ПНД сегментный 250х110 мм</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 140х110 мм</t>
+          <t>Переход ПНД сегментный 250х160 мм</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 140х125 мм</t>
+          <t>Переход ПНД сегментный 250х180 мм</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>361 ₽/шт.</t>
+          <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 140х75 мм</t>
+          <t>Переход ПНД сегментный 250х200 мм</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>339 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 140х90 мм</t>
+          <t>Переход ПНД сегментный 250х225 мм</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>351 ₽/шт.</t>
+          <t>717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 160х110 мм</t>
+          <t>Переход ПНД сегментный 280х160 мм</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 160х125 мм</t>
+          <t>Переход ПНД сегментный 280х180 мм</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>435 ₽/шт.</t>
+          <t>755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 160х140 мм</t>
+          <t>Переход ПНД сегментный 280х200 мм</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>758 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 160х90 мм</t>
+          <t>Переход ПНД сегментный 280х225 мм</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 180х110 мм</t>
+          <t>Переход ПНД сегментный 280х250 мм</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>478 ₽/шт.</t>
+          <t>778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 180х125 мм</t>
+          <t>Переход ПНД сегментный 315х225 мм</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 180х140 мм</t>
+          <t>Переход ПНД сегментный 50х20 мм</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>505 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 180х160 мм</t>
+          <t>Переход ПНД сегментный 50х40 мм</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>508 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 180х90 мм</t>
+          <t>Переход ПНД сегментный 63х20 мм</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>469 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 200х110 мм</t>
+          <t>Переход ПНД сегментный 63х32 мм</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>525 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 200х125 мм</t>
+          <t>Переход ПНД сегментный 63х40 мм</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>530 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 200х140 мм</t>
+          <t>Переход ПНД сегментный 63х50 мм</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>549 ₽/шт.</t>
+          <t>116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 200х160 мм</t>
+          <t>Переход ПНД сегментный 75х20 мм</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>559 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 200х180 мм</t>
+          <t>Переход ПНД сегментный 75х32 мм</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>573 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 225х140 мм</t>
+          <t>Переход ПНД сегментный 75х40 мм</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 225х160 мм</t>
+          <t>Переход ПНД сегментный 75х63 мм</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>173 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 225х180 мм</t>
+          <t>Переход ПНД сегментный 90х40 мм</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>643 ₽/шт.</t>
+          <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 225х200 мм</t>
+          <t>Переход ПНД сегментный 90х63 мм</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 250х110 мм</t>
+          <t>Переход ПНД сегментный 90х75 мм</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 250х160 мм</t>
+          <t>Переход ПНД электросварной 110х63 мм</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>695 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 250х180 мм</t>
+          <t>Переход ПНД электросварной 110х90 мм</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>709 ₽/шт.</t>
+          <t>302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 250х200 мм</t>
+          <t>Переход ПНД электросварной 125х90 мм</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 250х225 мм</t>
+          <t>Переход ПНД электросварной 160х110 мм</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>717 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 280х160 мм</t>
+          <t>Переход ПНД электросварной 32х20 мм</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>739 ₽/шт.</t>
+          <t>21 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 280х180 мм</t>
+          <t>Переход ПНД электросварной 32х25 мм</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>755 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 280х200 мм</t>
+          <t>Переход ПНД электросварной 40х20 мм</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>758 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 280х225 мм</t>
+          <t>Переход ПНД электросварной 40х36 мм</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>770 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 280х250 мм</t>
+          <t>Переход ПНД электросварной 50х20 мм</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>778 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 315х225 мм</t>
+          <t>Переход ПНД электросварной 50х32 мм</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>816 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 50х20 мм</t>
+          <t>Переход ПНД электросварной 50х40 мм</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 50х40 мм</t>
+          <t>Переход ПНД электросварной 63х32 мм</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 63х20 мм</t>
+          <t>Переход ПНД электросварной 63х40 мм</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 63х32 мм</t>
+          <t>Переход ПНД электросварной 63х50 мм</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 63х40 мм</t>
+          <t>Переход ПНД электросварной 90х50 мм</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 63х50 мм</t>
+          <t>Переход ПНД электросварной 90х63 мм</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>116 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 75х20 мм</t>
+          <t>Переход медный 100х50 мм</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 75х32 мм</t>
+          <t>Переход медный 100х65 мм</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 75х40 мм</t>
+          <t>Переход медный 100х80 мм</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 75х63 мм</t>
+          <t>Переход медный 125х100 мм</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>173 ₽/шт.</t>
+          <t>827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 90х40 мм</t>
+          <t>Переход медный 125х65 мм</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>204 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 90х63 мм</t>
+          <t>Переход медный 125х80 мм</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Переход ПНД сегментный 90х75 мм</t>
+          <t>Переход медный 150х100 мм</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 110х63 мм</t>
+          <t>Переход медный 150х125 мм</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 110х90 мм</t>
+          <t>Переход медный 150х65 мм</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>302 ₽/шт.</t>
+          <t>670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 125х90 мм</t>
+          <t>Переход медный 150х80 мм</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>322 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 160х110 мм</t>
+          <t>Переход медный 200х100 мм</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 32х20 мм</t>
+          <t>Переход медный 200х125 мм</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>21 ₽/шт.</t>
+          <t>1033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 32х25 мм</t>
+          <t>Переход медный 200х150 мм</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>1135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 40х20 мм</t>
+          <t>Переход медный 250х125 мм</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>1110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 40х36 мм</t>
+          <t>Переход медный 250х150 мм</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>1307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 50х20 мм</t>
+          <t>Переход медный 250х200 мм</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>1373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 50х32 мм</t>
+          <t>Переход медный 300х150 мм</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 50х40 мм</t>
+          <t>Переход медный 300х200 мм</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>1401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 63х32 мм</t>
+          <t>Переход медный 300х250 мм</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>1434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 63х40 мм</t>
+          <t>Переход медный 65х32 мм</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 63х50 мм</t>
+          <t>Переход медный 65х50 мм</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 90х50 мм</t>
+          <t>Переход медный 80х50 мм</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Переход ПНД электросварной 90х63 мм</t>
+          <t>Переход медный 80х65 мм</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Переход стальной бесшовный концентрический 100х50 мм 2,2 МПа 08Х18Н10Т ОСТ 34-10-422-90</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Переход стальной бесшовный концентрический 100х50 мм 2,2 МПа 12Х18Н10Т ОСТ 34-10-422-90</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>257 ₽/шт.</t>
         </is>
@@ -24333,92 +24333,92 @@
         <is>
           <t>Переход стальной листовой сварной эксцентрический 800х700 мм 2,5 МПа ст3Гпс4 ОСТ 34.10.747-97</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
           <t>1310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
           <t>Переход стальной листовой сварной эксцентрический 800х700 мм 2,5 МПа ст3сп5 ОСТ 34.10.747-97</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
           <t>1310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
-          <t>1207 ₽/шт.</t>
+          <t>1201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B1995" t="inlineStr">
         <is>
-          <t>1200 ₽/шт.</t>
+          <t>1196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B1996" t="inlineStr">
         <is>
-          <t>1201 ₽/шт.</t>
+          <t>1207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B1997" t="inlineStr">
         <is>
-          <t>1196 ₽/шт.</t>
+          <t>1200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
           <t>1201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
           <t>1197 ₽/шт.</t>
         </is>
@@ -24537,92 +24537,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
           <t>1199 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х500 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
           <t>1208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
-          <t>1276 ₽/шт.</t>
+          <t>1270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
-          <t>1270 ₽/шт.</t>
+          <t>1265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
-          <t>1270 ₽/шт.</t>
+          <t>1276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>1265 ₽/шт.</t>
+          <t>1270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
           <t>1271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
           <t>1265 ₽/шт.</t>
         </is>
@@ -24741,92 +24741,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
           <t>1267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х600 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2027" t="inlineStr">
         <is>
           <t>1277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2028" t="inlineStr">
         <is>
-          <t>1340 ₽/шт.</t>
+          <t>1333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2029" t="inlineStr">
         <is>
-          <t>1333 ₽/шт.</t>
+          <t>1327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2030">
       <c r="A2030" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2030" t="inlineStr">
         <is>
-          <t>1333 ₽/шт.</t>
+          <t>1340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2031" t="inlineStr">
         <is>
-          <t>1327 ₽/шт.</t>
+          <t>1333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2032" t="inlineStr">
         <is>
           <t>1333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2033" t="inlineStr">
         <is>
           <t>1327 ₽/шт.</t>
         </is>
@@ -24945,92 +24945,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2043" t="inlineStr">
         <is>
           <t>1333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х700 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2044" t="inlineStr">
         <is>
           <t>1341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2045" t="inlineStr">
         <is>
-          <t>1409 ₽/шт.</t>
+          <t>1404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2046" t="inlineStr">
         <is>
-          <t>1404 ₽/шт.</t>
+          <t>1397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2047" t="inlineStr">
         <is>
-          <t>1404 ₽/шт.</t>
+          <t>1409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
-          <t>1397 ₽/шт.</t>
+          <t>1404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
           <t>1404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
           <t>1398 ₽/шт.</t>
         </is>
@@ -25149,92 +25149,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2060" t="inlineStr">
         <is>
           <t>1403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2061">
       <c r="A2061" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1000х800 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2061" t="inlineStr">
         <is>
           <t>1411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2062">
       <c r="A2062" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2062" t="inlineStr">
         <is>
-          <t>1479 ₽/шт.</t>
+          <t>1475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2063">
       <c r="A2063" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2063" t="inlineStr">
         <is>
-          <t>1475 ₽/шт.</t>
+          <t>1471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2064">
       <c r="A2064" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2064" t="inlineStr">
         <is>
-          <t>1475 ₽/шт.</t>
+          <t>1479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2065">
       <c r="A2065" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2065" t="inlineStr">
         <is>
-          <t>1471 ₽/шт.</t>
+          <t>1475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2066">
       <c r="A2066" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2066" t="inlineStr">
         <is>
           <t>1475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2067" t="inlineStr">
         <is>
           <t>1472 ₽/шт.</t>
         </is>
@@ -25353,92 +25353,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2077" t="inlineStr">
         <is>
           <t>1474 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х1000 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2078" t="inlineStr">
         <is>
           <t>1483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2079">
       <c r="A2079" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2079" t="inlineStr">
         <is>
-          <t>1289 ₽/шт.</t>
+          <t>1287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2080" t="inlineStr">
         <is>
-          <t>1286 ₽/шт.</t>
+          <t>1283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2081" t="inlineStr">
         <is>
-          <t>1287 ₽/шт.</t>
+          <t>1289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2082" t="inlineStr">
         <is>
-          <t>1283 ₽/шт.</t>
+          <t>1286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2083" t="inlineStr">
         <is>
           <t>1287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2084" t="inlineStr">
         <is>
           <t>1284 ₽/шт.</t>
         </is>
@@ -25557,92 +25557,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2094" t="inlineStr">
         <is>
           <t>1286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х600 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2095" t="inlineStr">
         <is>
           <t>1290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2096">
       <c r="A2096" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2096" t="inlineStr">
         <is>
-          <t>1361 ₽/шт.</t>
+          <t>1356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2097">
       <c r="A2097" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2097" t="inlineStr">
         <is>
-          <t>1353 ₽/шт.</t>
+          <t>1349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2098">
       <c r="A2098" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2098" t="inlineStr">
         <is>
-          <t>1356 ₽/шт.</t>
+          <t>1361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2099">
       <c r="A2099" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2099" t="inlineStr">
         <is>
-          <t>1349 ₽/шт.</t>
+          <t>1353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2100">
       <c r="A2100" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2100" t="inlineStr">
         <is>
           <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2101">
       <c r="A2101" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2101" t="inlineStr">
         <is>
           <t>1349 ₽/шт.</t>
         </is>
@@ -25761,92 +25761,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2111" t="inlineStr">
         <is>
           <t>1353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х700 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2112" t="inlineStr">
         <is>
           <t>1361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2113" t="inlineStr">
         <is>
-          <t>1429 ₽/шт.</t>
+          <t>1423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2114" t="inlineStr">
         <is>
-          <t>1423 ₽/шт.</t>
+          <t>1417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2115" t="inlineStr">
         <is>
-          <t>1423 ₽/шт.</t>
+          <t>1429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2116" t="inlineStr">
         <is>
-          <t>1417 ₽/шт.</t>
+          <t>1423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2117" t="inlineStr">
         <is>
           <t>1423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2118">
       <c r="A2118" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1200х800 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2118" t="inlineStr">
         <is>
           <t>1419 ₽/шт.</t>
         </is>
@@ -26013,92 +26013,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1400х700 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2132" t="inlineStr">
         <is>
           <t>1364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 1400х800 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
           <t>1434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
-          <t>1031 ₽/шт.</t>
+          <t>1024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2135">
       <c r="A2135" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2135" t="inlineStr">
         <is>
-          <t>1023 ₽/шт.</t>
+          <t>1017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2136">
       <c r="A2136" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2136" t="inlineStr">
         <is>
-          <t>1024 ₽/шт.</t>
+          <t>1031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2137">
       <c r="A2137" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 500х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2137" t="inlineStr">
         <is>
-          <t>1017 ₽/шт.</t>
+          <t>1023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2138">
       <c r="A2138" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 500х400 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2138" t="inlineStr">
         <is>
           <t>1025 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 500х400 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2139" t="inlineStr">
         <is>
           <t>1019 ₽/шт.</t>
         </is>
@@ -26217,92 +26217,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 500х400 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2149" t="inlineStr">
         <is>
           <t>1022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 500х400 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2150" t="inlineStr">
         <is>
           <t>1031 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2151" t="inlineStr">
         <is>
-          <t>1046 ₽/шт.</t>
+          <t>1045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2152" t="inlineStr">
         <is>
-          <t>1044 ₽/шт.</t>
+          <t>1038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2153" t="inlineStr">
         <is>
-          <t>1045 ₽/шт.</t>
+          <t>1046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2154" t="inlineStr">
         <is>
-          <t>1038 ₽/шт.</t>
+          <t>1044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х400 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2155" t="inlineStr">
         <is>
           <t>1045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х400 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2156" t="inlineStr">
         <is>
           <t>1039 ₽/шт.</t>
         </is>
@@ -26421,92 +26421,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х400 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2166" t="inlineStr">
         <is>
           <t>1043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х400 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2167" t="inlineStr">
         <is>
           <t>1047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2168" t="inlineStr">
         <is>
-          <t>1155 ₽/шт.</t>
+          <t>1149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2169" t="inlineStr">
         <is>
-          <t>1148 ₽/шт.</t>
+          <t>1143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2170" t="inlineStr">
         <is>
-          <t>1149 ₽/шт.</t>
+          <t>1155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 600х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2171" t="inlineStr">
         <is>
-          <t>1143 ₽/шт.</t>
+          <t>1148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х500 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2172" t="inlineStr">
         <is>
           <t>1151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х500 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2173" t="inlineStr">
         <is>
           <t>1144 ₽/шт.</t>
         </is>
@@ -26625,92 +26625,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х500 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2183" t="inlineStr">
         <is>
           <t>1147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2184">
       <c r="A2184" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 600х500 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2184" t="inlineStr">
         <is>
           <t>1156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2185">
       <c r="A2185" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2185" t="inlineStr">
         <is>
-          <t>1069 ₽/шт.</t>
+          <t>1064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2186">
       <c r="A2186" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
-          <t>1063 ₽/шт.</t>
+          <t>1051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2187" t="inlineStr">
         <is>
-          <t>1064 ₽/шт.</t>
+          <t>1069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2188" t="inlineStr">
         <is>
-          <t>1051 ₽/шт.</t>
+          <t>1063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х400 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2189" t="inlineStr">
         <is>
           <t>1066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х400 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2190" t="inlineStr">
         <is>
           <t>1055 ₽/шт.</t>
         </is>
@@ -26829,92 +26829,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х400 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2200" t="inlineStr">
         <is>
           <t>1059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х400 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2201" t="inlineStr">
         <is>
           <t>1070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2202" t="inlineStr">
         <is>
-          <t>1170 ₽/шт.</t>
+          <t>1165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2203" t="inlineStr">
         <is>
-          <t>1165 ₽/шт.</t>
+          <t>1161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2204" t="inlineStr">
         <is>
-          <t>1165 ₽/шт.</t>
+          <t>1170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2205" t="inlineStr">
         <is>
-          <t>1161 ₽/шт.</t>
+          <t>1165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х500 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2206" t="inlineStr">
         <is>
           <t>1165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х500 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2207" t="inlineStr">
         <is>
           <t>1163 ₽/шт.</t>
         </is>
@@ -27033,92 +27033,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х500 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2217" t="inlineStr">
         <is>
           <t>1164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2218">
       <c r="A2218" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х500 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2218" t="inlineStr">
         <is>
           <t>1170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2219">
       <c r="A2219" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2219" t="inlineStr">
         <is>
-          <t>1244 ₽/шт.</t>
+          <t>1239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2220">
       <c r="A2220" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2220" t="inlineStr">
         <is>
-          <t>1237 ₽/шт.</t>
+          <t>1233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2221">
       <c r="A2221" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2221" t="inlineStr">
         <is>
-          <t>1239 ₽/шт.</t>
+          <t>1244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2222">
       <c r="A2222" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 700х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2222" t="inlineStr">
         <is>
-          <t>1233 ₽/шт.</t>
+          <t>1237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х600 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2223" t="inlineStr">
         <is>
           <t>1240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х600 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2224" t="inlineStr">
         <is>
           <t>1233 ₽/шт.</t>
         </is>
@@ -27237,92 +27237,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х600 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2234" t="inlineStr">
         <is>
           <t>1236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2235">
       <c r="A2235" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 700х600 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2235" t="inlineStr">
         <is>
           <t>1244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2236" t="inlineStr">
         <is>
-          <t>1092 ₽/шт.</t>
+          <t>1082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2237" t="inlineStr">
         <is>
-          <t>1080 ₽/шт.</t>
+          <t>1076 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2238" t="inlineStr">
         <is>
-          <t>1082 ₽/шт.</t>
+          <t>1092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х400 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2239" t="inlineStr">
         <is>
-          <t>1076 ₽/шт.</t>
+          <t>1080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х400 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2240" t="inlineStr">
         <is>
           <t>1084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х400 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2241" t="inlineStr">
         <is>
           <t>1077 ₽/шт.</t>
         </is>
@@ -27441,92 +27441,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х400 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2251" t="inlineStr">
         <is>
           <t>1080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2252">
       <c r="A2252" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х400 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2252" t="inlineStr">
         <is>
           <t>1092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2253">
       <c r="A2253" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2253" t="inlineStr">
         <is>
-          <t>1189 ₽/шт.</t>
+          <t>1183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2254">
       <c r="A2254" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2254" t="inlineStr">
         <is>
-          <t>1180 ₽/шт.</t>
+          <t>1177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2255">
       <c r="A2255" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2255" t="inlineStr">
         <is>
-          <t>1183 ₽/шт.</t>
+          <t>1189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2256">
       <c r="A2256" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х500 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2256" t="inlineStr">
         <is>
-          <t>1177 ₽/шт.</t>
+          <t>1180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2257">
       <c r="A2257" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х500 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2257" t="inlineStr">
         <is>
           <t>1183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2258">
       <c r="A2258" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х500 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2258" t="inlineStr">
         <is>
           <t>1177 ₽/шт.</t>
         </is>
@@ -27645,92 +27645,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х500 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2268" t="inlineStr">
         <is>
           <t>1180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х500 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2269" t="inlineStr">
         <is>
           <t>1190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2270" t="inlineStr">
         <is>
-          <t>1261 ₽/шт.</t>
+          <t>1256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2271" t="inlineStr">
         <is>
-          <t>1255 ₽/шт.</t>
+          <t>1249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2272" t="inlineStr">
         <is>
-          <t>1256 ₽/шт.</t>
+          <t>1261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х600 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2273" t="inlineStr">
         <is>
-          <t>1249 ₽/шт.</t>
+          <t>1255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х600 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2274" t="inlineStr">
         <is>
           <t>1256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х600 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2275" t="inlineStr">
         <is>
           <t>1249 ₽/шт.</t>
         </is>
@@ -27849,92 +27849,92 @@
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х600 мм 8,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2285" t="inlineStr">
         <is>
           <t>1254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х600 мм 9,8 МПа ТУ 1469-014-01395041</t>
         </is>
       </c>
       <c r="B2286" t="inlineStr">
         <is>
           <t>1262 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2287" t="inlineStr">
         <is>
-          <t>1322 ₽/шт.</t>
+          <t>1317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2288" t="inlineStr">
         <is>
-          <t>1317 ₽/шт.</t>
+          <t>1311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 1,6 МПа 10Г2СФБ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 10 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2289" t="inlineStr">
         <is>
-          <t>1317 ₽/шт.</t>
+          <t>1322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" t="inlineStr">
         <is>
-          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 1,6 МПа 10Г2ФБЮ ТУ 102-488-05</t>
+          <t>Переход стальной штампосварной сварной концентрический 800х700 мм 10 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2290" t="inlineStr">
         <is>
-          <t>1311 ₽/шт.</t>
+          <t>1317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2291">
       <c r="A2291" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х700 мм 2,5 МПа 10Г2СФБ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2291" t="inlineStr">
         <is>
           <t>1317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2292">
       <c r="A2292" t="inlineStr">
         <is>
           <t>Переход стальной штампосварной сварной концентрический 800х700 мм 2,5 МПа 10Г2ФБЮ ТУ 102-488-05</t>
         </is>
       </c>
       <c r="B2292" t="inlineStr">
         <is>
           <t>1311 ₽/шт.</t>
         </is>