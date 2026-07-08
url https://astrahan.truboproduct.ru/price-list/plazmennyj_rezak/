--- v0 (2026-05-14)
+++ v1 (2026-07-08)
@@ -537,68 +537,68 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Плазменный резак 100 А 12 м TECH CS 101 Сварог</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>47211 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Плазменный резак 100 А 5 м P-80SF (М14х1,5) Сварнофф</t>
+          <t>Плазменный резак 100 А 5 м  P-80SF (М16х1,5) Сварнофф</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>54918 ₽/кг</t>
+          <t>60946 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Плазменный резак 100 А 5 м  P-80SF (М16х1,5) Сварнофф</t>
+          <t>Плазменный резак 100 А 5 м P-80SF (М14х1,5) Сварнофф</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>60946 ₽/кг</t>
+          <t>54918 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Плазменный резак 100 А 6 м TECH CS 101 Сварог</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>53974 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Плазменный резак 100 А 9 м P-80SF (М14х1,5) Сварнофф</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>45459 ₽/кг</t>
         </is>