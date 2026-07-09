--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -525,392 +525,392 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 100 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 10 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>44842 ₽/шт.</t>
+          <t>22473 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 100 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 10 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>22266 ₽/шт.</t>
+          <t>37181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 10 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 100 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>22473 ₽/шт.</t>
+          <t>44842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 10 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 100 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>37181 ₽/шт.</t>
+          <t>22266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 125 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 12,5 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>29747 ₽/шт.</t>
+          <t>27710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 12,5 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 125 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>27710 ₽/шт.</t>
+          <t>29747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 125 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>58848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 160 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 16 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>28534 ₽/шт.</t>
+          <t>26574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 160 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 16 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>33448 ₽/шт.</t>
+          <t>29651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 16 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 160 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>26574 ₽/шт.</t>
+          <t>28534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 16 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 160 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>29651 ₽/шт.</t>
+          <t>33448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 200 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 20 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>55098 ₽/шт.</t>
+          <t>22175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 200 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 20 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>55786 ₽/шт.</t>
+          <t>49885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 20 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 200 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>22175 ₽/шт.</t>
+          <t>55098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 20 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 200 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>49885 ₽/шт.</t>
+          <t>55786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 250 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>21809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 250 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>37211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 320 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 32 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>56400 ₽/шт.</t>
+          <t>50555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 320 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 32 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>40331 ₽/шт.</t>
+          <t>43467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 32 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 320 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>50555 ₽/шт.</t>
+          <t>56400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 32 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 320 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>43467 ₽/шт.</t>
+          <t>40331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 400 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>60122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 400 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>34623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 500 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 5 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>64149 ₽/шт.</t>
+          <t>58906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 500 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 5 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>28915 ₽/шт.</t>
+          <t>31501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 50 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>58553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 50 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>25600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 5 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 500 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>58906 ₽/шт.</t>
+          <t>64149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 12 м 5 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 12 м 500 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>31501 ₽/шт.</t>
+          <t>28915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 80 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>29310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 12 м 80 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>27875 ₽/шт.</t>
         </is>
@@ -1113,248 +1113,248 @@
         <is>
           <t>Подкрановая балка под краны общего назначения 18 м 80 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>38991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 18 м 80 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>22521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 100 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 10 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>38338 ₽/шт.</t>
+          <t>54711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 10 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 10 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>54711 ₽/шт.</t>
+          <t>32842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 10 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 100 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>32842 ₽/шт.</t>
+          <t>38338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 125 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 12,5 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>33895 ₽/шт.</t>
+          <t>68145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 12,5 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 125 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>68145 ₽/шт.</t>
+          <t>33895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 160 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 16 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>52376 ₽/шт.</t>
+          <t>43884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 16 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 16 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>43884 ₽/шт.</t>
+          <t>68877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 16 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 160 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>68877 ₽/шт.</t>
+          <t>52376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 200 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 20 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>47914 ₽/шт.</t>
+          <t>55799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 20 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 20 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>55799 ₽/шт.</t>
+          <t>69988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 20 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 200 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>69988 ₽/шт.</t>
+          <t>47914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 6 м 32 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>65675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 6 м 32 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>64942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 50 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 5 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>68464 ₽/шт.</t>
+          <t>51588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 50 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 5 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>50814 ₽/шт.</t>
+          <t>66976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 5 т Серия 1.426.2-3</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 50 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>51588 ₽/шт.</t>
+          <t>68464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Подкрановая балка под краны общего назначения 6 м 5 т Серия 1.426.2-7</t>
+          <t>Подкрановая балка под краны общего назначения 6 м 50 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>66976 ₽/шт.</t>
+          <t>50814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Подкрановая балка под краны общего назначения 6 м 80 т Серия 1.426.2-3</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>67929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Подкрановая балка под однобалочные краны 16,5 м 1 т Серия 1.426.2-7</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>68754 ₽/шт.</t>
         </is>