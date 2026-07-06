--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -525,344 +525,344 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-100 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-1 700х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2941 ₽/шт.</t>
+          <t>2004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-10 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-101 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-100 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2955 ₽/шт.</t>
+          <t>2941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-102 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-101 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2976 ₽/шт.</t>
+          <t>2955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-103 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-102 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2980 ₽/шт.</t>
+          <t>2976 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-104 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-103 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2989 ₽/шт.</t>
+          <t>2980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-105 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-104 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2998 ₽/шт.</t>
+          <t>2989 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-106 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-105 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3001 ₽/шт.</t>
+          <t>2998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-107 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-106 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>3012 ₽/шт.</t>
+          <t>3001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-108 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-107 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3015 ₽/шт.</t>
+          <t>3012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-109 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-108 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>3025 ₽/шт.</t>
+          <t>3015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-110 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-109 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>3027 ₽/шт.</t>
+          <t>3025 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-11 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2146 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-111 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-110 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3044 ₽/шт.</t>
+          <t>3027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-12 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-111 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2163 ₽/шт.</t>
+          <t>3044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-13 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-12 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2177 ₽/шт.</t>
+          <t>2163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-14 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-13 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2223 ₽/шт.</t>
+          <t>2177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-15 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-14 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2253 ₽/шт.</t>
+          <t>2223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-16 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-15 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2267 ₽/шт.</t>
+          <t>2253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-1 700х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-16 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2004 ₽/шт.</t>
+          <t>2267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-17 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>2269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-18 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>2270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-19 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>2273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-20 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-2 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2279 ₽/шт.</t>
+          <t>2037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-2 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-20 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2037 ₽/шт.</t>
+          <t>2279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-21 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-22 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>2291 ₽/шт.</t>
         </is>
@@ -933,68 +933,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-28 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>2343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-29 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>2344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-30 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-3 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2346 ₽/шт.</t>
+          <t>2048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-3 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-30 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2048 ₽/шт.</t>
+          <t>2346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-31 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>2347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-32 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>2356 ₽/шт.</t>
         </is>
@@ -1065,68 +1065,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-38 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>2416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-39 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>2441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-40 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-4 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2469 ₽/шт.</t>
+          <t>2052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-4 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-40 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2052 ₽/шт.</t>
+          <t>2469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-41 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-42 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>2482 ₽/шт.</t>
         </is>
@@ -1197,68 +1197,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-48 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>2549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-49 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-50 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-5 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2553 ₽/шт.</t>
+          <t>2069 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-5 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-50 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2069 ₽/шт.</t>
+          <t>2553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-51 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>2557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-52 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>2561 ₽/шт.</t>
         </is>
@@ -1329,68 +1329,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-58 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>2667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-59 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>2681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-60 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-6 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2686 ₽/шт.</t>
+          <t>2086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-6 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-60 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2086 ₽/шт.</t>
+          <t>2686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-61 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>2690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-62 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>2697 ₽/шт.</t>
         </is>
@@ -1461,68 +1461,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-68 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>2707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-69 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>2716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-70 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-7 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2716 ₽/шт.</t>
+          <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-7 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-70 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2134 ₽/шт.</t>
+          <t>2716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-71 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>2745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-72 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>2747 ₽/шт.</t>
         </is>
@@ -1593,68 +1593,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-78 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>2789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-79 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>2811 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-80 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-8 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2820 ₽/шт.</t>
+          <t>2137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-8 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-80 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2137 ₽/шт.</t>
+          <t>2820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-81 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>2824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-82 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>2835 ₽/шт.</t>
         </is>
@@ -1725,68 +1725,68 @@
         <is>
           <t>Колодец дренажный линейный КМЛ-88 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>2872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-89 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>2874 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-90 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-9 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2878 ₽/шт.</t>
+          <t>2142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Колодец дренажный линейный КМЛ-9 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный линейный КМЛ-90 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2142 ₽/шт.</t>
+          <t>2878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-91 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Колодец дренажный линейный КМЛ-92 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>2881 ₽/шт.</t>
         </is>
@@ -1905,200 +1905,200 @@
         <is>
           <t>Колодец дренажный поворотный 1500 мм ТПР 902-09-2286</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>9983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный 2000 мм ТПР 902-09-2287</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>9997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-10 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-1 700х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>3125 ₽/шт.</t>
+          <t>3053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-11 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-10 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>3134 ₽/шт.</t>
+          <t>3125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-12 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-11 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>3140 ₽/шт.</t>
+          <t>3134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-13 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-12 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>3149 ₽/шт.</t>
+          <t>3140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-14 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-13 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>3150 ₽/шт.</t>
+          <t>3149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-15 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-14 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>3166 ₽/шт.</t>
+          <t>3150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-16 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-15 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>3201 ₽/шт.</t>
+          <t>3166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-1 700х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-16 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>3053 ₽/шт.</t>
+          <t>3201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-17 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>3202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-18 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>3203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-19 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>3206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-20 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-2 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>3219 ₽/шт.</t>
+          <t>3054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-2 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-20 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>3054 ₽/шт.</t>
+          <t>3219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-21 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>3227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-22 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>3236 ₽/шт.</t>
         </is>
@@ -2169,68 +2169,68 @@
         <is>
           <t>Колодец дренажный поворотный КМП-28 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>3265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-29 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>3271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-30 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-3 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>3274 ₽/шт.</t>
+          <t>3064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-3 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-30 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>3064 ₽/шт.</t>
+          <t>3274 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-31 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>3278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-32 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>3279 ₽/шт.</t>
         </is>
@@ -2301,68 +2301,68 @@
         <is>
           <t>Колодец дренажный поворотный КМП-38 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>3313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-39 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>3333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-40 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-4 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>3338 ₽/шт.</t>
+          <t>3071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-4 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-40 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>3071 ₽/шт.</t>
+          <t>3338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-41 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>3339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-42 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>3340 ₽/шт.</t>
         </is>
@@ -2433,68 +2433,68 @@
         <is>
           <t>Колодец дренажный поворотный КМП-48 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>3371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-49 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>3385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-50 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-5 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>3386 ₽/шт.</t>
+          <t>3081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-5 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-50 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>3081 ₽/шт.</t>
+          <t>3386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-51 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>3398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-52 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>3410 ₽/шт.</t>
         </is>
@@ -2565,68 +2565,68 @@
         <is>
           <t>Колодец дренажный поворотный КМП-58 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>3492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-59 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>3495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-60 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-6 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>3498 ₽/шт.</t>
+          <t>3081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Колодец дренажный поворотный КМП-6 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный поворотный КМП-60 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>3081 ₽/шт.</t>
+          <t>3498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-61 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>3508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-62 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>3513 ₽/шт.</t>
         </is>
@@ -2697,1004 +2697,1004 @@
         <is>
           <t>Колодец дренажный поворотный КМП-8 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>3087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Колодец дренажный поворотный КМП-9 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>3089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-100 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-1 700х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>7923 ₽/шт.</t>
+          <t>7217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-10 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>7310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-101 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-100 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>7934 ₽/шт.</t>
+          <t>7923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-102 1500х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-101 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>7954 ₽/шт.</t>
+          <t>7934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-103 1500х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-102 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>7967 ₽/шт.</t>
+          <t>7954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-104 1500х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-103 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>7975 ₽/шт.</t>
+          <t>7967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-105 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-104 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>7985 ₽/шт.</t>
+          <t>7975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-106 1500х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-105 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>8006 ₽/шт.</t>
+          <t>7985 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-107 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-106 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>8009 ₽/шт.</t>
+          <t>8006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-108 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-107 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>8028 ₽/шт.</t>
+          <t>8009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-109 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-108 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>8030 ₽/шт.</t>
+          <t>8028 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-110 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-109 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>8038 ₽/шт.</t>
+          <t>8030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-11 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>7312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-111 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-110 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>8039 ₽/шт.</t>
+          <t>8038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-112 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-111 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>8041 ₽/шт.</t>
+          <t>8039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-113 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-112 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>8043 ₽/шт.</t>
+          <t>8041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-114 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-113 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>8052 ₽/шт.</t>
+          <t>8043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-115 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-114 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>8056 ₽/шт.</t>
+          <t>8052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-116 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-115 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>8070 ₽/шт.</t>
+          <t>8056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-117 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-116 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>8071 ₽/шт.</t>
+          <t>8070 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-118 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-117 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>8074 ₽/шт.</t>
+          <t>8071 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-119 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-118 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>8088 ₽/шт.</t>
+          <t>8074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-120 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-119 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>8088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-12 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>7313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-121 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-120 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>8092 ₽/шт.</t>
+          <t>8088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-122 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-121 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>8094 ₽/шт.</t>
+          <t>8092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-123 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-122 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>8113 ₽/шт.</t>
+          <t>8094 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-124 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-123 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>8114 ₽/шт.</t>
+          <t>8113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-125 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-124 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>8120 ₽/шт.</t>
+          <t>8114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-126 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-125 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>8150 ₽/шт.</t>
+          <t>8120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-127 1500х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-126 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>8156 ₽/шт.</t>
+          <t>8150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-128 1500х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-127 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>8181 ₽/шт.</t>
+          <t>8156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-129 1500х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-128 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>8183 ₽/шт.</t>
+          <t>8181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-130 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-129 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>8200 ₽/шт.</t>
+          <t>8183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-13 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>7313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-131 1500х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-130 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>8203 ₽/шт.</t>
+          <t>8200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-132 1500х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-131 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>8212 ₽/шт.</t>
+          <t>8203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-133 1500х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-132 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>8217 ₽/шт.</t>
+          <t>8212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-134 1500х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-133 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>8221 ₽/шт.</t>
+          <t>8217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-135 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-134 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>8221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-136 1500х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-135 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>8223 ₽/шт.</t>
+          <t>8221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-137 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-136 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>8228 ₽/шт.</t>
+          <t>8223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-138 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-137 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>8230 ₽/шт.</t>
+          <t>8228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-139 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-138 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>8232 ₽/шт.</t>
+          <t>8230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-140 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-139 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>8235 ₽/шт.</t>
+          <t>8232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-14 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>7320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-141 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-140 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>8239 ₽/шт.</t>
+          <t>8235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-142 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-141 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>8241 ₽/шт.</t>
+          <t>8239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-143 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-142 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>8252 ₽/шт.</t>
+          <t>8241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-144 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-143 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>8257 ₽/шт.</t>
+          <t>8252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-145 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-144 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>8263 ₽/шт.</t>
+          <t>8257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-146 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-145 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>8279 ₽/шт.</t>
+          <t>8263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-147 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-146 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>8293 ₽/шт.</t>
+          <t>8279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-148 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-147 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>8299 ₽/шт.</t>
+          <t>8293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-149 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-148 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>8299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-150 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-149 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>8304 ₽/шт.</t>
+          <t>8299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-15 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>7326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-151 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-150 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>8310 ₽/шт.</t>
+          <t>8304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-152 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-151 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>8319 ₽/шт.</t>
+          <t>8310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-153 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-152 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>8329 ₽/шт.</t>
+          <t>8319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-154 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-153 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>8337 ₽/шт.</t>
+          <t>8329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-155 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-154 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>8342 ₽/шт.</t>
+          <t>8337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-156 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-155 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>8347 ₽/шт.</t>
+          <t>8342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-157 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-156 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>8362 ₽/шт.</t>
+          <t>8347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-158 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-157 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>8369 ₽/шт.</t>
+          <t>8362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-159 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-158 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>8374 ₽/шт.</t>
+          <t>8369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-160 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-159 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>8385 ₽/шт.</t>
+          <t>8374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-16 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>7331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-161 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-160 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>8386 ₽/шт.</t>
+          <t>8385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-162 1500х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-161 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>8387 ₽/шт.</t>
+          <t>8386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-163 1500х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-162 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>8393 ₽/шт.</t>
+          <t>8387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-164 1500х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-163 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>8402 ₽/шт.</t>
+          <t>8393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-165 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-164 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>8403 ₽/шт.</t>
+          <t>8402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-166 1500х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-165 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>8424 ₽/шт.</t>
+          <t>8403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-167 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-166 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>8459 ₽/шт.</t>
+          <t>8424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-168 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-167 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>8470 ₽/шт.</t>
+          <t>8459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-169 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-168 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>8491 ₽/шт.</t>
+          <t>8470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-1 700х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-169 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>7217 ₽/шт.</t>
+          <t>8491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-170 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-17 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>8504 ₽/шт.</t>
+          <t>7334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-17 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-170 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>7334 ₽/шт.</t>
+          <t>8504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-171 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>8508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-172 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>8525 ₽/шт.</t>
         </is>
@@ -3765,68 +3765,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-178 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>8607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-179 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>8615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-180 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-18 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>8630 ₽/шт.</t>
+          <t>7338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-18 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-180 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>7338 ₽/шт.</t>
+          <t>8630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-181 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>8631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-182 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>8640 ₽/шт.</t>
         </is>
@@ -3897,68 +3897,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-188 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>8685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-189 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>8688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-190 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-19 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>8692 ₽/шт.</t>
+          <t>7341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-19 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-190 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>7341 ₽/шт.</t>
+          <t>8692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-191 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>8693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-192 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>8698 ₽/шт.</t>
         </is>
@@ -4029,212 +4029,212 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-198 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>8768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-199 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>8789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-200 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-2 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>8789 ₽/шт.</t>
+          <t>7226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-20 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>7358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-201 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-200 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>8796 ₽/шт.</t>
+          <t>8789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-202 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-201 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>8799 ₽/шт.</t>
+          <t>8796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-203 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-202 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>8819 ₽/шт.</t>
+          <t>8799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-204 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-203 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>8820 ₽/шт.</t>
+          <t>8819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-205 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-204 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>8828 ₽/шт.</t>
+          <t>8820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-206 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-205 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>8830 ₽/шт.</t>
+          <t>8828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-207 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-206 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>8834 ₽/шт.</t>
+          <t>8830 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-208 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-207 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>8843 ₽/шт.</t>
+          <t>8834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-209 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-208 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>8847 ₽/шт.</t>
+          <t>8843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-2 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-209 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>7226 ₽/шт.</t>
+          <t>8847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-210 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-21 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>8857 ₽/шт.</t>
+          <t>7364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-21 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-210 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>7364 ₽/шт.</t>
+          <t>8857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-211 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>8877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-212 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>8884 ₽/шт.</t>
         </is>
@@ -4305,68 +4305,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-218 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>8924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-219 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>8935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-220 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-22 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>8945 ₽/шт.</t>
+          <t>7378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-22 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-220 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>7378 ₽/шт.</t>
+          <t>8945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-221 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>8949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-222 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>8954 ₽/шт.</t>
         </is>
@@ -4437,68 +4437,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-228 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>9001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-229 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>9023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-230 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-23 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>9027 ₽/шт.</t>
+          <t>7380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-23 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-230 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>7380 ₽/шт.</t>
+          <t>9027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-231 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>9027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-232 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>9027 ₽/шт.</t>
         </is>
@@ -4569,68 +4569,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-238 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>9088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-239 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>9090 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-240 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-24 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>9091 ₽/шт.</t>
+          <t>7384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-24 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-240 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>7384 ₽/шт.</t>
+          <t>9091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-241 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>9131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-242 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>9134 ₽/шт.</t>
         </is>
@@ -4701,68 +4701,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-248 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>9169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-249 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>9180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-250 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-25 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>9181 ₽/шт.</t>
+          <t>7396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-25 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-250 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>7396 ₽/шт.</t>
+          <t>9181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-251 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>9186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-252 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>9205 ₽/шт.</t>
         </is>
@@ -4833,68 +4833,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-258 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>9256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-259 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>9263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-260 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-26 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>9264 ₽/шт.</t>
+          <t>7410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-26 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-260 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>7410 ₽/шт.</t>
+          <t>9264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-261 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>9283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-262 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>9293 ₽/шт.</t>
         </is>
@@ -4965,68 +4965,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-268 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>9342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-269 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>9346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-270 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-27 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>9349 ₽/шт.</t>
+          <t>7411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-27 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-270 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>7411 ₽/шт.</t>
+          <t>9349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-271 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>9364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-272 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>9368 ₽/шт.</t>
         </is>
@@ -5097,68 +5097,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-278 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>9427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-279 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>9436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-280 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-28 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>9446 ₽/шт.</t>
+          <t>7411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-28 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-280 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>7411 ₽/шт.</t>
+          <t>9446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-281 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>9446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-282 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>9446 ₽/шт.</t>
         </is>
@@ -5229,68 +5229,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-288 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>9480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-289 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>9481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-290 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-29 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>9501 ₽/шт.</t>
+          <t>7427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-29 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-290 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>7427 ₽/шт.</t>
+          <t>9501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-291 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>9512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-292 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>9532 ₽/шт.</t>
         </is>
@@ -5361,212 +5361,212 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-298 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>9615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-299 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>9615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-300 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-3 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>9618 ₽/шт.</t>
+          <t>7237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-30 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>7432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-301 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-300 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>9618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-302 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-301 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>9623 ₽/шт.</t>
+          <t>9618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-303 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-302 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>9631 ₽/шт.</t>
+          <t>9623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-304 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-303 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>9631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-305 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-304 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>9640 ₽/шт.</t>
+          <t>9631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-306 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-305 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>9641 ₽/шт.</t>
+          <t>9640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-307 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-306 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>9649 ₽/шт.</t>
+          <t>9641 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-308 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-307 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>9676 ₽/шт.</t>
+          <t>9649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-309 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-308 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>9682 ₽/шт.</t>
+          <t>9676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-3 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-309 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>7237 ₽/шт.</t>
+          <t>9682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-310 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-31 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>9689 ₽/шт.</t>
+          <t>7442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-31 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-310 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>7442 ₽/шт.</t>
+          <t>9689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-311 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>9691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-312 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>9694 ₽/шт.</t>
         </is>
@@ -5637,68 +5637,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-318 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>9735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-319 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>9742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-320 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-32 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>9744 ₽/шт.</t>
+          <t>7453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-32 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-320 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>7453 ₽/шт.</t>
+          <t>9744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-321 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>9747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-322 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>9751 ₽/шт.</t>
         </is>
@@ -5769,68 +5769,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-328 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>9801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-329 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>9802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-330 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-33 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>9802 ₽/шт.</t>
+          <t>7468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-33 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-330 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>7468 ₽/шт.</t>
+          <t>9802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-331 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>9803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-332 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>9821 ₽/шт.</t>
         </is>
@@ -5901,68 +5901,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-338 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>9873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-339 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>9878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-340 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-34 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>9883 ₽/шт.</t>
+          <t>7472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-34 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-340 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>7472 ₽/шт.</t>
+          <t>9883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-341 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>9886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-342 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>9911 ₽/шт.</t>
         </is>
@@ -6033,68 +6033,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-348 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>9956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-349 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>9957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-350 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-35 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>9972 ₽/шт.</t>
+          <t>7478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-35 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-350 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>7478 ₽/шт.</t>
+          <t>9972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-351 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>9972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-36 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>7482 ₽/шт.</t>
         </is>
@@ -6117,68 +6117,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-38 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>7499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-39 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>7500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-40 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-4 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>7517 ₽/шт.</t>
+          <t>7242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-4 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-40 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>7242 ₽/шт.</t>
+          <t>7517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-41 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>7525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-42 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>7525 ₽/шт.</t>
         </is>
@@ -6249,68 +6249,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-48 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>7567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-49 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>7567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-50 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-5 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>7582 ₽/шт.</t>
+          <t>7251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-5 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-50 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>7251 ₽/шт.</t>
+          <t>7582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-51 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>7591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-52 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>7595 ₽/шт.</t>
         </is>
@@ -6381,68 +6381,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-58 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>7660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-59 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>7662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-60 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-6 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>7666 ₽/шт.</t>
+          <t>7273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-6 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-60 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>7273 ₽/шт.</t>
+          <t>7666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-61 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>7681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-62 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>7697 ₽/шт.</t>
         </is>
@@ -6513,68 +6513,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-68 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>7730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-69 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>7733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-70 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-7 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>7734 ₽/шт.</t>
+          <t>7289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-7 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-70 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>7289 ₽/шт.</t>
+          <t>7734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-71 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>7738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-72 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>7757 ₽/шт.</t>
         </is>
@@ -6645,68 +6645,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-78 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>7796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-79 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>7803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-80 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-8 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>7812 ₽/шт.</t>
+          <t>7307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-8 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-80 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>7307 ₽/шт.</t>
+          <t>7812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-81 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>7820 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-82 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>7826 ₽/шт.</t>
         </is>
@@ -6777,68 +6777,68 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-88 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>7862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-89 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>7863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-90 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-9 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>7876 ₽/шт.</t>
+          <t>7310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-9 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с двумя присоединениями КМУ2-90 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>7310 ₽/шт.</t>
+          <t>7876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-91 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>7876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-92 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>7878 ₽/шт.</t>
         </is>
@@ -6909,1004 +6909,1004 @@
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-98 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>7904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с двумя присоединениями КМУ2-99 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>7914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-100 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-1 700х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>4696 ₽/шт.</t>
+          <t>3561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-10 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>3668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-101 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-100 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>4723 ₽/шт.</t>
+          <t>4696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-102 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-101 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>4725 ₽/шт.</t>
+          <t>4723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-103 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-102 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>4730 ₽/шт.</t>
+          <t>4725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-104 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-103 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>4741 ₽/шт.</t>
+          <t>4730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-105 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-104 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>4742 ₽/шт.</t>
+          <t>4741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-106 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-105 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>4750 ₽/шт.</t>
+          <t>4742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-107 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-106 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>4755 ₽/шт.</t>
+          <t>4750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-108 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-107 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>4766 ₽/шт.</t>
+          <t>4755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-109 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-108 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>4771 ₽/шт.</t>
+          <t>4766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-110 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-109 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>4789 ₽/шт.</t>
+          <t>4771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-11 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>3668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-111 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-110 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>4793 ₽/шт.</t>
+          <t>4789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-112 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-111 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>4801 ₽/шт.</t>
+          <t>4793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-113 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-112 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>4808 ₽/шт.</t>
+          <t>4801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-114 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-113 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>4808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-115 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-114 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>4810 ₽/шт.</t>
+          <t>4808 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-116 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-115 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>4818 ₽/шт.</t>
+          <t>4810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-117 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-116 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>4826 ₽/шт.</t>
+          <t>4818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-118 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-117 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>4832 ₽/шт.</t>
+          <t>4826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-119 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-118 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>4834 ₽/шт.</t>
+          <t>4832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-120 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-119 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>4842 ₽/шт.</t>
+          <t>4834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-12 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>3701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-121 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-120 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>4844 ₽/шт.</t>
+          <t>4842 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-122 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-121 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>4847 ₽/шт.</t>
+          <t>4844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-123 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-122 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>4848 ₽/шт.</t>
+          <t>4847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-124 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-123 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>4860 ₽/шт.</t>
+          <t>4848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-125 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-124 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>4864 ₽/шт.</t>
+          <t>4860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-126 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-125 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>4889 ₽/шт.</t>
+          <t>4864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-127 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-126 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>4893 ₽/шт.</t>
+          <t>4889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-128 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-127 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>4903 ₽/шт.</t>
+          <t>4893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-129 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-128 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>4908 ₽/шт.</t>
+          <t>4903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-130 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-129 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>4919 ₽/шт.</t>
+          <t>4908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-13 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>3707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-131 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-130 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>4927 ₽/шт.</t>
+          <t>4919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-132 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-131 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>4929 ₽/шт.</t>
+          <t>4927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-133 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-132 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>4932 ₽/шт.</t>
+          <t>4929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-134 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-133 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>4945 ₽/шт.</t>
+          <t>4932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-135 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-134 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>4955 ₽/шт.</t>
+          <t>4945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-136 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-135 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>4955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-137 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-136 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>4958 ₽/шт.</t>
+          <t>4955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-138 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-137 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>4962 ₽/шт.</t>
+          <t>4958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-139 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-138 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>4978 ₽/шт.</t>
+          <t>4962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-140 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-139 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>4994 ₽/шт.</t>
+          <t>4978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-14 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>3709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-141 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-140 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>5002 ₽/шт.</t>
+          <t>4994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-142 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-141 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>5018 ₽/шт.</t>
+          <t>5002 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-143 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-142 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>5018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-144 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-143 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>5030 ₽/шт.</t>
+          <t>5018 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-145 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-144 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>5043 ₽/шт.</t>
+          <t>5030 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-146 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-145 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>5063 ₽/шт.</t>
+          <t>5043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-147 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-146 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>5066 ₽/шт.</t>
+          <t>5063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-148 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-147 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>5067 ₽/шт.</t>
+          <t>5066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-149 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-148 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>5072 ₽/шт.</t>
+          <t>5067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-150 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-149 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>5075 ₽/шт.</t>
+          <t>5072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-15 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>3726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-151 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-150 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>5079 ₽/шт.</t>
+          <t>5075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-152 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-151 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>5080 ₽/шт.</t>
+          <t>5079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-153 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-152 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>5083 ₽/шт.</t>
+          <t>5080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-154 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-153 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>5087 ₽/шт.</t>
+          <t>5083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-155 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-154 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>5105 ₽/шт.</t>
+          <t>5087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-156 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-155 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>5110 ₽/шт.</t>
+          <t>5105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-157 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-156 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>5110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-158 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-157 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>5110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-159 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-158 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>5137 ₽/шт.</t>
+          <t>5110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-160 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-159 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>5138 ₽/шт.</t>
+          <t>5137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-16 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>3731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-161 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-160 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>5149 ₽/шт.</t>
+          <t>5138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-162 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-161 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>5150 ₽/шт.</t>
+          <t>5149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-163 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-162 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>5169 ₽/шт.</t>
+          <t>5150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-164 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-163 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>5171 ₽/шт.</t>
+          <t>5169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-165 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-164 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>5178 ₽/шт.</t>
+          <t>5171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-166 1250х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-165 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>5180 ₽/шт.</t>
+          <t>5178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-167 1250х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-166 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>5198 ₽/шт.</t>
+          <t>5180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-168 1250х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-167 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>5204 ₽/шт.</t>
+          <t>5198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-169 1250х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-168 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>5213 ₽/шт.</t>
+          <t>5204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-1 700х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-169 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>3561 ₽/шт.</t>
+          <t>5213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-170 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-17 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>5215 ₽/шт.</t>
+          <t>3732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-17 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-170 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>3732 ₽/шт.</t>
+          <t>5215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-171 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>5217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-172 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
           <t>5235 ₽/шт.</t>
         </is>
@@ -7977,68 +7977,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-178 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>5258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-179 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
           <t>5258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-180 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-18 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>5269 ₽/шт.</t>
+          <t>3734 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-18 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-180 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>3734 ₽/шт.</t>
+          <t>5269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-181 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>5278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-182 1250х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>5307 ₽/шт.</t>
         </is>
@@ -8109,68 +8109,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-188 1250х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>5383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-189 1250х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>5387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-190 1250х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-19 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>5395 ₽/шт.</t>
+          <t>3741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-19 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-190 1250х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>3741 ₽/шт.</t>
+          <t>5395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-191 1250х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>5415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-192 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>5422 ₽/шт.</t>
         </is>
@@ -8241,212 +8241,212 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-198 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>5476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-199 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>5479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-200 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-2 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>5481 ₽/шт.</t>
+          <t>3566 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-20 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
           <t>3748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-201 1500х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-200 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>5481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-202 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-201 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>5481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-203 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-202 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>5492 ₽/шт.</t>
+          <t>5481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-204 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-203 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>5512 ₽/шт.</t>
+          <t>5492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-205 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-204 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>5533 ₽/шт.</t>
+          <t>5512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-206 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-205 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>5555 ₽/шт.</t>
+          <t>5533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-207 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-206 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>5564 ₽/шт.</t>
+          <t>5555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-208 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-207 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>5565 ₽/шт.</t>
+          <t>5564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-209 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-208 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>5568 ₽/шт.</t>
+          <t>5565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-2 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-209 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>3566 ₽/шт.</t>
+          <t>5568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-210 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-21 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>5568 ₽/шт.</t>
+          <t>3765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-21 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-210 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>3765 ₽/шт.</t>
+          <t>5568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-211 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>5578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-212 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>5595 ₽/шт.</t>
         </is>
@@ -8517,68 +8517,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-218 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>5619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-219 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>5647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-220 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-22 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>5648 ₽/шт.</t>
+          <t>3768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-22 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-220 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>3768 ₽/шт.</t>
+          <t>5648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-221 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>5652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-222 1500х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>5652 ₽/шт.</t>
         </is>
@@ -8649,68 +8649,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-228 1500х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>5699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-229 1500х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>5700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-230 1500х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-23 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>5702 ₽/шт.</t>
+          <t>3769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-23 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-230 1500х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>3769 ₽/шт.</t>
+          <t>5702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-231 1500х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>5706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-232 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>5727 ₽/шт.</t>
         </is>
@@ -8781,68 +8781,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-238 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>5769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-239 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>5783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-240 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-24 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>5783 ₽/шт.</t>
+          <t>3795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-24 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-240 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>3795 ₽/шт.</t>
+          <t>5783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-241 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
           <t>5792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-242 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
           <t>5793 ₽/шт.</t>
         </is>
@@ -8913,68 +8913,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-248 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>5839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-249 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>5845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-250 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-25 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>5855 ₽/шт.</t>
+          <t>3816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-25 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-250 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>3816 ₽/шт.</t>
+          <t>5855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-251 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>5859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-252 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>5862 ₽/шт.</t>
         </is>
@@ -9045,68 +9045,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-258 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>5919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-259 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>5925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-260 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-26 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>5934 ₽/шт.</t>
+          <t>3819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-26 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-260 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>3819 ₽/шт.</t>
+          <t>5934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-261 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>5975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-262 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>5998 ₽/шт.</t>
         </is>
@@ -9177,68 +9177,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-268 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>6052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-269 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>6054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-270 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-27 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>6058 ₽/шт.</t>
+          <t>3829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-27 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-270 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>3829 ₽/шт.</t>
+          <t>6058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-271 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>6059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-272 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>6066 ₽/шт.</t>
         </is>
@@ -9309,68 +9309,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-278 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>6119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-279 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>6135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-280 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-28 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>6137 ₽/шт.</t>
+          <t>3831 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-28 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-280 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>3831 ₽/шт.</t>
+          <t>6137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-281 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>6157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-282 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>6161 ₽/шт.</t>
         </is>
@@ -9441,68 +9441,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-288 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>6188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-289 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>6195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-290 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-29 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>6196 ₽/шт.</t>
+          <t>3846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-29 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-290 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>3846 ₽/шт.</t>
+          <t>6196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-291 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>6205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-292 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>6241 ₽/шт.</t>
         </is>
@@ -9573,212 +9573,212 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-298 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>6330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-299 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>6331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-300 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-3 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>6361 ₽/шт.</t>
+          <t>3576 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-30 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>3868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-301 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-300 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>6363 ₽/шт.</t>
+          <t>6361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-302 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-301 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>6378 ₽/шт.</t>
+          <t>6363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-303 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-302 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>6382 ₽/шт.</t>
+          <t>6378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-304 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-303 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>6390 ₽/шт.</t>
+          <t>6382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-305 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-304 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>6400 ₽/шт.</t>
+          <t>6390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-306 2000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-305 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>6408 ₽/шт.</t>
+          <t>6400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-307 2000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-306 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>6408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-308 2000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-307 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>6431 ₽/шт.</t>
+          <t>6408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-309 2000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-308 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>6433 ₽/шт.</t>
+          <t>6431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-3 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-309 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>3576 ₽/шт.</t>
+          <t>6433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-310 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-31 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>6466 ₽/шт.</t>
+          <t>3873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-31 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-310 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>3873 ₽/шт.</t>
+          <t>6466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-311 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>6484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-312 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>6494 ₽/шт.</t>
         </is>
@@ -9849,68 +9849,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-318 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>6585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-319 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
           <t>6619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-320 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-32 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>6620 ₽/шт.</t>
+          <t>3886 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-32 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-320 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>3886 ₽/шт.</t>
+          <t>6620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-321 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>6630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-322 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>6652 ₽/шт.</t>
         </is>
@@ -9981,68 +9981,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-328 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>6687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-329 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
           <t>6693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-330 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-33 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>6696 ₽/шт.</t>
+          <t>3889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-33 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-330 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>3889 ₽/шт.</t>
+          <t>6696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-331 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>6699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-332 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>6718 ₽/шт.</t>
         </is>
@@ -10113,68 +10113,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-338 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>6757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-339 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>6776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-340 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-34 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>6777 ₽/шт.</t>
+          <t>3900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-34 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-340 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>3900 ₽/шт.</t>
+          <t>6777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-341 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>6787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-342 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>6787 ₽/шт.</t>
         </is>
@@ -10245,68 +10245,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-348 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>6809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-349 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>6812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-350 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-35 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>6818 ₽/шт.</t>
+          <t>3912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-35 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-350 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>3912 ₽/шт.</t>
+          <t>6818 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-351 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>6823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-352 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
           <t>6833 ₽/шт.</t>
         </is>
@@ -10377,68 +10377,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-358 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>6867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-359 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>6897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-360 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-36 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>6901 ₽/шт.</t>
+          <t>3924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-36 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-360 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>3924 ₽/шт.</t>
+          <t>6901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-361 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
           <t>6901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-362 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
           <t>6908 ₽/шт.</t>
         </is>
@@ -10509,68 +10509,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-368 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>6946 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-369 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>6950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-370 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-37 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>6959 ₽/шт.</t>
+          <t>3945 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-37 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-370 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>3945 ₽/шт.</t>
+          <t>6959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-371 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>6966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-372 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>6972 ₽/шт.</t>
         </is>
@@ -10641,68 +10641,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-378 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>7021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-379 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>7023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-380 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-38 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>7046 ₽/шт.</t>
+          <t>3959 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-38 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-380 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>3959 ₽/шт.</t>
+          <t>7046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-381 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>7065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-382 2000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
           <t>7099 ₽/шт.</t>
         </is>
@@ -10773,104 +10773,104 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-388 2000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>7134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-389 2000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>7180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-390 2000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-39 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>7192 ₽/шт.</t>
+          <t>3973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-39 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-390 2000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>3973 ₽/шт.</t>
+          <t>7192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-391 2000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>7193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-40 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-4 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>3982 ₽/шт.</t>
+          <t>3583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-4 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-40 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>3583 ₽/шт.</t>
+          <t>3982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-41 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t>3986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-42 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t>4006 ₽/шт.</t>
         </is>
@@ -10941,68 +10941,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-48 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>4072 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-49 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t>4109 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-50 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-5 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>4116 ₽/шт.</t>
+          <t>3597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-5 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-50 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>3597 ₽/шт.</t>
+          <t>4116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-51 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>4117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-52 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>4122 ₽/шт.</t>
         </is>
@@ -11073,68 +11073,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-58 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t>4217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-59 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>4218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-60 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-6 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>4223 ₽/шт.</t>
+          <t>3607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-6 1000х2100 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-60 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>3607 ₽/шт.</t>
+          <t>4223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-61 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>4248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-62 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t>4264 ₽/шт.</t>
         </is>
@@ -11205,68 +11205,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-68 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>4289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-69 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>4315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-70 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-7 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>4318 ₽/шт.</t>
+          <t>3613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-7 1000х900 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-70 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>3613 ₽/шт.</t>
+          <t>4318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-71 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>4349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-72 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>4349 ₽/шт.</t>
         </is>
@@ -11337,68 +11337,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-78 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>4400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-79 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>4416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-80 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-8 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>4420 ₽/шт.</t>
+          <t>3629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-8 1000х1200 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-80 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>3629 ₽/шт.</t>
+          <t>4420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-81 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>4432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-82 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>4475 ₽/шт.</t>
         </is>
@@ -11469,68 +11469,68 @@
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-88 1000х1200 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>4497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-89 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>4510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-90 1000х1800 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-9 1000х1500 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>4528 ₽/шт.</t>
+          <t>3655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Колодец дренажный узловой с одним присоединением КМУ1-9 1000х1500 мм ТПР 902-09-2284</t>
+          <t>Колодец дренажный узловой с одним присоединением КМУ1-90 1000х1800 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>3655 ₽/шт.</t>
+          <t>4528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-91 1000х2100 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>4552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>Колодец дренажный узловой с одним присоединением КМУ1-92 1000х900 мм ТПР 902-09-2284</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>4560 ₽/шт.</t>
         </is>