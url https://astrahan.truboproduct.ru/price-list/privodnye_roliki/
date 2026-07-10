--- v0 (2026-05-15)
+++ v1 (2026-07-10)
@@ -885,188 +885,188 @@
         <is>
           <t>Приводной полик со шкивом под ремень 50 мм 500 Н 421ST</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Приводной полик со шкивом под ремень 50 мм 600 Н 445/446</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>1464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 60.3 мм 1000 Н 445R ST</t>
+          <t>Приводной полик со шкивом под ремень 60 мм 1000 Н 445R ST</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1294 ₽/шт.</t>
+          <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 60.3 мм 1500 Н 477</t>
+          <t>Приводной полик со шкивом под ремень 60 мм 1500 Н 477</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1396 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 60.3 мм 600 Н 445/448</t>
+          <t>Приводной полик со шкивом под ремень 60 мм 600 Н 445/447</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>1221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 60 мм 1000 Н 445R ST</t>
+          <t>Приводной полик со шкивом под ремень 60.3 мм 1000 Н 445R ST</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1396 ₽/шт.</t>
+          <t>1294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 60 мм 1500 Н 477</t>
+          <t>Приводной полик со шкивом под ремень 60.3 мм 1500 Н 477</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 60 мм 600 Н 445/447</t>
+          <t>Приводной полик со шкивом под ремень 60.3 мм 600 Н 445/448</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1221 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 63.5 мм 1000 Н 445R ST</t>
+          <t>Приводной полик со шкивом под ремень 63 мм 1000 Н 445R ST</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1477 ₽/шт.</t>
+          <t>1436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 63.5 мм 1500 Н 477</t>
+          <t>Приводной полик со шкивом под ремень 63 мм 1500 Н 477</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1436 ₽/шт.</t>
+          <t>1294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 63.5 мм 600 Н 445/450</t>
+          <t>Приводной полик со шкивом под ремень 63 мм 600 Н 445/449</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1294 ₽/шт.</t>
+          <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 63 мм 1000 Н 445R ST</t>
+          <t>Приводной полик со шкивом под ремень 63.5 мм 1000 Н 445R ST</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1436 ₽/шт.</t>
+          <t>1477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 63 мм 1500 Н 477</t>
+          <t>Приводной полик со шкивом под ремень 63.5 мм 1500 Н 477</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1294 ₽/шт.</t>
+          <t>1436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Приводной полик со шкивом под ремень 63 мм 600 Н 445/449</t>
+          <t>Приводной полик со шкивом под ремень 63.5 мм 600 Н 445/450</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1396 ₽/шт.</t>
+          <t>1294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Приводной полик со шкивом под ремень 80 мм 1000 Н 445R ST</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>1204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Приводной полик со шкивом под ремень 80 мм 1200 Н 517 Z24/Z25</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>992 ₽/шт.</t>
         </is>
@@ -1281,212 +1281,212 @@
         <is>
           <t>Приводной ролик с двухрядной звездочкой 50 мм 1500 Н 502 1/2x5/16"</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>1221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Приводной ролик с двухрядной звездочкой 50 мм 400 Н 480/481 1/2x5/16"</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>1463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 60.3 мм 1500 Н 502 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 60 мм 1000 Н 500/501 1/2x5/16"</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1373 ₽/шт.</t>
+          <t>1204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 60.3 мм 400 Н 480/481 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 60 мм 1000 Н 500R 1/2x5/16"</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1428 ₽/шт.</t>
+          <t>931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 60 мм 1000 Н 500/501 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 60 мм 1500 Н 502 1/2x5/16"</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1204 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 60 мм 1000 Н 500R 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 60 мм 400 Н 480/481 1/2x5/16"</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>931 ₽/шт.</t>
+          <t>1165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 60 мм 1500 Н 502 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 60.3 мм 1500 Н 502 1/2x5/16"</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>1373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 60 мм 400 Н 480/481 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 60.3 мм 400 Н 480/481 1/2x5/16"</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1165 ₽/шт.</t>
+          <t>1428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 1000 Н 500/501 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63 мм 1000 Н 500/501 1/2x5/16"</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>929 ₽/шт.</t>
+          <t>1402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 1000 Н 500R 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63 мм 1000 Н 500R 1/2x5/16"</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1464 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 1500 Н 502 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63 мм 1500 Н 502 1/2x5/16"</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1067 ₽/шт.</t>
+          <t>1000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 3400 Н 510 5/8x3/8"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63 мм 400 Н 480/481 1/2x5/16"</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1396 ₽/шт.</t>
+          <t>1182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63 мм 1000 Н 500/501 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 1000 Н 500/501 1/2x5/16"</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1402 ₽/шт.</t>
+          <t>929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63 мм 1000 Н 500R 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 1000 Н 500R 1/2x5/16"</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>1464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63 мм 1500 Н 502 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 1500 Н 502 1/2x5/16"</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1000 ₽/шт.</t>
+          <t>1067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Приводной ролик с двухрядной звездочкой 63 мм 400 Н 480/481 1/2x5/16"</t>
+          <t>Приводной ролик с двухрядной звездочкой 63.5 мм 3400 Н 510 5/8x3/8"</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1182 ₽/шт.</t>
+          <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Приводной ролик с двухрядной звездочкой 70 мм 1000 Н 500/501 1/2x5/16"</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Приводной ролик с двухрядной звездочкой 70 мм 1000 Н 500R 1/2x5/16"</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>1228 ₽/шт.</t>
         </is>
@@ -1785,488 +1785,488 @@
         <is>
           <t>Приводной ролик с однорядной звездочкой 50 мм 1500 Н 464  5/8х3/8"</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>1369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Приводной ролик с однорядной звездочкой 50 мм 1500 Н 508 1/2х5/16"</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>1477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 454/455 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 454/455 1/2х5/16"</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>1221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 454R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 454R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>992 ₽/шт.</t>
+          <t>1423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 457/458 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 457/458 1/2х5/16"</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>929 ₽/шт.</t>
+          <t>1402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 462/463 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 462/463 5/8х3/8"</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>1182 ₽/шт.</t>
+          <t>1463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 462R 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 462R 5/8х3/8"</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1477 ₽/шт.</t>
+          <t>1373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 506/507  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 506/507  1/2х5/16"</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1294 ₽/шт.</t>
+          <t>1221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 506R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 506R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>1221 ₽/шт.</t>
+          <t>992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1500 Н 464  5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1500 Н 464  5/8х3/8"</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1176 ₽/шт.</t>
+          <t>1067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1500 Н 508 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60 мм 1500 Н 508 1/2х5/16"</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>974 ₽/шт.</t>
+          <t>1204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 454/455 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 454/455 1/2х5/16"</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1221 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 454R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 454R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>1423 ₽/шт.</t>
+          <t>992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 457/458 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 457/458 1/2х5/16"</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1402 ₽/шт.</t>
+          <t>929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 462/463 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 462/463 5/8х3/8"</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1463 ₽/шт.</t>
+          <t>1182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 462R 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 462R 5/8х3/8"</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1373 ₽/шт.</t>
+          <t>1477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 506/507  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 506/507  1/2х5/16"</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>1221 ₽/шт.</t>
+          <t>1294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1000 Н 506R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1000 Н 506R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>992 ₽/шт.</t>
+          <t>1221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1500 Н 464  5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1500 Н 464  5/8х3/8"</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1067 ₽/шт.</t>
+          <t>1176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 60 мм 1500 Н 508 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 60.3 мм 1500 Н 508 1/2х5/16"</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1204 ₽/шт.</t>
+          <t>974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 454/455 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 454/455 1/2х5/16"</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 454R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 454R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>1463 ₽/шт.</t>
+          <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 457/458 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 457/458 1/2х5/16"</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1046 ₽/шт.</t>
+          <t>1020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 462/463 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 462/463 5/8х3/8"</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1065 ₽/шт.</t>
+          <t>974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 462R 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 462R 5/8х3/8"</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>1000 ₽/шт.</t>
+          <t>1204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 506/507  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 506/507  1/2х5/16"</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>992 ₽/шт.</t>
+          <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 506R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 506R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>932 ₽/шт.</t>
+          <t>1204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1500 Н 464  5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1500 Н 464  5/8х3/8"</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>974 ₽/шт.</t>
+          <t>1165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1500 Н 508 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63 мм 1500 Н 508 1/2х5/16"</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>1357 ₽/шт.</t>
+          <t>992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63.5 мм 3400 Н 511 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 454/455 1/2х5/16"</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1065 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 454/455 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 454R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>992 ₽/шт.</t>
+          <t>1463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 454R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 457/458 1/2х5/16"</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>1396 ₽/шт.</t>
+          <t>1046 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 457/458 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 462/463 5/8х3/8"</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>1020 ₽/шт.</t>
+          <t>1065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 462/463 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 462R 5/8х3/8"</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>974 ₽/шт.</t>
+          <t>1000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 462R 5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 506/507  1/2х5/16"</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>1204 ₽/шт.</t>
+          <t>992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 506/507  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1000 Н 506R  1/2х5/16"</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1000 Н 506R  1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1500 Н 464  5/8х3/8"</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1204 ₽/шт.</t>
+          <t>974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1500 Н 464  5/8х3/8"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 1500 Н 508 1/2х5/16"</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1165 ₽/шт.</t>
+          <t>1357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Приводной ролик с однорядной звездочкой 63 мм 1500 Н 508 1/2х5/16"</t>
+          <t>Приводной ролик с однорядной звездочкой 63.5 мм 3400 Н 511 5/8х3/8"</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>992 ₽/шт.</t>
+          <t>1065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Приводной ролик с однорядной звездочкой 70 мм 1000 Н 454/455 1/2х5/16"</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>1396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Приводной ролик с однорядной звездочкой 70 мм 1000 Н 457/458 1/2х5/16"</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>931 ₽/шт.</t>
         </is>