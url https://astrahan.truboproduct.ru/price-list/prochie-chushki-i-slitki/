--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -633,272 +633,272 @@
         <is>
           <t>Алюминиевая отливка АК13 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК21М2 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК5М2 ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК5М ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК5М4 ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК5М2 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>688 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК5М7 ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК5М4 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>666 ₽/шт.</t>
+          <t>688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК5М ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК5М7 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>634 ₽/шт.</t>
+          <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК5Мч ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК6М2 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК7 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК7пч ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК7Ц9 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>697 ₽/шт.</t>
+          <t>638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК7Ц9 ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК7пч ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>638 ₽/шт.</t>
+          <t>697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК7ч ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК8л ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК8М ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>602 ₽/шт.</t>
+          <t>678 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК8М3 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК8М3ч ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК8М ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК8л ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>678 ₽/шт.</t>
+          <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК9 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК9М2 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК9пч ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК9Ц6 ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>679 ₽/шт.</t>
+          <t>677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК9с ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК9пч ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>648 ₽/шт.</t>
+          <t>679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Алюминиевая отливка АК9Ц6 ГОСТ 1583-93</t>
+          <t>Алюминиевая отливка АК9с ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>677 ₽/шт.</t>
+          <t>648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АК9ч ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Алюминиевая отливка АМ4,5Кд ГОСТ 1583-93</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>620 ₽/шт.</t>
         </is>