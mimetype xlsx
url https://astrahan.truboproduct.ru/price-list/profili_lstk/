--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -573,176 +573,176 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх0,7 мм </t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>101 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх0,8 мм </t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>126 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх1 мм </t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>369 ₽/пг.м</t>
+          <t>226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх1,2 мм </t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>513 ₽/пг.м</t>
+          <t>369 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх1,5 мм </t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м</t>
+          <t>513 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х100хх2 мм </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>676 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх1 мм </t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>379 ₽/пг.м</t>
+          <t>234 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх1,2 мм </t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>516 ₽/пг.м</t>
+          <t>379 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх1,5 мм </t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>234 ₽/пг.м</t>
+          <t>516 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х150хх2 мм </t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>688 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх1 мм </t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>393 ₽/пг.м</t>
+          <t>239 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх1,2 мм </t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>525 ₽/пг.м</t>
+          <t>393 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх1,5 мм </t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>239 ₽/пг.м</t>
+          <t>525 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х200хх2 мм </t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>706 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК направляющий ПН 50х250хх1,2 мм </t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>406 ₽/пг.м</t>
         </is>
@@ -1089,188 +1089,188 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 35х85хх1,2 мм </t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>279 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 39х105хх2 мм </t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>605 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х100хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х100хх1 мм </t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>293 ₽/пг.м</t>
+          <t>154 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х100хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х100хх1,2 мм </t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>154 ₽/пг.м</t>
+          <t>293 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х100хх2 мм </t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>615 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х110хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х110хх1 мм </t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>305 ₽/пг.м</t>
+          <t>159 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х110хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х110хх1,2 мм </t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>466 ₽/пг.м</t>
+          <t>305 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х110хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х110хх1,5 мм </t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>159 ₽/пг.м</t>
+          <t>466 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х120хх1,2 мм </t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>306 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х130хх2 мм </t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>623 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх0,7 мм </t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>98 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх1 мм </t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>318 ₽/пг.м</t>
+          <t>174 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх1,2 мм </t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>480 ₽/пг.м</t>
+          <t>318 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх1,5 мм </t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>174 ₽/пг.м</t>
+          <t>480 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х145хх2 мм </t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>630 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х150хх1,2 мм </t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>324 ₽/пг.м</t>
         </is>
@@ -1437,68 +1437,68 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х85хх1,2 мм </t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>291 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 40х95хх2 мм </t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>614 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 45х110хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 45х110хх1 мм </t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м</t>
+          <t>202 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 45х110хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ПП 45х110хх1,2 мм </t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>202 ₽/пг.м</t>
+          <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 45х145хх1,2 мм </t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ПП 45х95хх1,2 мм </t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>332 ₽/пг.м</t>
         </is>
@@ -1845,320 +1845,320 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х100хх1,5 мм </t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>449 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х100хх2 мм </t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх1 мм </t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>299 ₽/пг.м</t>
+          <t>158 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх1,2 мм </t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>460 ₽/пг.м</t>
+          <t>299 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх1,5 мм </t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>158 ₽/пг.м</t>
+          <t>460 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х110хх2 мм </t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>622 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х120хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х120хх1 мм </t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>311 ₽/пг.м</t>
+          <t>171 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х120хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х120хх1,2 мм </t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>171 ₽/пг.м</t>
+          <t>311 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х145хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х145хх1 мм </t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>315 ₽/пг.м</t>
+          <t>178 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х145хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х145хх1,2 мм </t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>178 ₽/пг.м</t>
+          <t>315 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х150хх1,2 мм </t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>321 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х150хх1,5 мм </t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>481 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х150хх2 мм </t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>640 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х195хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х195хх1 мм </t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>325 ₽/пг.м</t>
+          <t>185 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х195хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х195хх1,2 мм </t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>484 ₽/пг.м</t>
+          <t>325 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х195хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х195хх1,5 мм </t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>185 ₽/пг.м</t>
+          <t>484 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх1 мм </t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>327 ₽/пг.м</t>
+          <t>187 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх1,2 мм </t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>485 ₽/пг.м</t>
+          <t>327 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх1,5 мм </t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>187 ₽/пг.м</t>
+          <t>485 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х200хх2 мм </t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>645 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х220хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х220хх1 мм </t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>487 ₽/пг.м</t>
+          <t>190 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х220хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х220хх1,5 мм </t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>190 ₽/пг.м</t>
+          <t>487 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх1 мм </t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>328 ₽/пг.м</t>
+          <t>195 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх1,2 мм </t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>499 ₽/пг.м</t>
+          <t>328 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх1,5 мм </t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>195 ₽/пг.м</t>
+          <t>499 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 40х250хх2 мм </t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>647 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х100хх1,2 мм </t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>336 ₽/пг.м</t>
         </is>
@@ -2181,80 +2181,80 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х145хх1,5 мм </t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>500 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х150хх1 мм </t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>212 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх1 мм </t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>338 ₽/пг.м</t>
+          <t>217 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх1,2 мм </t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>502 ₽/пг.м</t>
+          <t>338 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх1,5 мм </t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>217 ₽/пг.м</t>
+          <t>502 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х195хх2 мм </t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>656 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х200хх1,2 мм </t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>349 ₽/пг.м</t>
         </is>
@@ -2301,140 +2301,140 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х300хх1,5 мм </t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>505 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 45х300хх2 мм </t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>658 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х100хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х100хх1 мм </t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>511 ₽/пг.м</t>
+          <t>225 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х100хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х100хх1,5 мм </t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>225 ₽/пг.м</t>
+          <t>511 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х145хх1,2 мм </t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>377 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х145хх1,5 мм </t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>515 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х145хх2 мм </t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>681 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх1,2 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх1 мм </t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>379 ₽/пг.м</t>
+          <t>226 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх1,2 мм </t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>515 ₽/пг.м</t>
+          <t>379 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх1,5 мм </t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>226 ₽/пг.м</t>
+          <t>515 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х150хх2 мм </t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>686 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 50х153хх1,2 мм </t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>383 ₽/пг.м</t>
         </is>
@@ -2493,68 +2493,68 @@
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 60х195хх1,2 мм </t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>416 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 60х250хх1,5 мм </t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>541 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 65х250хх1,5 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 65х250хх1 мм </t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>548 ₽/пг.м</t>
+          <t>246 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 65х250хх1 мм </t>
+          <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 65х250хх1,5 мм </t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>246 ₽/пг.м</t>
+          <t>548 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 65х250хх2 мм </t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>745 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t xml:space="preserve">Профиль ЛСТК потолочный ТПП 65х300хх1,2 мм </t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>416 ₽/пг.м</t>
         </is>
@@ -2745,200 +2745,200 @@
         <is>
           <t>Профиль ЛСТК равнополочный Z-образный 80х50хх3 мм ГОСТ 13229-78</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>876 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 145х45х13х0,7 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 145х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 145х45х13х1 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>573 ₽/пг.м</t>
+          <t>249 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 145х45х13х1 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 145х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>249 ₽/пг.м</t>
+          <t>573 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 150х45х13х0,7 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>103 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 150х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 150х45х13х1 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>576 ₽/пг.м</t>
+          <t>251 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 150х45х13х1 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 150х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>251 ₽/пг.м</t>
+          <t>576 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 150х65х13х1,5 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>579 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 150х65х13х2 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>788 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 195х45х13х0,7 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>107 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 195х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 195х45х13х1 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>580 ₽/пг.м</t>
+          <t>258 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 195х45х13х1 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 195х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>258 ₽/пг.м</t>
+          <t>580 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 200х45х13х0,7 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>113 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 200х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 200х45х13х1 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>581 ₽/пг.м</t>
+          <t>270 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК сигма-профиль 200х45х13х1 мм ТУ 5285-004-42481025-04</t>
+          <t>Профиль ЛСТК сигма-профиль 200х45х13х1,5 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>270 ₽/пг.м</t>
+          <t>581 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 200х65х13х1,5 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>586 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Профиль ЛСТК сигма-профиль 200х65х13х2 мм ТУ 5285-004-42481025-04</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>789 ₽/пг.м</t>
         </is>
@@ -3537,68 +3537,68 @@
         <is>
           <t>Профиль ЛСТК стоечный С-образный 600х190х69х10 мм ГОСТ 8282-2022</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>1172 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Профиль ЛСТК стоечный С-образный 62х66х17,5х3 мм ГОСТ 8282-2022</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>841 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК стоечный С-образный 65х32х8х1,6 мм ГОСТ 8282-2022</t>
+          <t>Профиль ЛСТК стоечный С-образный 65х32х8х1 мм ГОСТ 8282-2022</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>595 ₽/пг.м</t>
+          <t>244 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Профиль ЛСТК стоечный С-образный 65х32х8х1 мм ГОСТ 8282-2022</t>
+          <t>Профиль ЛСТК стоечный С-образный 65х32х8х1,6 мм ГОСТ 8282-2022</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>244 ₽/пг.м</t>
+          <t>595 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Профиль ЛСТК стоечный С-образный 700х210х74,2х8 мм ГОСТ 8282-2022</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>1148 ₽/пг.м</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Профиль ЛСТК стоечный С-образный 700х210х75х10 мм ГОСТ 8282-2022</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>1173 ₽/пг.м</t>
         </is>