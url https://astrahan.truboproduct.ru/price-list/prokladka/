--- v0 (2026-05-15)
+++ v1 (2026-07-08)
@@ -525,2540 +525,2540 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>495 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>495 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 110х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 115х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 130х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>535 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>539 ₽/шт.</t>
+          <t>540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>540 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>538 ₽/шт.</t>
+          <t>540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>540 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>538 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>538 ₽/шт.</t>
+          <t>540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>540 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 145х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 175х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>618 ₽/шт.</t>
+          <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 190х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>619 ₽/шт.</t>
+          <t>618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>652 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>651 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>652 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 205х20 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>708 ₽/шт.</t>
+          <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>709 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>708 ₽/шт.</t>
+          <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 265х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>709 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>712 ₽/шт.</t>
+          <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 275х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>713 ₽/шт.</t>
+          <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>737 ₽/шт.</t>
+          <t>739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>739 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>741 ₽/шт.</t>
+          <t>737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>737 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 320х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>741 ₽/шт.</t>
+          <t>737 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 330х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>743 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>277 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>280 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>277 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>280 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>277 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>281 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 35х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>761 ₽/шт.</t>
+          <t>762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>762 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>761 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 375х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>767 ₽/шт.</t>
+          <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>768 ₽/шт.</t>
+          <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>769 ₽/шт.</t>
+          <t>770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 380х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>770 ₽/шт.</t>
+          <t>767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>786 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>793 ₽/шт.</t>
+          <t>786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>786 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>791 ₽/шт.</t>
+          <t>793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>793 ₽/шт.</t>
+          <t>786 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>787 ₽/шт.</t>
+          <t>789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>789 ₽/шт.</t>
+          <t>792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>792 ₽/шт.</t>
+          <t>793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 420х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>793 ₽/шт.</t>
+          <t>787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>324 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 45х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>324 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>797 ₽/шт.</t>
+          <t>800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>800 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>797 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 480х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>800 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>333 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>326 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 50х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>333 ₽/шт.</t>
+          <t>326 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>367 ₽/шт.</t>
+          <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>369 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>369 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>373 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>367 ₽/шт.</t>
+          <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>369 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 65х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>404 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>403 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>402 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 75х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>441 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>445 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>441 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>448 ₽/шт.</t>
+          <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>441 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 85х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>448 ₽/шт.</t>
+          <t>441 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>451 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>451 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>449 ₽/шт.</t>
+          <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>451 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная без линзы 95х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>460 ₽/шт.</t>
+          <t>463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>463 ₽/шт.</t>
+          <t>466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>466 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>478 ₽/шт.</t>
         </is>
@@ -3117,92 +3117,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>460 ₽/шт.</t>
+          <t>463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>463 ₽/шт.</t>
+          <t>465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>465 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>477 ₽/шт.</t>
         </is>
@@ -3261,92 +3261,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х145 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>460 ₽/шт.</t>
+          <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>464 ₽/шт.</t>
+          <t>466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>466 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>478 ₽/шт.</t>
         </is>
@@ -3405,92 +3405,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х160 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>460 ₽/шт.</t>
+          <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>464 ₽/шт.</t>
+          <t>466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>466 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>479 ₽/шт.</t>
         </is>
@@ -3549,92 +3549,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 100х190 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>501 ₽/шт.</t>
+          <t>503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>503 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>508 ₽/шт.</t>
+          <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>521 ₽/шт.</t>
         </is>
@@ -3693,92 +3693,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>501 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>505 ₽/шт.</t>
+          <t>508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>508 ₽/шт.</t>
+          <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>521 ₽/шт.</t>
         </is>
@@ -3837,92 +3837,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х175 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>501 ₽/шт.</t>
+          <t>503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>503 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>521 ₽/шт.</t>
         </is>
@@ -3981,92 +3981,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х190 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>503 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>521 ₽/шт.</t>
         </is>
@@ -4125,92 +4125,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 125х205 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>547 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>571 ₽/шт.</t>
         </is>
@@ -4269,92 +4269,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>548 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>572 ₽/шт.</t>
         </is>
@@ -4413,92 +4413,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>546 ₽/шт.</t>
+          <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>551 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>571 ₽/шт.</t>
         </is>
@@ -4557,92 +4557,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х205 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>549 ₽/шт.</t>
+          <t>553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>553 ₽/шт.</t>
+          <t>556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>556 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>572 ₽/шт.</t>
         </is>
@@ -4701,92 +4701,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 150х240 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>169 ₽/шт.</t>
         </is>
@@ -4845,92 +4845,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>170 ₽/шт.</t>
         </is>
@@ -4989,92 +4989,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>171 ₽/шт.</t>
         </is>
@@ -5133,92 +5133,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>156 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>169 ₽/шт.</t>
         </is>
@@ -5277,92 +5277,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 15х35 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>591 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>596 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>610 ₽/шт.</t>
         </is>
@@ -5421,92 +5421,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х255 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>591 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>596 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>609 ₽/шт.</t>
         </is>
@@ -5565,92 +5565,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>590 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>609 ₽/шт.</t>
         </is>
@@ -5709,92 +5709,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х26 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>591 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>596 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>610 ₽/шт.</t>
         </is>
@@ -5853,92 +5853,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 175х275 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>619 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>639 ₽/шт.</t>
         </is>
@@ -5997,92 +5997,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>624 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>641 ₽/шт.</t>
         </is>
@@ -6141,92 +6141,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х265 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>621 ₽/шт.</t>
+          <t>624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>624 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
           <t>641 ₽/шт.</t>
         </is>
@@ -6285,92 +6285,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х275 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>620 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>639 ₽/шт.</t>
         </is>
@@ -6429,92 +6429,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 200х305 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>190 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
           <t>200 ₽/шт.</t>
         </is>
@@ -6573,92 +6573,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>203 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>200 ₽/шт.</t>
         </is>
@@ -6717,92 +6717,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>200 ₽/шт.</t>
         </is>
@@ -6861,92 +6861,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>181 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>190 ₽/шт.</t>
+          <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>200 ₽/шт.</t>
         </is>
@@ -7005,92 +7005,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 20х45 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>659 ₽/шт.</t>
+          <t>662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>662 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
           <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>672 ₽/шт.</t>
         </is>
@@ -7149,92 +7149,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>659 ₽/шт.</t>
+          <t>661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>661 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
           <t>674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>672 ₽/шт.</t>
         </is>
@@ -7293,92 +7293,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х280 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>659 ₽/шт.</t>
+          <t>663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>663 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>672 ₽/шт.</t>
         </is>
@@ -7437,92 +7437,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 225х305 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>680 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>686 ₽/шт.</t>
+          <t>680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>699 ₽/шт.</t>
         </is>
@@ -7581,92 +7581,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>680 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>699 ₽/шт.</t>
         </is>
@@ -7725,92 +7725,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х320 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>681 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>684 ₽/шт.</t>
+          <t>687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>687 ₽/шт.</t>
+          <t>681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>699 ₽/шт.</t>
         </is>
@@ -7869,92 +7869,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 250х330 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>214 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>237 ₽/шт.</t>
         </is>
@@ -8013,92 +8013,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>214 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>237 ₽/шт.</t>
         </is>
@@ -8157,92 +8157,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>214 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
           <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>237 ₽/шт.</t>
         </is>
@@ -8301,92 +8301,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>229 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>213 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>221 ₽/шт.</t>
+          <t>213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>236 ₽/шт.</t>
         </is>
@@ -8445,92 +8445,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 25х50 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>228 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>715 ₽/шт.</t>
+          <t>717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>717 ₽/шт.</t>
+          <t>719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>719 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>728 ₽/шт.</t>
         </is>
@@ -8589,92 +8589,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>715 ₽/шт.</t>
+          <t>717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>717 ₽/шт.</t>
+          <t>719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>719 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>727 ₽/шт.</t>
         </is>
@@ -8733,92 +8733,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х375 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>718 ₽/шт.</t>
+          <t>719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>719 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
           <t>731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
           <t>729 ₽/шт.</t>
         </is>
@@ -8877,92 +8877,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 300х380 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>255 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
           <t>266 ₽/шт.</t>
         </is>
@@ -9021,92 +9021,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>266 ₽/шт.</t>
         </is>
@@ -9165,92 +9165,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
           <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>266 ₽/шт.</t>
         </is>
@@ -9309,92 +9309,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
           <t>265 ₽/шт.</t>
         </is>
@@ -9453,92 +9453,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 32х65 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>747 ₽/шт.</t>
+          <t>748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>748 ₽/шт.</t>
+          <t>750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>750 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>755 ₽/шт.</t>
         </is>
@@ -9597,92 +9597,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>744 ₽/шт.</t>
+          <t>747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>747 ₽/шт.</t>
+          <t>748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>748 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>744 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
           <t>756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>755 ₽/шт.</t>
         </is>
@@ -9741,92 +9741,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 350х420 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>771 ₽/шт.</t>
+          <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>772 ₽/шт.</t>
+          <t>775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>775 ₽/шт.</t>
+          <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>782 ₽/шт.</t>
         </is>
@@ -9885,92 +9885,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>771 ₽/шт.</t>
+          <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>772 ₽/шт.</t>
+          <t>775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>775 ₽/шт.</t>
+          <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>782 ₽/шт.</t>
         </is>
@@ -10029,92 +10029,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 400х480 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>777 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>284 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>291 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>306 ₽/шт.</t>
         </is>
@@ -10173,92 +10173,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>284 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
           <t>306 ₽/шт.</t>
         </is>
@@ -10317,92 +10317,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>284 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
@@ -10461,92 +10461,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>305 ₽/шт.</t>
         </is>
@@ -10605,92 +10605,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 40х75 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>335 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>361 ₽/шт.</t>
         </is>
@@ -10749,92 +10749,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>335 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
           <t>361 ₽/шт.</t>
         </is>
@@ -10893,92 +10893,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х85 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
           <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>338 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>361 ₽/шт.</t>
         </is>
@@ -11037,92 +11037,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
           <t>362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>361 ₽/шт.</t>
         </is>
@@ -11181,92 +11181,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 50х95 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>380 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
           <t>393 ₽/шт.</t>
         </is>
@@ -11325,92 +11325,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>375 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>380 ₽/шт.</t>
+          <t>375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>394 ₽/шт.</t>
         </is>
@@ -11469,92 +11469,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>393 ₽/шт.</t>
         </is>
@@ -11613,92 +11613,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х110 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>375 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>381 ₽/шт.</t>
+          <t>375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>394 ₽/шт.</t>
         </is>
@@ -11757,92 +11757,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 65х130 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>385 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>414 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>414 ₽/шт.</t>
+          <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>417 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
           <t>433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
           <t>431 ₽/шт.</t>
         </is>
@@ -11901,92 +11901,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>417 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>430 ₽/шт.</t>
         </is>
@@ -12045,92 +12045,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х115 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
           <t>423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>415 ₽/шт.</t>
+          <t>418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>418 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
           <t>434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
           <t>431 ₽/шт.</t>
         </is>
@@ -12189,92 +12189,92 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х130 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>418 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
           <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
           <t>431 ₽/шт.</t>
         </is>
@@ -12333,2540 +12333,2540 @@
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
           <t>Прокладка стальная восьмиугольная линзовая 80х160 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>495 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>492 ₽/шт.</t>
+          <t>494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>494 ₽/шт.</t>
+          <t>495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>495 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 110х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
           <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>499 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 115х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 130х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>535 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>539 ₽/шт.</t>
+          <t>540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>540 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>539 ₽/шт.</t>
+          <t>541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>541 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>537 ₽/шт.</t>
+          <t>539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>539 ₽/шт.</t>
+          <t>542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>542 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 145х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>584 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>586 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 175х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
           <t>618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>618 ₽/шт.</t>
+          <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
           <t>619 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 190х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>619 ₽/шт.</t>
+          <t>618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>653 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>657 ₽/шт.</t>
+          <t>653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>657 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>653 ₽/шт.</t>
+          <t>655 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>655 ₽/шт.</t>
+          <t>656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>656 ₽/шт.</t>
+          <t>657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 205х20 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>657 ₽/шт.</t>
+          <t>653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>708 ₽/шт.</t>
+          <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>709 ₽/шт.</t>
+          <t>711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>711 ₽/шт.</t>
+          <t>708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>707 ₽/шт.</t>
+          <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>709 ₽/шт.</t>
+          <t>710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 265х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>710 ₽/шт.</t>
+          <t>707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>712 ₽/шт.</t>
+          <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 275х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>713 ₽/шт.</t>
+          <t>712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>739 ₽/шт.</t>
+          <t>740 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>740 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>738 ₽/шт.</t>
+          <t>739 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>739 ₽/шт.</t>
+          <t>741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>741 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 320х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
           <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>742 ₽/шт.</t>
+          <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
           <t>743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 330х22 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>743 ₽/шт.</t>
+          <t>742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>280 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>280 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>278 ₽/шт.</t>
+          <t>279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>279 ₽/шт.</t>
+          <t>282 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>282 ₽/шт.</t>
+          <t>283 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 35х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>283 ₽/шт.</t>
+          <t>278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>761 ₽/шт.</t>
+          <t>764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>764 ₽/шт.</t>
+          <t>765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>765 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>761 ₽/шт.</t>
+          <t>763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>763 ₽/шт.</t>
+          <t>765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>765 ₽/шт.</t>
+          <t>766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 375х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>766 ₽/шт.</t>
+          <t>761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>767 ₽/шт.</t>
+          <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>769 ₽/шт.</t>
+          <t>770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>770 ₽/шт.</t>
+          <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 380х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>771 ₽/шт.</t>
+          <t>767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>793 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>789 ₽/шт.</t>
+          <t>792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>792 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>788 ₽/шт.</t>
+          <t>790 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>790 ₽/шт.</t>
+          <t>793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>793 ₽/шт.</t>
+          <t>794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 420х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>794 ₽/шт.</t>
+          <t>788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>322 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>319 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>323 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
-          <t>321 ₽/шт.</t>
+          <t>322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>322 ₽/шт.</t>
+          <t>325 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 45х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>325 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>796 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>800 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
           <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х22 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>800 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>795 ₽/шт.</t>
+          <t>796 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>796 ₽/шт.</t>
+          <t>799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>799 ₽/шт.</t>
+          <t>800 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 480х30 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>800 ₽/шт.</t>
+          <t>795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>328 ₽/шт.</t>
+          <t>330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>330 ₽/шт.</t>
+          <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>333 ₽/шт.</t>
+          <t>335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>335 ₽/шт.</t>
+          <t>328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>327 ₽/шт.</t>
+          <t>329 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>329 ₽/шт.</t>
+          <t>331 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>331 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>328 ₽/шт.</t>
+          <t>330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>330 ₽/шт.</t>
+          <t>333 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>333 ₽/шт.</t>
+          <t>334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 50х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>334 ₽/шт.</t>
+          <t>328 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>370 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>374 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>374 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>368 ₽/шт.</t>
+          <t>369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>369 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 65х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>373 ₽/шт.</t>
+          <t>368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>411 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>404 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>405 ₽/шт.</t>
+          <t>407 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>407 ₽/шт.</t>
+          <t>408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>408 ₽/шт.</t>
+          <t>410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 75х14 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>410 ₽/шт.</t>
+          <t>405 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>449 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>445 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>449 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>442 ₽/шт.</t>
+          <t>445 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>445 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 85х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>449 ₽/шт.</t>
+          <t>442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>451 ₽/шт.</t>
+          <t>453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>453 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>451 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>455 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>455 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>452 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная без линзы 95х18 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>456 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>461 ₽/шт.</t>
+          <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>464 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
           <t>480 ₽/шт.</t>
         </is>
@@ -14925,92 +14925,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
           <t>472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>460 ₽/шт.</t>
+          <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>464 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
           <t>480 ₽/шт.</t>
         </is>
@@ -15069,92 +15069,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х145 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>459 ₽/шт.</t>
+          <t>461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>461 ₽/шт.</t>
+          <t>464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>464 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
           <t>482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
           <t>480 ₽/шт.</t>
         </is>
@@ -15213,92 +15213,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
           <t>469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х160 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
           <t>472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>459 ₽/шт.</t>
+          <t>463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>463 ₽/шт.</t>
+          <t>465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>465 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
           <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
           <t>480 ₽/шт.</t>
         </is>
@@ -15357,92 +15357,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
           <t>470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 100х190 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
           <t>472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>504 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
           <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
           <t>523 ₽/шт.</t>
         </is>
@@ -15501,92 +15501,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
           <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>504 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
           <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
           <t>522 ₽/шт.</t>
         </is>
@@ -15645,92 +15645,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х175 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
           <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>504 ₽/шт.</t>
+          <t>506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>506 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
           <t>525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>522 ₽/шт.</t>
         </is>
@@ -15789,92 +15789,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х190 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>502 ₽/шт.</t>
+          <t>505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>505 ₽/шт.</t>
+          <t>507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>507 ₽/шт.</t>
+          <t>510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>510 ₽/шт.</t>
+          <t>502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
           <t>526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
           <t>523 ₽/шт.</t>
         </is>
@@ -15933,92 +15933,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 125х205 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
           <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>554 ₽/шт.</t>
+          <t>557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>557 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
           <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
           <t>573 ₽/шт.</t>
         </is>
@@ -16077,92 +16077,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>545 ₽/шт.</t>
+          <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>551 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>557 ₽/шт.</t>
+          <t>545 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>573 ₽/шт.</t>
         </is>
@@ -16221,92 +16221,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
           <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>554 ₽/шт.</t>
+          <t>557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>557 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
           <t>572 ₽/шт.</t>
         </is>
@@ -16365,92 +16365,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
           <t>558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х205 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>546 ₽/шт.</t>
+          <t>551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>551 ₽/шт.</t>
+          <t>555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>555 ₽/шт.</t>
+          <t>557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>557 ₽/шт.</t>
+          <t>546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
           <t>577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
           <t>574 ₽/шт.</t>
         </is>
@@ -16509,92 +16509,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
           <t>559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 150х240 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
           <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
           <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
           <t>173 ₽/шт.</t>
         </is>
@@ -16653,92 +16653,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
           <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>173 ₽/шт.</t>
         </is>
@@ -16797,92 +16797,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>156 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
           <t>176 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
           <t>173 ₽/шт.</t>
         </is>
@@ -16941,92 +16941,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>150 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
           <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
           <t>172 ₽/шт.</t>
         </is>
@@ -17085,92 +17085,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 15х35 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
           <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
@@ -17229,92 +17229,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
           <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х255 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
           <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>592 ₽/шт.</t>
+          <t>594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>594 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
           <t>612 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
@@ -17373,92 +17373,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
           <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>591 ₽/шт.</t>
+          <t>594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>594 ₽/шт.</t>
+          <t>596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>596 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
           <t>610 ₽/шт.</t>
         </is>
@@ -17517,92 +17517,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
           <t>599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х26 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>590 ₽/шт.</t>
+          <t>593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>593 ₽/шт.</t>
+          <t>595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>595 ₽/шт.</t>
+          <t>597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>597 ₽/шт.</t>
+          <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
           <t>613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>611 ₽/шт.</t>
         </is>
@@ -17661,92 +17661,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
           <t>600 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 175х275 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
           <t>602 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>622 ₽/шт.</t>
+          <t>624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>624 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
           <t>644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
           <t>642 ₽/шт.</t>
         </is>
@@ -17805,92 +17805,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>622 ₽/шт.</t>
+          <t>624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>624 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
           <t>644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
           <t>641 ₽/шт.</t>
         </is>
@@ -17949,92 +17949,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х265 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
           <t>645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
           <t>642 ₽/шт.</t>
         </is>
@@ -18093,92 +18093,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
           <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х275 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
           <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>622 ₽/шт.</t>
+          <t>625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>625 ₽/шт.</t>
+          <t>626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>626 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
           <t>645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
           <t>642 ₽/шт.</t>
         </is>
@@ -18237,92 +18237,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
           <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 200х305 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
           <t>633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
           <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
           <t>200 ₽/шт.</t>
         </is>
@@ -18381,92 +18381,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>189 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
           <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>201 ₽/шт.</t>
         </is>
@@ -18525,92 +18525,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>189 ₽/шт.</t>
+          <t>192 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>192 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
           <t>205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
           <t>202 ₽/шт.</t>
         </is>
@@ -18669,92 +18669,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
           <t>195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>191 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>191 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
           <t>204 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
           <t>200 ₽/шт.</t>
         </is>
@@ -18813,92 +18813,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 20х45 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
           <t>194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
           <t>676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
           <t>673 ₽/шт.</t>
         </is>
@@ -18957,92 +18957,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
           <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
           <t>667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>660 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>660 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
           <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
           <t>675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
           <t>673 ₽/шт.</t>
         </is>
@@ -19101,92 +19101,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
           <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х280 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
           <t>667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>661 ₽/шт.</t>
+          <t>664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>664 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
           <t>674 ₽/шт.</t>
         </is>
@@ -19245,92 +19245,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 225х305 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
           <t>667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>688 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
           <t>702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
           <t>700 ₽/шт.</t>
         </is>
@@ -19389,92 +19389,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
           <t>692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>681 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>688 ₽/шт.</t>
+          <t>681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
           <t>702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
           <t>699 ₽/шт.</t>
         </is>
@@ -19533,92 +19533,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
           <t>690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х320 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
           <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>682 ₽/шт.</t>
+          <t>683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>683 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>689 ₽/шт.</t>
+          <t>682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
           <t>702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
           <t>701 ₽/шт.</t>
         </is>
@@ -19677,92 +19677,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
           <t>692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 250х330 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
           <t>694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>220 ₽/шт.</t>
+          <t>224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>224 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
@@ -19821,92 +19821,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
           <t>227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
           <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
-          <t>220 ₽/шт.</t>
+          <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
-          <t>225 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
@@ -19965,92 +19965,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
           <t>227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
           <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>219 ₽/шт.</t>
+          <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
-          <t>221 ₽/шт.</t>
+          <t>225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>225 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1634">
       <c r="A1634" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1634" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1635">
       <c r="A1635" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1635" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
@@ -20109,92 +20109,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
           <t>227 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
           <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>220 ₽/шт.</t>
+          <t>223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>223 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
@@ -20253,92 +20253,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
           <t>226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 25х50 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
           <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
-          <t>718 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
           <t>731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
           <t>730 ₽/шт.</t>
         </is>
@@ -20397,92 +20397,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
           <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
           <t>723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>719 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1670" t="inlineStr">
         <is>
           <t>732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1671" t="inlineStr">
         <is>
           <t>730 ₽/шт.</t>
         </is>
@@ -20541,92 +20541,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
           <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х375 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
           <t>723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>714 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
-          <t>718 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>714 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
           <t>732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
           <t>730 ₽/шт.</t>
         </is>
@@ -20685,92 +20685,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
           <t>721 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 300х380 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
           <t>723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
           <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
           <t>267 ₽/шт.</t>
         </is>
@@ -20829,92 +20829,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1706">
       <c r="A1706" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1706" t="inlineStr">
         <is>
           <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1707">
       <c r="A1707" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1707" t="inlineStr">
         <is>
           <t>267 ₽/шт.</t>
         </is>
@@ -20973,92 +20973,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
           <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1718">
       <c r="A1718" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
           <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
           <t>267 ₽/шт.</t>
         </is>
@@ -21117,92 +21117,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
           <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
           <t>267 ₽/шт.</t>
         </is>
@@ -21261,92 +21261,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
           <t>258 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 32х65 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>748 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>751 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
           <t>757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
           <t>756 ₽/шт.</t>
         </is>
@@ -21405,92 +21405,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
           <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
           <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>745 ₽/шт.</t>
+          <t>747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>747 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
-          <t>750 ₽/шт.</t>
+          <t>745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1754">
       <c r="A1754" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1754" t="inlineStr">
         <is>
           <t>757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1755">
       <c r="A1755" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1755" t="inlineStr">
         <is>
           <t>755 ₽/шт.</t>
         </is>
@@ -21549,92 +21549,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
           <t>752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 350х420 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
           <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
           <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>772 ₽/шт.</t>
+          <t>775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>775 ₽/шт.</t>
+          <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
-          <t>776 ₽/шт.</t>
+          <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
           <t>783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1767">
       <c r="A1767" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
           <t>782 ₽/шт.</t>
         </is>
@@ -21693,92 +21693,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
           <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
           <t>778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
           <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
-          <t>772 ₽/шт.</t>
+          <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
-          <t>773 ₽/шт.</t>
+          <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
-          <t>776 ₽/шт.</t>
+          <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
           <t>783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
           <t>782 ₽/шт.</t>
         </is>
@@ -21837,92 +21837,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
           <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 400х480 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
           <t>778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>286 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1790">
       <c r="A1790" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1790" t="inlineStr">
         <is>
           <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1791">
       <c r="A1791" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1791" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
@@ -21981,92 +21981,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
           <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
           <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>287 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
           <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
@@ -22125,92 +22125,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
           <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
           <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
-          <t>288 ₽/шт.</t>
+          <t>290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
-          <t>290 ₽/шт.</t>
+          <t>293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
-          <t>293 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1814" t="inlineStr">
         <is>
           <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
@@ -22269,92 +22269,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
           <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
           <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
-          <t>285 ₽/шт.</t>
+          <t>289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>289 ₽/шт.</t>
+          <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
-          <t>292 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1826">
       <c r="A1826" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1826" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1827">
       <c r="A1827" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1827" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
@@ -22413,92 +22413,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
           <t>296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 40х75 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
           <t>299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
-          <t>341 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1838" t="inlineStr">
         <is>
           <t>364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1839" t="inlineStr">
         <is>
           <t>361 ₽/шт.</t>
         </is>
@@ -22557,92 +22557,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1844" t="inlineStr">
         <is>
           <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1845">
       <c r="A1845" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
           <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
-          <t>336 ₽/шт.</t>
+          <t>340 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
-          <t>340 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
           <t>363 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
           <t>361 ₽/шт.</t>
         </is>
@@ -22701,92 +22701,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
           <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х85 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
           <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
-          <t>341 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1862">
       <c r="A1862" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
           <t>364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
           <t>362 ₽/шт.</t>
         </is>
@@ -22845,92 +22845,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1868" t="inlineStr">
         <is>
           <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1869">
       <c r="A1869" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
           <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>342 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
-          <t>342 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>364 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
           <t>362 ₽/шт.</t>
         </is>
@@ -22989,92 +22989,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
           <t>351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 50х95 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
           <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1884">
       <c r="A1884" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
-          <t>381 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
           <t>396 ₽/шт.</t>
         </is>
@@ -23133,92 +23133,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
           <t>383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>381 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
           <t>398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
           <t>396 ₽/шт.</t>
         </is>
@@ -23277,92 +23277,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1904" t="inlineStr">
         <is>
           <t>383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1905">
       <c r="A1905" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1905" t="inlineStr">
         <is>
           <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1906">
       <c r="A1906" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1906" t="inlineStr">
         <is>
-          <t>375 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1907">
       <c r="A1907" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1907" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1908">
       <c r="A1908" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1908" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1909">
       <c r="A1909" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1909" t="inlineStr">
         <is>
-          <t>381 ₽/шт.</t>
+          <t>375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1910">
       <c r="A1910" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
           <t>395 ₽/шт.</t>
         </is>
@@ -23421,92 +23421,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
           <t>383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х110 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
           <t>386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
           <t>398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1923">
       <c r="A1923" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
           <t>397 ₽/шт.</t>
         </is>
@@ -23565,92 +23565,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
           <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 65х130 мм 20 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
           <t>387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
-          <t>418 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
           <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
           <t>432 ₽/шт.</t>
         </is>
@@ -23709,92 +23709,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1940" t="inlineStr">
         <is>
           <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1941">
       <c r="A1941" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 10 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1941" t="inlineStr">
         <is>
           <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1942">
       <c r="A1942" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1942" t="inlineStr">
         <is>
-          <t>412 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1943">
       <c r="A1943" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1943" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1944">
       <c r="A1944" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1944" t="inlineStr">
         <is>
-          <t>418 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1945">
       <c r="A1945" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1945" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1946">
       <c r="A1946" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
           <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
           <t>431 ₽/шт.</t>
         </is>
@@ -23853,92 +23853,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
           <t>421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х115 мм 6,3 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
           <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
-          <t>416 ₽/шт.</t>
+          <t>418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
-          <t>418 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1957" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1958" t="inlineStr">
         <is>
           <t>435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1959" t="inlineStr">
         <is>
           <t>432 ₽/шт.</t>
         </is>
@@ -23997,92 +23997,92 @@
         <is>
           <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа ст20 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
           <t>422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х130 мм 16 МПа ст35 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
           <t>425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
-          <t>413 ₽/шт.</t>
+          <t>417 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08Х13 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
-          <t>417 ₽/шт.</t>
+          <t>419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08Х18Н10 ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
-          <t>419 ₽/шт.</t>
+          <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08Х18Н10Т ГОСТ Р 53561-2009</t>
+          <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 08кп ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>420 ₽/шт.</t>
+          <t>413 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 10X17H13M3T ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
           <t>436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
           <t>Прокладка стальная овальная линзовая 80х160 мм 20 МПа 10Х17Н13М2Т ГОСТ Р 53561-2009</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
           <t>432 ₽/шт.</t>
         </is>