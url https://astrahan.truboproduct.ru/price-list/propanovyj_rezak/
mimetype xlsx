--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -777,68 +777,68 @@
         <is>
           <t>Пропановый резак 520x300 мм Р3 300 П 9/9 Донмет</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>5341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Пропановый резак 520x300 мм Р3 337 П 9/9 Донмет</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>5118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Пропановый резак 535x300 мм Р3П-32-Р Сварог</t>
+          <t>Пропановый резак 535x300 мм Р3П-32 Сварог</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>5387 ₽/шт.</t>
+          <t>5509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Пропановый резак 535x300 мм Р3П-32 Сварог</t>
+          <t>Пропановый резак 535x300 мм Р3П-32-Р Сварог</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>5509 ₽/шт.</t>
+          <t>5387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Пропановый резак 535x300 мм Р3П-Р2А-32 Сварог</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>5420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Пропановый резак 550x300 мм R8 Dragon GCE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>5511 ₽/шт.</t>
         </is>