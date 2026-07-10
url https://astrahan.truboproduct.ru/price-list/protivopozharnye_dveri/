--- v0 (2026-05-14)
+++ v1 (2026-07-10)
@@ -525,92 +525,92 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Дверь противопожарная дымогазонепроницаемая двупольная ДПМ 880x2050 мм EIS-60 СТ ГОСТ Р 57327-2016</t>
+          <t>Дверь противопожарная дымогазонепроницаемая двупольная ДПМ 880x2050 мм EIS-60  СТ ГОСТ Р 57327-2016</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>29495 ₽/шт.</t>
+          <t>20880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Дверь противопожарная дымогазонепроницаемая двупольная ДПМ 880x2050 мм EIS-60  СТ ГОСТ Р 57327-2016</t>
+          <t>Дверь противопожарная дымогазонепроницаемая двупольная ДПМ 880x2050 мм EIS-60 СТ ГОСТ Р 57327-2016</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>20880 ₽/шт.</t>
+          <t>29495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Дверь противопожарная дымогазонепроницаемая однопольная без порога ДПМ 880x2050 мм EIS-60 СТ ГОСТ Р 57327-2016</t>
+          <t>Дверь противопожарная дымогазонепроницаемая однопольная ДПМ 880x2050 мм EIS-60 СТ ГОСТ Р 57327-2016</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>27224 ₽/шт.</t>
+          <t>23027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Дверь противопожарная дымогазонепроницаемая однопольная ДПМ 880x2050 мм EIS-60 СТ ГОСТ Р 57327-2016</t>
+          <t>Дверь противопожарная дымогазонепроницаемая однопольная без порога ДПМ 880x2050 мм EIS-60 СТ ГОСТ Р 57327-2016</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>23027 ₽/шт.</t>
+          <t>27224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Противопожарная двустворчатая дверь 1150x2050 мм EI-60 ГОСТ Р 53307-2009</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>33798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Противопожарная двустворчатая дверь 1250x2050 мм EI-60 ГОСТ Р 53307-2009</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>32507 ₽/шт.</t>
         </is>