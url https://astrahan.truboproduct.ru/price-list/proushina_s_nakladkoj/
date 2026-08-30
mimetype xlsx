--- v0 (2026-05-25)
+++ v1 (2026-08-30)
@@ -657,68 +657,68 @@
         <is>
           <t>Проушина с накладкой 390 кгс 133 мм 1,08 кг ст20 ОСТ 34-10-733-93</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>3539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Проушина с накладкой 4700 кгс 530 мм 10,7 кг ст20 ОСТ 34-10-733-93</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>3582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Проушина с накладкой 5500 кгс 630 мм 15,29 кг ст20 ОСТ 34-10-733-93</t>
+          <t>Проушина с накладкой 550 кгс 159 мм 2,75 кг ст20 ОСТ 34-10-733-93</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>3591 ₽/шт.</t>
+          <t>3542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Проушина с накладкой 550 кгс 159 мм 2,75 кг ст20 ОСТ 34-10-733-93</t>
+          <t>Проушина с накладкой 5500 кгс 630 мм 15,29 кг ст20 ОСТ 34-10-733-93</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>3542 ₽/шт.</t>
+          <t>3591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Проушина с накладкой 90 кгс 57 мм 0,91 кг ст20 ОСТ 34-10-733-93</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>3507 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>