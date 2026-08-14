--- v0 (2026-05-15)
+++ v1 (2026-08-14)
@@ -525,512 +525,512 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х100 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х10 мм DIN 1481</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х12 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х12 мм DIN 1481</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х14 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х14 мм DIN 1481</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х16 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х16 мм DIN 1481</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х18 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х18 мм DIN 1481</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х20 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х20 мм DIN 1481</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х22 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х4 мм DIN 1481</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х24 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х5 мм DIN 1481</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х28 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х6 мм DIN 1481</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х30 мм DIN 1481</t>
+          <t>Штифт пружинный 1,5х8 мм DIN 1481</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х32 мм DIN 1481</t>
+          <t>Штифт пружинный 10х100 мм DIN 1481</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х36 мм DIN 1481</t>
+          <t>Штифт пружинный 10х12 мм DIN 1481</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х40 мм DIN 1481</t>
+          <t>Штифт пружинный 10х14 мм DIN 1481</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х45 мм DIN 1481</t>
+          <t>Штифт пружинный 10х16 мм DIN 1481</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х50 мм DIN 1481</t>
+          <t>Штифт пружинный 10х18 мм DIN 1481</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х55 мм DIN 1481</t>
+          <t>Штифт пружинный 10х20 мм DIN 1481</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х60 мм DIN 1481</t>
+          <t>Штифт пружинный 10х22 мм DIN 1481</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х65 мм DIN 1481</t>
+          <t>Штифт пружинный 10х24 мм DIN 1481</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х75 мм DIN 1481</t>
+          <t>Штифт пружинный 10х28 мм DIN 1481</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х80 мм DIN 1481</t>
+          <t>Штифт пружинный 10х30 мм DIN 1481</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Штифт пружинный 10х90 мм DIN 1481</t>
+          <t>Штифт пружинный 10х32 мм DIN 1481</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х16 мм DIN 1481</t>
+          <t>Штифт пружинный 10х36 мм DIN 1481</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х20 мм DIN 1481</t>
+          <t>Штифт пружинный 10х40 мм DIN 1481</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х26 мм DIN 1481</t>
+          <t>Штифт пружинный 10х45 мм DIN 1481</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х30 мм DIN 1481</t>
+          <t>Штифт пружинный 10х50 мм DIN 1481</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х40 мм DIN 1481</t>
+          <t>Штифт пружинный 10х55 мм DIN 1481</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х50 мм DIN 1481</t>
+          <t>Штифт пружинный 10х60 мм DIN 1481</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х60 мм DIN 1481</t>
+          <t>Штифт пружинный 10х65 мм DIN 1481</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Штифт пружинный 12х70 мм DIN 1481</t>
+          <t>Штифт пружинный 10х75 мм DIN 1481</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х10 мм DIN 1481</t>
+          <t>Штифт пружинный 10х80 мм DIN 1481</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х12 мм DIN 1481</t>
+          <t>Штифт пружинный 10х90 мм DIN 1481</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х14 мм DIN 1481</t>
+          <t>Штифт пружинный 12х16 мм DIN 1481</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х16 мм DIN 1481</t>
+          <t>Штифт пружинный 12х20 мм DIN 1481</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х18 мм DIN 1481</t>
+          <t>Штифт пружинный 12х26 мм DIN 1481</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х20 мм DIN 1481</t>
+          <t>Штифт пружинный 12х30 мм DIN 1481</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х4 мм DIN 1481</t>
+          <t>Штифт пружинный 12х40 мм DIN 1481</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>50 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х5 мм DIN 1481</t>
+          <t>Штифт пружинный 12х50 мм DIN 1481</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х6 мм DIN 1481</t>
+          <t>Штифт пружинный 12х60 мм DIN 1481</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Штифт пружинный 1,5х8 мм DIN 1481</t>
+          <t>Штифт пружинный 12х70 мм DIN 1481</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>51 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Штифт пружинный 1х12 мм DIN 1481</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Штифт пружинный 1х16 мм DIN 1481</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>50 ₽/шт.</t>
         </is>
@@ -1569,63 +1569,63 @@
         <is>
           <t>Штифт пружинный 3х32 мм DIN 1481</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Штифт пружинный 3х36 мм DIN 1481</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Штифт пружинный 3х40 мм DIN 1481</t>
+          <t>Штифт пружинный 3х4 мм DIN 1481</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Штифт пружинный 3х4 мм DIN 1481</t>
+          <t>Штифт пружинный 3х40 мм DIN 1481</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Штифт пружинный 3х6 мм DIN 1481</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Штифт пружинный 3х8 мм DIN 1481</t>
         </is>
@@ -1965,99 +1965,99 @@
         <is>
           <t>Штифт пружинный 4х32 мм DIN 1481</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Штифт пружинный 4х36 мм DIN 1481</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Штифт пружинный 4х40 мм DIN 1481</t>
+          <t>Штифт пружинный 4х4 мм DIN 1481</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Штифт пружинный 4х45 мм DIN 1481</t>
+          <t>Штифт пружинный 4х40 мм DIN 1481</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>53 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Штифт пружинный 4х4 мм DIN 1481</t>
+          <t>Штифт пружинный 4х45 мм DIN 1481</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Штифт пружинный 4х50 мм DIN 1481</t>
+          <t>Штифт пружинный 4х5 мм DIN 1481</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Штифт пружинный 4х5 мм DIN 1481</t>
+          <t>Штифт пружинный 4х50 мм DIN 1481</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Штифт пружинный 4х6 мм DIN 1481</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Штифт пружинный 4х8 мм DIN 1481</t>
         </is>
@@ -2121,111 +2121,111 @@
         <is>
           <t>Штифт пружинный 5х50 мм DIN 1481</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Штифт пружинный 5х55 мм DIN 1481</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Штифт пружинный 5х65 мм DIN 1481</t>
+          <t>Штифт пружинный 5х6 мм DIN 1481</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Штифт пружинный 5х6 мм DIN 1481</t>
+          <t>Штифт пружинный 5х65 мм DIN 1481</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Штифт пружинный 5х70 мм DIN 1481</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Штифт пружинный 5х75 мм DIN 1481</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Штифт пружинный 5х80 мм DIN 1481</t>
+          <t>Штифт пружинный 5х8 мм DIN 1481</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Штифт пружинный 5х8 мм DIN 1481</t>
+          <t>Штифт пружинный 5х80 мм DIN 1481</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>56 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Штифт пружинный 6х10 мм DIN 1481</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Штифт пружинный 6х12 мм DIN 1481</t>
         </is>