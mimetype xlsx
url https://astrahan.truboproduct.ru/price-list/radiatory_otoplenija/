--- v0 (2026-05-15)
+++ v1 (2026-07-09)
@@ -1197,200 +1197,200 @@
         <is>
           <t>Биметаллический радиатор 10 м2 0.96 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>4254 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 10 м2 0.98 Вт 7 секц. Rifar</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>4335 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1.008 Вт 6 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 10 м2 1 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>4744 ₽/ед</t>
+          <t>4353 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 10 м2 1 Вт 5 секц. Rifar</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>4889 ₽/ед</t>
+          <t>4707 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 10 м2 1,25 Вт 8 секц. Valfex</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>4808 ₽/ед</t>
+          <t>5575 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1,25 Вт 8 секц. Valfex</t>
+          <t>Биметаллический радиатор 10 м2 1,4 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>5575 ₽/ед</t>
+          <t>6272 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1,4 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 10 м2 1.008 Вт 6 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>6272 ₽/ед</t>
+          <t>4744 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>4353 ₽/ед</t>
+          <t>4889 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 10 м2 1 Вт 5 секц. Rifar</t>
+          <t>Биметаллический радиатор 10 м2 1.026 Вт 6 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>4707 ₽/ед</t>
+          <t>4808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 11 м2 0.73 Вт 6 секц. Konner</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>3572 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 11 м2 0.952 Вт 8 секц. Oasis</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>4226 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1.104 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>4919 ₽/ед</t>
+          <t>4987 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Rifar</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>4987 ₽/ед</t>
+          <t>5044 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1,12 Вт 8 секц. Rifar</t>
+          <t>Биметаллический радиатор 11 м2 1,8 Вт 6 секц. STOUT</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>5044 ₽/ед</t>
+          <t>7864 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 11 м2 1,8 Вт 6 секц. STOUT</t>
+          <t>Биметаллический радиатор 11 м2 1.104 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>7864 ₽/ед</t>
+          <t>4919 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 12 м2 0.75 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>3678 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 12 м2 1,2 Вт 10 секц. Global</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>5195 ₽/ед</t>
         </is>
@@ -1425,380 +1425,380 @@
         <is>
           <t>Биметаллический радиатор 12 м2 1,2 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>5208 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 12 м2 1,5 Вт 6 секц. Halsen</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>6817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1.024 Вт 8 секц. Oasis</t>
+          <t>Биметаллический радиатор 13 м2 1,26 Вт 9 секц. Rifar</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>4801 ₽/ед</t>
+          <t>5593 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1,26 Вт 9 секц. Rifar</t>
+          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>5593 ₽/ед</t>
+          <t>5685 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1.344 Вт 8 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. STOUT</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>5703 ₽/ед</t>
+          <t>5653 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 13 м2 1.024 Вт 8 секц. Oasis</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>5685 ₽/ед</t>
+          <t>4801 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 13 м2 1,3 Вт 10 секц. STOUT</t>
+          <t>Биметаллический радиатор 13 м2 1.344 Вт 8 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>5653 ₽/ед</t>
+          <t>5703 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 0.98 Вт 10 секц. Konner</t>
+          <t>Биметаллический радиатор 14 м2 0.9 Вт 12 секц. Konner</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>4305 ₽/ед</t>
+          <t>4146 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 0.9 Вт 12 секц. Konner</t>
+          <t>Биметаллический радиатор 14 м2 0.98 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>4146 ₽/ед</t>
+          <t>4305 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 14 м2 1,19 Вт 10 секц. Oasis</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>5142 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Global</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>5817 ₽/ед</t>
+          <t>6400 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>5810 ₽/ед</t>
+          <t>5964 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,44 Вт 12 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 14 секц. Global</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>6502 ₽/ед</t>
+          <t>6353 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,44 Вт 8 секц. STOUT</t>
+          <t>Биметаллический радиатор 14 м2 1,4 Вт 7 секц. Rifar</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>6550 ₽/ед</t>
+          <t>6210 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1,44 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>6400 ₽/ед</t>
+          <t>6502 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 14 м2 1,44 Вт 8 секц. STOUT</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>5964 ₽/ед</t>
+          <t>6550 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 14 секц. Global</t>
+          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>6353 ₽/ед</t>
+          <t>5817 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 14 м2 1,4 Вт 7 секц. Rifar</t>
+          <t>Биметаллический радиатор 14 м2 1.368 Вт 8 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>6210 ₽/ед</t>
+          <t>5810 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 15 м2 0.98 Вт 8 секц. Konner</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>4313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 15 м2 1.472 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 15 м2 1,5 Вт 12 секц. Valfex</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>6608 ₽/ед</t>
+          <t>6807 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 15 м2 1,54 Вт 11 секц. Rifar</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>7279 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 15 м2 1,5 Вт 12 секц. Valfex</t>
+          <t>Биметаллический радиатор 15 м2 1.472 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>6807 ₽/ед</t>
+          <t>6608 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 16 м2 1,17 Вт 12 секц. Konner</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>5111 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 16 м2 1,28 Вт 10 секц. Oasis</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>5607 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1.428 Вт 12 секц. Oasis</t>
+          <t>Биметаллический радиатор 16 м2 1,54 Вт 8 секц. Halsen</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>6419 ₽/ед</t>
+          <t>7057 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,54 Вт 8 секц. Halsen</t>
+          <t>Биметаллический радиатор 16 м2 1,56 Вт 12 секц. STOUT</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>7057 ₽/ед</t>
+          <t>7289 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,56 Вт 12 секц. STOUT</t>
+          <t>Биметаллический радиатор 16 м2 1,6 Вт 12 секц. Rifar</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>7289 ₽/ед</t>
+          <t>7451 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,6 Вт 12 секц. Rifar</t>
+          <t>Биметаллический радиатор 16 м2 1,6 Вт 8 секц. Rifar</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>7451 ₽/ед</t>
+          <t>7327 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,6 Вт 8 секц. Rifar</t>
+          <t>Биметаллический радиатор 16 м2 1,8 Вт 8 секц. Konner</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>7327 ₽/ед</t>
+          <t>7842 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 16 м2 1,8 Вт 8 секц. Konner</t>
+          <t>Биметаллический радиатор 16 м2 1.428 Вт 12 секц. Oasis</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>7842 ₽/ед</t>
+          <t>6419 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 17 м2 1,68 Вт 10 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>7661 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 17 м2 1,68 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>7719 ₽/ед</t>
         </is>
@@ -1857,104 +1857,104 @@
         <is>
           <t>Биметаллический радиатор 17 м2 1,72 Вт 8 секц. Rifar</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>7760 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 18 м2 1,23 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>5556 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,81 Вт 10 секц. STOUT</t>
+          <t>Биметаллический радиатор 18 м2 1,8 Вт 14 секц. Rifar</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>7908 ₽/ед</t>
+          <t>7832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,82 Вт 14 секц. STOUT</t>
+          <t>Биметаллический радиатор 18 м2 1,8 Вт 9 секц. Rifar</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>7934 ₽/ед</t>
+          <t>7796 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,84 Вт 10 секц. Global</t>
+          <t>Биметаллический радиатор 18 м2 1,81 Вт 10 секц. STOUT</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>7944 ₽/ед</t>
+          <t>7908 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,8 Вт 14 секц. Rifar</t>
+          <t>Биметаллический радиатор 18 м2 1,82 Вт 14 секц. STOUT</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>7832 ₽/ед</t>
+          <t>7934 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 18 м2 1,8 Вт 9 секц. Rifar</t>
+          <t>Биметаллический радиатор 18 м2 1,84 Вт 10 секц. Global</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>7796 ₽/ед</t>
+          <t>7944 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 19 м2 1.536 Вт 12 секц. Oasis</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>6827 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 20 м2 1,35 Вт 10 секц. Konner</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>5774 ₽/ед</t>
         </is>
@@ -1977,68 +1977,68 @@
         <is>
           <t>Биметаллический радиатор 20 м2 1,96 Вт 14 секц. Global</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>8132 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 20 м2 1,96 Вт 14 секц. Rifar</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>7992 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 20 м2 2.016 Вт 12 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 20 м2 2 Вт 10 секц. Rifar</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>8236 ₽/ед</t>
+          <t>8209 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 20 м2 2 Вт 10 секц. Rifar</t>
+          <t>Биметаллический радиатор 20 м2 2.016 Вт 12 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>8209 ₽/ед</t>
+          <t>8236 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 21 м2 2.052 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>8268 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 21 м2 2.052 Вт 12 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>8283 ₽/ед</t>
         </is>
@@ -2061,116 +2061,116 @@
         <is>
           <t>Биметаллический радиатор 22 м2 1,62 Вт 12 секц. Konner</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>7573 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 22 м2 2,16 Вт 12 секц. STOUT</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>8486 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 22 м2 2.208 Вт 12 секц. Global</t>
+          <t>Биметаллический радиатор 22 м2 2,2 Вт 11 секц. Rifar</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>8702 ₽/ед</t>
+          <t>8582 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 22 м2 2,2 Вт 11 секц. Rifar</t>
+          <t>Биметаллический радиатор 22 м2 2.208 Вт 12 секц. Global</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>8582 ₽/ед</t>
+          <t>8702 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 24 м2 2,1 Вт 12 секц. Halsen</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>8342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 24 м2 2,1 Вт 12 секц. Oasis</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>8398 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 24 м2 2.394 Вт 14 секц. Global</t>
+          <t>Биметаллический радиатор 24 м2 2,4 Вт 12 секц. Rifar</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>8780 ₽/ед</t>
+          <t>8788 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 24 м2 2,4 Вт 12 секц. Rifar</t>
+          <t>Биметаллический радиатор 24 м2 2.394 Вт 14 секц. Global</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>8788 ₽/ед</t>
+          <t>8780 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 25 м2 2,52 Вт 14 секц. STOUT</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>8888 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 26 м2 2,6 Вт 13 секц. Global</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>8973 ₽/ед</t>
         </is>
@@ -2181,128 +2181,128 @@
         <is>
           <t>Биметаллический радиатор 28 м2 2,8 Вт 14 секц. Rifar</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>8977 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 5 м2 0.476 Вт 4 секц. Oasis</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>3037 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 5 м2 0.52 Вт 4 секц. STOUT</t>
+          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Rifar</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>3221 ₽/ед</t>
+          <t>3117 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Rifar</t>
+          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Valfex</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>3117 ₽/ед</t>
+          <t>3095 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 5 м2 0.5 Вт 4 секц. Valfex</t>
+          <t>Биметаллический радиатор 5 м2 0.52 Вт 4 секц. STOUT</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>3095 ₽/ед</t>
+          <t>3221 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 6 м2 0.512 Вт 4 секц. Oasis</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>3124 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 6 м2 0.56 Вт 4 секц. Rifar</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>3277 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 6 м2 0.648 Вт 4 секц. Royal Thermo</t>
+          <t>Биметаллический радиатор 6 м2 0.6 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>3347 ₽/ед</t>
+          <t>3304 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 6 м2 0.6 Вт 6 секц. Rifar</t>
+          <t>Биметаллический радиатор 6 м2 0.648 Вт 4 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>3304 ₽/ед</t>
+          <t>3347 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 6 м2 0.7 Вт 4 секц. Halsen</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>3415 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 7 м2 0.49 Вт 4 секц. Konner</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>3074 ₽/ед</t>
         </is>
@@ -2313,188 +2313,188 @@
         <is>
           <t>Биметаллический радиатор 7 м2 0.672 Вт 4 секц. Royal Thermo</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>3390 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 7 м2 0.684 Вт 4 секц. Global</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>3409 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.72 Вт 4 секц. STOUT</t>
+          <t>Биметаллический радиатор 7 м2 0.7 Вт 5 секц. Rifar</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>3507 ₽/ед</t>
+          <t>3470 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.72 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 7 м2 0.72 Вт 4 секц. STOUT</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>3518 ₽/ед</t>
+          <t>3507 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.736 Вт 4 секц. Global</t>
+          <t>Биметаллический радиатор 7 м2 0.72 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>3658 ₽/ед</t>
+          <t>3518 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 7 м2 0.7 Вт 5 секц. Rifar</t>
+          <t>Биметаллический радиатор 7 м2 0.736 Вт 4 секц. Global</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>3470 ₽/ед</t>
+          <t>3658 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 8 м2 0.714 Вт 6 секц. Oasis</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>3494 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 8 м2 0.75 Вт 6 секц. Valfex</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>3677 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Биметаллический радиатор 8 м2 0.78 Вт 6 секц. STOUT</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>3736 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Global</t>
+          <t>Биметаллический радиатор 8 м2 0.8 Вт 4 секц. Rifar</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>3999 ₽/ед</t>
+          <t>3919 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Rifar</t>
+          <t>Биметаллический радиатор 8 м2 0.8 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>4082 ₽/ед</t>
+          <t>3833 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.8 Вт 4 секц. Rifar</t>
+          <t>Биметаллический радиатор 8 м2 0.8 Вт 8 секц. Global</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>3919 ₽/ед</t>
+          <t>3848 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.8 Вт 6 секц. Rifar</t>
+          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Global</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>3833 ₽/ед</t>
+          <t>3999 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Биметаллический радиатор 8 м2 0.8 Вт 8 секц. Global</t>
+          <t>Биметаллический радиатор 8 м2 0.84 Вт 6 секц. Rifar</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>3848 ₽/ед</t>
+          <t>4082 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 300х1000 мм 1127 Вт 21 тип Лидея-Компакт</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>5206 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 300х1000 мм 1127 Вт 21 тип Лидея-Универсал</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>5204 ₽/ед</t>
         </is>
@@ -17889,68 +17889,68 @@
         <is>
           <t>Стальной панельный радиатор 600х1000 мм 1862 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
           <t>6731 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1000 мм 1862 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
           <t>6735 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1000 мм 2209 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х1000 мм 220 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>7301 ₽/ед</t>
+          <t>3048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1000 мм 220 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х1000 мм 2209 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>3048 ₽/ед</t>
+          <t>7301 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1000 мм 2249 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
           <t>7386 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1000 мм 2249 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>7385 ₽/ед</t>
         </is>
@@ -18057,68 +18057,68 @@
         <is>
           <t>Стальной панельный радиатор 600х1100 мм 2048 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
           <t>7037 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1100 мм 2048 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
           <t>7034 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1100 мм 2430 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х1100 мм 243 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>7594 ₽/ед</t>
+          <t>3080 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1100 мм 243 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х1100 мм 2430 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>3080 ₽/ед</t>
+          <t>7594 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1100 мм 2474 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
           <t>7662 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1100 мм 2474 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
           <t>7663 ₽/ед</t>
         </is>
@@ -18225,68 +18225,68 @@
         <is>
           <t>Стальной панельный радиатор 600х1200 мм 2234 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
           <t>7360 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1200 мм 2234 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
           <t>7352 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1200 мм 2651 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х1200 мм 265 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>7886 ₽/ед</t>
+          <t>3096 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1200 мм 265 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х1200 мм 2651 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>3096 ₽/ед</t>
+          <t>7886 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1200 мм 2699 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
           <t>7925 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1200 мм 2699 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
           <t>7925 ₽/ед</t>
         </is>
@@ -18417,68 +18417,68 @@
         <is>
           <t>Стальной панельный радиатор 600х1400 мм 2607 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
           <t>7867 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1400 мм 2607 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
           <t>7869 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1400 мм 3093 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х1400 мм 309 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>8402 ₽/ед</t>
+          <t>3151 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1400 мм 309 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х1400 мм 3093 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>3151 ₽/ед</t>
+          <t>8402 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1400 мм 3149 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>8424 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1400 мм 3149 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
           <t>8428 ₽/ед</t>
         </is>
@@ -18585,68 +18585,68 @@
         <is>
           <t>Стальной панельный радиатор 600х1600 мм 2979 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
           <t>8271 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1600 мм 2979 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
           <t>8282 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1600 мм 3535 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х1600 мм 353 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>8753 ₽/ед</t>
+          <t>3215 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1600 мм 353 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х1600 мм 3535 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>3215 ₽/ед</t>
+          <t>8753 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1600 мм 3598 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
           <t>8793 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1600 мм 3598 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
           <t>8799 ₽/ед</t>
         </is>
@@ -18753,68 +18753,68 @@
         <is>
           <t>Стальной панельный радиатор 600х1800 мм 3352 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
           <t>8623 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1800 мм 3352 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
           <t>8618 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1800 мм 3976 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х1800 мм 397 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>9025 ₽/ед</t>
+          <t>3259 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х1800 мм 397 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х1800 мм 3976 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>3259 ₽/ед</t>
+          <t>9025 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1800 мм 4048 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
           <t>9041 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х1800 мм 4048 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
           <t>9034 ₽/ед</t>
         </is>
@@ -18921,68 +18921,68 @@
         <is>
           <t>Стальной панельный радиатор 600х2000 мм 3724 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
           <t>8890 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2000 мм 3724 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
           <t>8892 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2000 мм 4418 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х2000 мм 441 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>9230 ₽/ед</t>
+          <t>3332 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2000 мм 441 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х2000 мм 4418 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>3332 ₽/ед</t>
+          <t>9230 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2000 мм 4498 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
           <t>9292 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2000 мм 4498 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
           <t>9296 ₽/ед</t>
         </is>
@@ -19017,68 +19017,68 @@
         <is>
           <t>Стальной панельный радиатор 600х2200 мм 2729 Вт 11 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
           <t>7949 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2200 мм 3777 Вт 21 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
           <t>8922 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2200 мм 4860 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х2200 мм 486 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>9402 ₽/ед</t>
+          <t>3462 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2200 мм 486 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х2200 мм 4860 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>3462 ₽/ед</t>
+          <t>9402 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2300 мм 1891 Вт 10 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
           <t>6799 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2300 мм 1891 Вт 10 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
           <t>6794 ₽/ед</t>
         </is>
@@ -19161,68 +19161,68 @@
         <is>
           <t>Стальной панельный радиатор 600х2300 мм 7392 Вт 33 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
           <t>9847 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2300 мм 7392 Вт 33 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>9852 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2400 мм 5302 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х2400 мм 530 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>9519 ₽/ед</t>
+          <t>3620 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2400 мм 530 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х2400 мм 5302 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>3620 ₽/ед</t>
+          <t>9519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 2137 Вт 10 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
           <t>7172 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 2137 Вт 10 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
           <t>7175 ₽/ед</t>
         </is>
@@ -19281,68 +19281,68 @@
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 4841 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
           <t>9385 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 4841 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>9382 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2600 мм 5744 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х2600 мм 574 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>9636 ₽/ед</t>
+          <t>3771 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2600 мм 574 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х2600 мм 5744 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>3771 ₽/ед</t>
+          <t>9636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 5847 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
           <t>9698 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 5847 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
           <t>9695 ₽/ед</t>
         </is>
@@ -19353,68 +19353,68 @@
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 8356 Вт 33 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
           <t>9906 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х2600 мм 8356 Вт 33 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>9899 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2800 мм 6186 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х2800 мм 618 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>9743 ₽/ед</t>
+          <t>3847 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х2800 мм 618 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х2800 мм 6186 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>3847 ₽/ед</t>
+          <t>9743 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х3000 мм 2466 Вт 10 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>7634 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х3000 мм 2466 Вт 10 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
           <t>7634 ₽/ед</t>
         </is>
@@ -19473,68 +19473,68 @@
         <is>
           <t>Стальной панельный радиатор 600х3000 мм 5586 Вт 12 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
           <t>9620 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х3000 мм 5586 Вт 12 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
           <t>9622 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х3000 мм 6627 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х3000 мм 662 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
-          <t>9767 ₽/ед</t>
+          <t>4001 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х3000 мм 662 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х3000 мм 6627 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1590" t="inlineStr">
         <is>
-          <t>4001 ₽/ед</t>
+          <t>9767 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х3000 мм 6747 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
           <t>9798 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х3000 мм 6747 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
           <t>9799 ₽/ед</t>
         </is>
@@ -19713,104 +19713,104 @@
         <is>
           <t>Стальной панельный радиатор 600х400 мм 900 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
           <t>4550 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х400 мм 900 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
           <t>4548 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х500 мм 1105 Вт 22 тип Stelrad Compact</t>
+          <t>Стальной панельный радиатор 600х500 мм 11 Вт 10 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>5099 ₽/ед</t>
+          <t>3005 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х500 мм 1105 Вт 22 тип Stelrad Novello</t>
+          <t>Стальной панельный радиатор 600х500 мм 1105 Вт 22 тип Stelrad Compact</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
-          <t>5097 ₽/ед</t>
+          <t>5099 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х500 мм 1125 Вт 22 тип Kermi FKO</t>
+          <t>Стальной панельный радиатор 600х500 мм 1105 Вт 22 тип Stelrad Novello</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
-          <t>5184 ₽/ед</t>
+          <t>5097 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х500 мм 1125 Вт 22 тип Kermi FTV</t>
+          <t>Стальной панельный радиатор 600х500 мм 1125 Вт 22 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>5180 ₽/ед</t>
+          <t>5184 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Стальной панельный радиатор 600х500 мм 11 Вт 10 тип Kermi FKO</t>
+          <t>Стальной панельный радиатор 600х500 мм 1125 Вт 22 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>3005 ₽/ед</t>
+          <t>5180 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х500 мм 1607 Вт 33 тип Kermi FKO</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
           <t>6269 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
           <t>Стальной панельный радиатор 600х500 мм 1607 Вт 33 тип Kermi FTV</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
           <t>6269 ₽/ед</t>
         </is>
@@ -21957,68 +21957,68 @@
         <is>
           <t>Чугунный радиатор 1066 Вт 13 секц. DERBY M4/320</t>
         </is>
       </c>
       <c r="B1794" t="inlineStr">
         <is>
           <t>15545 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1795">
       <c r="A1795" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1080 Вт 9 секц. МС-140-300</t>
         </is>
       </c>
       <c r="B1795" t="inlineStr">
         <is>
           <t>15574 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1796">
       <c r="A1796" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 1105 Вт 13 секц. STI Нова-300</t>
+          <t>Чугунный радиатор 110 Вт 2 секц. DERBY M4/200</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
-          <t>15920 ₽/ед</t>
+          <t>8554 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 110 Вт 2 секц. DERBY M4/200</t>
+          <t>Чугунный радиатор 1105 Вт 13 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
-          <t>8554 ₽/ед</t>
+          <t>15920 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1120 Вт 7 секц. МС-140-500</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
           <t>15951 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1148 Вт 14 секц. DERBY M4/320</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
           <t>16005 ₽/ед</t>
         </is>
@@ -22053,80 +22053,80 @@
         <is>
           <t>Чугунный радиатор 1240 Вт 10 секц. STI Нова-500</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
           <t>16472 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1275 Вт 15 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
           <t>16542 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 1280 Вт 10 секц. Konner Модерн-500</t>
+          <t>Чугунный радиатор 128 Вт 1 секц. Konner Модерн-500</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
-          <t>16587 ₽/ед</t>
+          <t>8590 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 1280 Вт 8 секц. МС-140-500</t>
+          <t>Чугунный радиатор 1280 Вт 10 секц. Konner Модерн-500</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
-          <t>16613 ₽/ед</t>
+          <t>16587 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1806">
       <c r="A1806" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 128 Вт 1 секц. Konner Модерн-500</t>
+          <t>Чугунный радиатор 1280 Вт 8 секц. МС-140-500</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
-          <t>8590 ₽/ед</t>
+          <t>16613 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1320 Вт 11 секц. МС-140-300</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
           <t>16838 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1360 Вт 16 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
           <t>16851 ₽/ед</t>
         </is>
@@ -22245,68 +22245,68 @@
         <is>
           <t>Чугунный радиатор 165 Вт 3 секц. DERBY M4/200</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
           <t>8630 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1680 Вт 14 секц. МС-140-300</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
           <t>17990 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 1700 Вт 20 секц. STI Нова-300</t>
+          <t>Чугунный радиатор 170 Вт 2 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>18085 ₽/ед</t>
+          <t>8776 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 170 Вт 2 секц. STI Нова-300</t>
+          <t>Чугунный радиатор 1700 Вт 20 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
-          <t>8776 ₽/ед</t>
+          <t>18085 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1736 Вт 14 секц. STI Нова-500</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
           <t>18253 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
           <t>Чугунный радиатор 1760 Вт 11 секц. МС-140-500</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
           <t>18364 ₽/ед</t>
         </is>
@@ -22365,68 +22365,68 @@
         <is>
           <t>Чугунный радиатор 220 Вт 4 секц. DERBY M4/200</t>
         </is>
       </c>
       <c r="B1828" t="inlineStr">
         <is>
           <t>9006 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1829">
       <c r="A1829" t="inlineStr">
         <is>
           <t>Чугунный радиатор 2240 Вт 14 секц. МС-140-500</t>
         </is>
       </c>
       <c r="B1829" t="inlineStr">
         <is>
           <t>18845 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1830">
       <c r="A1830" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 2400 Вт 15 секц. МС-140-500</t>
+          <t>Чугунный радиатор 240 Вт 2 секц. МС-140-300</t>
         </is>
       </c>
       <c r="B1830" t="inlineStr">
         <is>
-          <t>18881 ₽/ед</t>
+          <t>9339 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1831">
       <c r="A1831" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 240 Вт 2 секц. МС-140-300</t>
+          <t>Чугунный радиатор 2400 Вт 15 секц. МС-140-500</t>
         </is>
       </c>
       <c r="B1831" t="inlineStr">
         <is>
-          <t>9339 ₽/ед</t>
+          <t>18881 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1832">
       <c r="A1832" t="inlineStr">
         <is>
           <t>Чугунный радиатор 246 Вт 3 секц. DERBY M4/320</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
           <t>9502 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
           <t>Чугунный радиатор 248 Вт 2 секц. STI Нова-500</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
           <t>9595 ₽/ед</t>
         </is>
@@ -22641,68 +22641,68 @@
         <is>
           <t>Чугунный радиатор 495 Вт 9 секц. DERBY M4/200</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
           <t>11165 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
           <t>Чугунный радиатор 512 Вт 4 секц. Konner Модерн-500</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
           <t>11437 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 550 Вт 10 секц. DERBY M4/200</t>
+          <t>Чугунный радиатор 55 Вт 1 секц. DERBY M4/200</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
-          <t>11807 ₽/ед</t>
+          <t>8191 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 55 Вт 1 секц. DERBY M4/200</t>
+          <t>Чугунный радиатор 550 Вт 10 секц. DERBY M4/200</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
-          <t>8191 ₽/ед</t>
+          <t>11807 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
           <t>Чугунный радиатор 574 Вт 7 секц. DERBY M4/320</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
           <t>11937 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
           <t>Чугунный радиатор 595 Вт 7 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
           <t>12256 ₽/ед</t>
         </is>
@@ -22857,68 +22857,68 @@
         <is>
           <t>Чугунный радиатор 800 Вт 10 секц. Konner Модерн-300</t>
         </is>
       </c>
       <c r="B1869" t="inlineStr">
         <is>
           <t>13515 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1870">
       <c r="A1870" t="inlineStr">
         <is>
           <t>Чугунный радиатор 800 Вт 5 секц. МС-140-500</t>
         </is>
       </c>
       <c r="B1870" t="inlineStr">
         <is>
           <t>13482 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1871">
       <c r="A1871" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 820 Вт 10 секц. DERBY M4/320</t>
+          <t>Чугунный радиатор 82 Вт 1 секц. DERBY M4/320</t>
         </is>
       </c>
       <c r="B1871" t="inlineStr">
         <is>
-          <t>13541 ₽/ед</t>
+          <t>8546 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1872">
       <c r="A1872" t="inlineStr">
         <is>
-          <t>Чугунный радиатор 82 Вт 1 секц. DERBY M4/320</t>
+          <t>Чугунный радиатор 820 Вт 10 секц. DERBY M4/320</t>
         </is>
       </c>
       <c r="B1872" t="inlineStr">
         <is>
-          <t>8546 ₽/ед</t>
+          <t>13541 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1873">
       <c r="A1873" t="inlineStr">
         <is>
           <t>Чугунный радиатор 840 Вт 7 секц. МС-140-300</t>
         </is>
       </c>
       <c r="B1873" t="inlineStr">
         <is>
           <t>13592 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1874">
       <c r="A1874" t="inlineStr">
         <is>
           <t>Чугунный радиатор 850 Вт 10 секц. STI Нова-300</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>13630 ₽/ед</t>
         </is>