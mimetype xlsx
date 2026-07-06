--- v0 (2026-05-14)
+++ v1 (2026-07-06)
@@ -525,68 +525,68 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 114x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>9224 ₽/шт.</t>
+          <t>8022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 114x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>8022 ₽/шт.</t>
+          <t>9224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>9375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>9488 ₽/шт.</t>
         </is>
@@ -669,68 +669,68 @@
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>8955 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>9081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>9256 ₽/шт.</t>
+          <t>8051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>8051 ₽/шт.</t>
+          <t>9256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>9369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>9482 ₽/шт.</t>
         </is>
@@ -813,68 +813,68 @@
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>8983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>9106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>9251 ₽/шт.</t>
+          <t>8038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>8038 ₽/шт.</t>
+          <t>9251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>9365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>9475 ₽/шт.</t>
         </is>
@@ -957,68 +957,68 @@
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>8978 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>9101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>9908 ₽/шт.</t>
+          <t>9525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>9525 ₽/шт.</t>
+          <t>9908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>9943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>9988 ₽/шт.</t>
         </is>
@@ -1101,68 +1101,68 @@
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>9821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>9863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>6642 ₽/шт.</t>
+          <t>5926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>5926 ₽/шт.</t>
+          <t>6642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>6726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>6814 ₽/шт.</t>
         </is>
@@ -1245,68 +1245,68 @@
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>6458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>6541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>7653 ₽/шт.</t>
+          <t>6901 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 2 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 2 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>6901 ₽/шт.</t>
+          <t>7653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>7757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>7840 ₽/шт.</t>
         </is>
@@ -1389,68 +1389,68 @@
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>7505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 2 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>7586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 108x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>7653 ₽/шт.</t>
+          <t>6906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 108x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>6906 ₽/шт.</t>
+          <t>7653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>7755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>7838 ₽/шт.</t>
         </is>
@@ -1533,68 +1533,68 @@
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>7502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>7569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>9254 ₽/шт.</t>
+          <t>8040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>8040 ₽/шт.</t>
+          <t>9254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>9369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>9478 ₽/шт.</t>
         </is>
@@ -1677,68 +1677,68 @@
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>8979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>9104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>9226 ₽/шт.</t>
+          <t>8037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>8037 ₽/шт.</t>
+          <t>9226 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>9345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>9461 ₽/шт.</t>
         </is>
@@ -1821,68 +1821,68 @@
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>8958 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>9081 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>9914 ₽/шт.</t>
+          <t>9517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>9517 ₽/шт.</t>
+          <t>9914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>9950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>9992 ₽/шт.</t>
         </is>
@@ -1965,68 +1965,68 @@
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>9817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>9864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>6642 ₽/шт.</t>
+          <t>5918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>5918 ₽/шт.</t>
+          <t>6642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>6726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>6814 ₽/шт.</t>
         </is>
@@ -2109,68 +2109,68 @@
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>6453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>6540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>7649 ₽/шт.</t>
+          <t>6907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 3 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 3 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>6907 ₽/шт.</t>
+          <t>7649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>7727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>7833 ₽/шт.</t>
         </is>
@@ -2253,68 +2253,68 @@
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>7491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 3 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>7560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 108x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>7650 ₽/шт.</t>
+          <t>6904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 108x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>6904 ₽/шт.</t>
+          <t>7650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>7751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>7842 ₽/шт.</t>
         </is>
@@ -2397,68 +2397,68 @@
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>7500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>7569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>9259 ₽/шт.</t>
+          <t>8040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>8040 ₽/шт.</t>
+          <t>9259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>9371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>9486 ₽/шт.</t>
         </is>
@@ -2541,68 +2541,68 @@
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>8993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>9115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>9221 ₽/шт.</t>
+          <t>8022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>8022 ₽/шт.</t>
+          <t>9221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>9338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>9455 ₽/шт.</t>
         </is>
@@ -2685,68 +2685,68 @@
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>8943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>9068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>9913 ₽/шт.</t>
+          <t>9521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>9521 ₽/шт.</t>
+          <t>9913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>9949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>9992 ₽/шт.</t>
         </is>
@@ -2829,68 +2829,68 @@
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>9816 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>9863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>6644 ₽/шт.</t>
+          <t>5918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>5918 ₽/шт.</t>
+          <t>6644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>6729 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>6821 ₽/шт.</t>
         </is>
@@ -2973,68 +2973,68 @@
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>6462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>6549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>7646 ₽/шт.</t>
+          <t>6900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 4 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 4 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>6900 ₽/шт.</t>
+          <t>7646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>7727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>7830 ₽/шт.</t>
         </is>
@@ -3117,68 +3117,68 @@
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>7491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 4 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>7559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 108x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>7654 ₽/шт.</t>
+          <t>6912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 108x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>6912 ₽/шт.</t>
+          <t>7654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>7731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>7840 ₽/шт.</t>
         </is>
@@ -3261,68 +3261,68 @@
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>7506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>7587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>9230 ₽/шт.</t>
+          <t>8041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>8041 ₽/шт.</t>
+          <t>9230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>9370 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>9462 ₽/шт.</t>
         </is>
@@ -3405,68 +3405,68 @@
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>8964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>9082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>9245 ₽/шт.</t>
+          <t>8014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>8014 ₽/шт.</t>
+          <t>9245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>9361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>9474 ₽/шт.</t>
         </is>
@@ -3549,68 +3549,68 @@
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>8941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>9067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>9919 ₽/шт.</t>
+          <t>9519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>9519 ₽/шт.</t>
+          <t>9919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>9956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>10000 ₽/шт.</t>
         </is>
@@ -3693,68 +3693,68 @@
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>9826 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>9869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>6635 ₽/шт.</t>
+          <t>5923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>5923 ₽/шт.</t>
+          <t>6635 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>6718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>6805 ₽/шт.</t>
         </is>
@@ -3837,68 +3837,68 @@
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>6461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>6529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>7645 ₽/шт.</t>
+          <t>6900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 5 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 5 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>6900 ₽/шт.</t>
+          <t>7645 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>7726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>7829 ₽/шт.</t>
         </is>
@@ -3981,68 +3981,68 @@
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>7489 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 5 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>7584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 114x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>9259 ₽/шт.</t>
+          <t>8052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 114x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>8052 ₽/шт.</t>
+          <t>9259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>9375 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>9487 ₽/шт.</t>
         </is>
@@ -4125,68 +4125,68 @@
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>8994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>9118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>9251 ₽/шт.</t>
+          <t>8024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>8024 ₽/шт.</t>
+          <t>9251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>9368 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>9476 ₽/шт.</t>
         </is>
@@ -4269,68 +4269,68 @@
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>8979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>9101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>9244 ₽/шт.</t>
+          <t>8037 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>8037 ₽/шт.</t>
+          <t>9244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>9361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>9474 ₽/шт.</t>
         </is>
@@ -4413,68 +4413,68 @@
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>8975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>9099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>6634 ₽/шт.</t>
+          <t>5910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>5910 ₽/шт.</t>
+          <t>6634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>6712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>6804 ₽/шт.</t>
         </is>
@@ -4557,68 +4557,68 @@
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>6446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>6528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>7644 ₽/шт.</t>
+          <t>6899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАП 6 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАП 6 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>6899 ₽/шт.</t>
+          <t>7644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>7726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>7824 ₽/шт.</t>
         </is>
@@ -4701,68 +4701,68 @@
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>7488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАП 6 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>7558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>9244 ₽/шт.</t>
+          <t>8033 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>8033 ₽/шт.</t>
+          <t>9244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>9360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>9474 ₽/шт.</t>
         </is>
@@ -4845,68 +4845,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>8974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>9098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>9222 ₽/шт.</t>
+          <t>8019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>8019 ₽/шт.</t>
+          <t>9222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>9338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>9455 ₽/шт.</t>
         </is>
@@ -4989,68 +4989,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>8950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>9074 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>9236 ₽/шт.</t>
+          <t>8040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>8040 ₽/шт.</t>
+          <t>9236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>9354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>9467 ₽/шт.</t>
         </is>
@@ -5133,68 +5133,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>8966 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>9093 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>9916 ₽/шт.</t>
+          <t>9525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>9525 ₽/шт.</t>
+          <t>9916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>9952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>9997 ₽/шт.</t>
         </is>
@@ -5277,68 +5277,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>9819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>9866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>6644 ₽/шт.</t>
+          <t>5922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>5922 ₽/шт.</t>
+          <t>6644 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>6728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>6817 ₽/шт.</t>
         </is>
@@ -5421,68 +5421,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>6459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>6547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>7650 ₽/шт.</t>
+          <t>6897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>6897 ₽/шт.</t>
+          <t>7650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>7743 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>7838 ₽/шт.</t>
         </is>
@@ -5565,68 +5565,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>7500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 2 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>7561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>7640 ₽/шт.</t>
+          <t>6903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>6903 ₽/шт.</t>
+          <t>7640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>7720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>7818 ₽/шт.</t>
         </is>
@@ -5709,68 +5709,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>7496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>7572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>9244 ₽/шт.</t>
+          <t>8016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>8016 ₽/шт.</t>
+          <t>9244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>9357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>9471 ₽/шт.</t>
         </is>
@@ -5853,68 +5853,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>8973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>9097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>9233 ₽/шт.</t>
+          <t>8026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>8026 ₽/шт.</t>
+          <t>9233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>9352 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>9464 ₽/шт.</t>
         </is>
@@ -5997,68 +5997,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>8965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>9086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>9912 ₽/шт.</t>
+          <t>9521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>9521 ₽/шт.</t>
+          <t>9912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>9948 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>10000 ₽/шт.</t>
         </is>
@@ -6141,68 +6141,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>9814 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>9868 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>6640 ₽/шт.</t>
+          <t>5919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>5919 ₽/шт.</t>
+          <t>6640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>6725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>6812 ₽/шт.</t>
         </is>
@@ -6285,68 +6285,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
           <t>6453 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>6536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>7649 ₽/шт.</t>
+          <t>6904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>6904 ₽/шт.</t>
+          <t>7649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>7736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>7836 ₽/шт.</t>
         </is>
@@ -6429,68 +6429,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>7500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 3 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>7561 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>7643 ₽/шт.</t>
+          <t>6889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>6889 ₽/шт.</t>
+          <t>7643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>7725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>7822 ₽/шт.</t>
         </is>
@@ -6573,68 +6573,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>7478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>7551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>9238 ₽/шт.</t>
+          <t>8032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>8032 ₽/шт.</t>
+          <t>9238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
           <t>9356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>9469 ₽/шт.</t>
         </is>
@@ -6717,68 +6717,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>8968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>9097 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>9222 ₽/шт.</t>
+          <t>8024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>8024 ₽/шт.</t>
+          <t>9222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>9339 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>9482 ₽/шт.</t>
         </is>
@@ -6861,68 +6861,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
           <t>8986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
           <t>9106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>9919 ₽/шт.</t>
+          <t>9517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>9517 ₽/шт.</t>
+          <t>9919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
           <t>9947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>9989 ₽/шт.</t>
         </is>
@@ -7005,68 +7005,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>9825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>9863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>6636 ₽/шт.</t>
+          <t>5914 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>5914 ₽/шт.</t>
+          <t>6636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>6719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
           <t>6811 ₽/шт.</t>
         </is>
@@ -7149,68 +7149,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
           <t>6448 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>6531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>7640 ₽/шт.</t>
+          <t>6904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>6904 ₽/шт.</t>
+          <t>7640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>7720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>7820 ₽/шт.</t>
         </is>
@@ -7293,68 +7293,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>7482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 4 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>7552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>7642 ₽/шт.</t>
+          <t>6898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>6898 ₽/шт.</t>
+          <t>7642 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>7722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>7822 ₽/шт.</t>
         </is>
@@ -7437,68 +7437,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>7486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>7558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>9221 ₽/шт.</t>
+          <t>8026 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>8026 ₽/шт.</t>
+          <t>9221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>9338 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>9455 ₽/шт.</t>
         </is>
@@ -7581,68 +7581,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>8944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>9068 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>9257 ₽/шт.</t>
+          <t>8016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>8016 ₽/шт.</t>
+          <t>9257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
           <t>9369 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>9457 ₽/шт.</t>
         </is>
@@ -7725,68 +7725,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>8983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>9075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>9918 ₽/шт.</t>
+          <t>9527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>9527 ₽/шт.</t>
+          <t>9918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>9944 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>9998 ₽/шт.</t>
         </is>
@@ -7869,68 +7869,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
           <t>9812 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>9863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>6643 ₽/шт.</t>
+          <t>5912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>5912 ₽/шт.</t>
+          <t>6643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>6728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>6815 ₽/шт.</t>
         </is>
@@ -8013,68 +8013,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>6458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
           <t>6543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>7653 ₽/шт.</t>
+          <t>6893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>6893 ₽/шт.</t>
+          <t>7653 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>7756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>7819 ₽/шт.</t>
         </is>
@@ -8157,68 +8157,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
           <t>7504 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 5 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>7582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>9223 ₽/шт.</t>
+          <t>8021 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>8021 ₽/шт.</t>
+          <t>9223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>9343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>9457 ₽/шт.</t>
         </is>
@@ -8301,68 +8301,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>8954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>9075 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>9222 ₽/шт.</t>
+          <t>8014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>8014 ₽/шт.</t>
+          <t>9222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
           <t>9341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>9457 ₽/шт.</t>
         </is>
@@ -8445,68 +8445,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>8986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>9110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>9231 ₽/шт.</t>
+          <t>8040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>8040 ₽/шт.</t>
+          <t>9231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>9351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>9464 ₽/шт.</t>
         </is>
@@ -8589,68 +8589,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>8952 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>9084 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>6633 ₽/шт.</t>
+          <t>5919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>5919 ₽/шт.</t>
+          <t>6633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>6710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>6803 ₽/шт.</t>
         </is>
@@ -8733,68 +8733,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>6442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
           <t>6527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x10000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>7649 ₽/шт.</t>
+          <t>6892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x1000 мм</t>
+          <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>6892 ₽/шт.</t>
+          <t>7649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
           <t>7735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
           <t>7835 ₽/шт.</t>
         </is>
@@ -8877,68 +8877,68 @@
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>7503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Автономный регистр отопления РАЭ 6 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>7582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>9134 ₽/шт.</t>
+          <t>7954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>7954 ₽/шт.</t>
+          <t>9134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>9290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
           <t>9398 ₽/шт.</t>
         </is>
@@ -9021,68 +9021,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>8876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>9032 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>9133 ₽/шт.</t>
+          <t>7947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>7947 ₽/шт.</t>
+          <t>9133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>9290 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>9397 ₽/шт.</t>
         </is>
@@ -9165,68 +9165,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>8875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>9024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>9127 ₽/шт.</t>
+          <t>7942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>7942 ₽/шт.</t>
+          <t>9127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>9281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
           <t>9392 ₽/шт.</t>
         </is>
@@ -9309,68 +9309,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
           <t>8864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>9015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>9875 ₽/шт.</t>
+          <t>9495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>9495 ₽/шт.</t>
+          <t>9875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>9925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>9970 ₽/шт.</t>
         </is>
@@ -9453,68 +9453,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>9789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>9836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>5648 ₽/шт.</t>
+          <t>5003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>5003 ₽/шт.</t>
+          <t>5648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>5730 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>5774 ₽/шт.</t>
         </is>
@@ -9597,68 +9597,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>5480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>5552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>5627 ₽/шт.</t>
+          <t>5017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>5017 ₽/шт.</t>
+          <t>5627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>5708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>5770 ₽/шт.</t>
         </is>
@@ -9741,68 +9741,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
           <t>5499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
           <t>5568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>6585 ₽/шт.</t>
+          <t>5853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>5853 ₽/шт.</t>
+          <t>6585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>6667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>6754 ₽/шт.</t>
         </is>
@@ -9885,68 +9885,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>6403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>6477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>6575 ₽/шт.</t>
+          <t>5865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>5865 ₽/шт.</t>
+          <t>6575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>6665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>6753 ₽/шт.</t>
         </is>
@@ -10029,68 +10029,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
           <t>6399 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>6476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>7592 ₽/шт.</t>
+          <t>6840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>6840 ₽/шт.</t>
+          <t>7592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
           <t>7680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>7769 ₽/шт.</t>
         </is>
@@ -10173,68 +10173,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>7423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 2 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
           <t>7515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>7593 ₽/шт.</t>
+          <t>6844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>6844 ₽/шт.</t>
+          <t>7593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
           <t>7684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
           <t>7770 ₽/шт.</t>
         </is>
@@ -10317,68 +10317,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>7429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
           <t>7518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>9132 ₽/шт.</t>
+          <t>7954 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>7954 ₽/шт.</t>
+          <t>9132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
           <t>9289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>9395 ₽/шт.</t>
         </is>
@@ -10461,68 +10461,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>8872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>9022 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>9138 ₽/шт.</t>
+          <t>7942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>7942 ₽/шт.</t>
+          <t>9138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>9292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>9384 ₽/шт.</t>
         </is>
@@ -10605,68 +10605,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>8864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>9015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>9878 ₽/шт.</t>
+          <t>9493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>9493 ₽/шт.</t>
+          <t>9878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>9923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>9962 ₽/шт.</t>
         </is>
@@ -10749,68 +10749,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>9792 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>9841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>5611 ₽/шт.</t>
+          <t>5042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>5042 ₽/шт.</t>
+          <t>5611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>5708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>5778 ₽/шт.</t>
         </is>
@@ -10893,68 +10893,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>5506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
           <t>5550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>5609 ₽/шт.</t>
+          <t>5027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>5027 ₽/шт.</t>
+          <t>5609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>5702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
           <t>5794 ₽/шт.</t>
         </is>
@@ -11037,68 +11037,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>5479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>5547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>6577 ₽/шт.</t>
+          <t>5858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>5858 ₽/шт.</t>
+          <t>6577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>6666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t>6754 ₽/шт.</t>
         </is>
@@ -11181,68 +11181,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>6402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>6476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>6573 ₽/шт.</t>
+          <t>5856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>5856 ₽/шт.</t>
+          <t>6573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>6664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>6752 ₽/шт.</t>
         </is>
@@ -11325,68 +11325,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>6398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>6475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>7589 ₽/шт.</t>
+          <t>6839 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>6839 ₽/шт.</t>
+          <t>7589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>7665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>7766 ₽/шт.</t>
         </is>
@@ -11469,68 +11469,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>7423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 3 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>7513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>7592 ₽/шт.</t>
+          <t>6844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>6844 ₽/шт.</t>
+          <t>7592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>7682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>7770 ₽/шт.</t>
         </is>
@@ -11613,68 +11613,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>7425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
           <t>7515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>9130 ₽/шт.</t>
+          <t>7951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>7951 ₽/шт.</t>
+          <t>9130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
           <t>9287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
           <t>9395 ₽/шт.</t>
         </is>
@@ -11757,68 +11757,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
           <t>8871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>9020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>9129 ₽/шт.</t>
+          <t>7937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>7937 ₽/шт.</t>
+          <t>9129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>9287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>9394 ₽/шт.</t>
         </is>
@@ -11901,68 +11901,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
           <t>8884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>9017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>9871 ₽/шт.</t>
+          <t>9495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>9495 ₽/шт.</t>
+          <t>9871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>9922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>9958 ₽/шт.</t>
         </is>
@@ -12045,68 +12045,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
           <t>9789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
           <t>9840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>5610 ₽/шт.</t>
+          <t>5040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>5040 ₽/шт.</t>
+          <t>5610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
           <t>5728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
           <t>5772 ₽/шт.</t>
         </is>
@@ -12189,68 +12189,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
           <t>5506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>5577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>5647 ₽/шт.</t>
+          <t>5014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>5014 ₽/шт.</t>
+          <t>5647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
           <t>5727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>5798 ₽/шт.</t>
         </is>
@@ -12333,68 +12333,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>5503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>5574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>6557 ₽/шт.</t>
+          <t>5863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>5863 ₽/шт.</t>
+          <t>6557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
           <t>6652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
           <t>6742 ₽/шт.</t>
         </is>
@@ -12477,68 +12477,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
           <t>6386 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
           <t>6468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>6572 ₽/шт.</t>
+          <t>5864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>5864 ₽/шт.</t>
+          <t>6572 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>6662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>6749 ₽/шт.</t>
         </is>
@@ -12621,68 +12621,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>6411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
           <t>6464 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>7595 ₽/шт.</t>
+          <t>6851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>6851 ₽/шт.</t>
+          <t>7595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
           <t>7689 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
           <t>7775 ₽/шт.</t>
         </is>
@@ -12765,68 +12765,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
           <t>7439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 4 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
           <t>7524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>7591 ₽/шт.</t>
+          <t>6843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>6843 ₽/шт.</t>
+          <t>7591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
           <t>7677 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
           <t>7769 ₽/шт.</t>
         </is>
@@ -12909,68 +12909,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
           <t>7423 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
           <t>7513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>9138 ₽/шт.</t>
+          <t>7950 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>7950 ₽/шт.</t>
+          <t>9138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
           <t>9294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
           <t>9385 ₽/шт.</t>
         </is>
@@ -13053,68 +13053,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
           <t>8871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
           <t>9006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>9128 ₽/шт.</t>
+          <t>7937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>7937 ₽/шт.</t>
+          <t>9128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
           <t>9286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
           <t>9382 ₽/шт.</t>
         </is>
@@ -13197,68 +13197,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>8870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>9004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>9875 ₽/шт.</t>
+          <t>9490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>9490 ₽/шт.</t>
+          <t>9875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>9924 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>9967 ₽/шт.</t>
         </is>
@@ -13341,68 +13341,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
           <t>9789 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
           <t>9834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>5609 ₽/шт.</t>
+          <t>5039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>5039 ₽/шт.</t>
+          <t>5609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
           <t>5723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>5790 ₽/шт.</t>
         </is>
@@ -13485,68 +13485,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>5503 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
           <t>5575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>5643 ₽/шт.</t>
+          <t>5039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>5039 ₽/шт.</t>
+          <t>5643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>5708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
           <t>5796 ₽/шт.</t>
         </is>
@@ -13629,68 +13629,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>5505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>5549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>6556 ₽/шт.</t>
+          <t>5845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>5845 ₽/шт.</t>
+          <t>6556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>6650 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>6740 ₽/шт.</t>
         </is>
@@ -13773,68 +13773,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
           <t>6383 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>6465 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>6570 ₽/шт.</t>
+          <t>5856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>5856 ₽/шт.</t>
+          <t>6570 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
           <t>6661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
           <t>6748 ₽/шт.</t>
         </is>
@@ -13917,68 +13917,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
           <t>6397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>6472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>7594 ₽/шт.</t>
+          <t>6847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>6847 ₽/шт.</t>
+          <t>7594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>7686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
           <t>7774 ₽/шт.</t>
         </is>
@@ -14061,68 +14061,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
           <t>7438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 5 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
           <t>7520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>9127 ₽/шт.</t>
+          <t>7947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>7947 ₽/шт.</t>
+          <t>9127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
           <t>9284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>9394 ₽/шт.</t>
         </is>
@@ -14205,68 +14205,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>8866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>9016 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>9120 ₽/шт.</t>
+          <t>7938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>7938 ₽/шт.</t>
+          <t>9120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>9281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
           <t>9392 ₽/шт.</t>
         </is>
@@ -14349,68 +14349,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
           <t>8855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
           <t>9040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>9127 ₽/шт.</t>
+          <t>7949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>7949 ₽/шт.</t>
+          <t>9127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
           <t>9279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
           <t>9390 ₽/шт.</t>
         </is>
@@ -14493,68 +14493,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
           <t>8857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
           <t>9014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>5633 ₽/шт.</t>
+          <t>5019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>5019 ₽/шт.</t>
+          <t>5633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
           <t>5716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
           <t>5790 ₽/шт.</t>
         </is>
@@ -14637,68 +14637,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
           <t>5499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
           <t>5569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>5610 ₽/шт.</t>
+          <t>5038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>5038 ₽/шт.</t>
+          <t>5610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>5726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
           <t>5771 ₽/шт.</t>
         </is>
@@ -14781,68 +14781,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
           <t>5480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
           <t>5547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>6567 ₽/шт.</t>
+          <t>5854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>5854 ₽/шт.</t>
+          <t>6567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
           <t>6649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
           <t>6737 ₽/шт.</t>
         </is>
@@ -14925,68 +14925,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
           <t>6397 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
           <t>6472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>7593 ₽/шт.</t>
+          <t>6846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>6846 ₽/шт.</t>
+          <t>7593 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>7685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
           <t>7774 ₽/шт.</t>
         </is>
@@ -15069,68 +15069,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>7432 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗП 6 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>7519 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>9138 ₽/шт.</t>
+          <t>7938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>7938 ₽/шт.</t>
+          <t>9138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
           <t>9268 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
           <t>9416 ₽/шт.</t>
         </is>
@@ -15213,68 +15213,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
           <t>8897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
           <t>9010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>9136 ₽/шт.</t>
+          <t>7963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>7963 ₽/шт.</t>
+          <t>9136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>9267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
           <t>9407 ₽/шт.</t>
         </is>
@@ -15357,68 +15357,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
           <t>8892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
           <t>9007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>9149 ₽/шт.</t>
+          <t>7942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>7942 ₽/шт.</t>
+          <t>9149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
           <t>9271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
           <t>9388 ₽/шт.</t>
         </is>
@@ -15501,68 +15501,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
           <t>8882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
           <t>9011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>9872 ₽/шт.</t>
+          <t>9494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>9494 ₽/шт.</t>
+          <t>9872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>9928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
           <t>9973 ₽/шт.</t>
         </is>
@@ -15645,68 +15645,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
           <t>9788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
           <t>9834 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>5620 ₽/шт.</t>
+          <t>5014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>5014 ₽/шт.</t>
+          <t>5620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
           <t>5732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
           <t>5799 ₽/шт.</t>
         </is>
@@ -15789,68 +15789,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
           <t>5487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>5573 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>5615 ₽/шт.</t>
+          <t>5013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>5013 ₽/шт.</t>
+          <t>5615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
           <t>5731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
           <t>5774 ₽/шт.</t>
         </is>
@@ -15933,68 +15933,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>5484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
           <t>5571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>6565 ₽/шт.</t>
+          <t>5863 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>5863 ₽/шт.</t>
+          <t>6565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
           <t>6659 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
           <t>6747 ₽/шт.</t>
         </is>
@@ -16077,68 +16077,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>6396 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>6471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>6594 ₽/шт.</t>
+          <t>5862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>5862 ₽/шт.</t>
+          <t>6594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>6669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
           <t>6760 ₽/шт.</t>
         </is>
@@ -16221,68 +16221,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
           <t>6408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
           <t>6480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>7607 ₽/шт.</t>
+          <t>6838 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>6838 ₽/шт.</t>
+          <t>7607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
           <t>7675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>7767 ₽/шт.</t>
         </is>
@@ -16365,68 +16365,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
           <t>7421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 2 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>7512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>7604 ₽/шт.</t>
+          <t>6853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>6853 ₽/шт.</t>
+          <t>7604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
           <t>7695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
           <t>7776 ₽/шт.</t>
         </is>
@@ -16509,68 +16509,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
           <t>7443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
           <t>7527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>9157 ₽/шт.</t>
+          <t>7961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>7961 ₽/шт.</t>
+          <t>9157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
           <t>9275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
           <t>9388 ₽/шт.</t>
         </is>
@@ -16653,68 +16653,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
           <t>8882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
           <t>9007 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>9126 ₽/шт.</t>
+          <t>7964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>7964 ₽/шт.</t>
+          <t>9126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
           <t>9271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
           <t>9417 ₽/шт.</t>
         </is>
@@ -16797,68 +16797,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
           <t>8857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>9043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>9880 ₽/шт.</t>
+          <t>9498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>9498 ₽/шт.</t>
+          <t>9880 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
           <t>9926 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>9971 ₽/шт.</t>
         </is>
@@ -16941,68 +16941,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>9797 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>9843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>5620 ₽/шт.</t>
+          <t>5013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>5013 ₽/шт.</t>
+          <t>5620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
           <t>5709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>5776 ₽/шт.</t>
         </is>
@@ -17085,68 +17085,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>5509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>5577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>5621 ₽/шт.</t>
+          <t>5027 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>5027 ₽/шт.</t>
+          <t>5621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>5712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>5780 ₽/шт.</t>
         </is>
@@ -17229,68 +17229,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
           <t>5491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
           <t>5565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>6562 ₽/шт.</t>
+          <t>5848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>5848 ₽/шт.</t>
+          <t>6562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
           <t>6658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
           <t>6744 ₽/шт.</t>
         </is>
@@ -17373,68 +17373,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>6395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
           <t>6470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>6592 ₽/шт.</t>
+          <t>5861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>5861 ₽/шт.</t>
+          <t>6592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
           <t>6668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
           <t>6757 ₽/шт.</t>
         </is>
@@ -17517,68 +17517,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
           <t>6408 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>6479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>7591 ₽/шт.</t>
+          <t>6856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>6856 ₽/шт.</t>
+          <t>7591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
           <t>7668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
           <t>7788 ₽/шт.</t>
         </is>
@@ -17661,68 +17661,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
           <t>7421 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 3 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
           <t>7533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>7596 ₽/шт.</t>
+          <t>6847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>6847 ₽/шт.</t>
+          <t>7596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
           <t>7693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>7775 ₽/шт.</t>
         </is>
@@ -17805,68 +17805,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>7442 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>7526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>9155 ₽/шт.</t>
+          <t>7965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>7965 ₽/шт.</t>
+          <t>9155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
           <t>9272 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
           <t>9402 ₽/шт.</t>
         </is>
@@ -17949,68 +17949,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>8857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>9013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>9121 ₽/шт.</t>
+          <t>7940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>7940 ₽/шт.</t>
+          <t>9121 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
           <t>9298 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
           <t>9404 ₽/шт.</t>
         </is>
@@ -18093,68 +18093,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
           <t>8856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
           <t>9010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>9883 ₽/шт.</t>
+          <t>9496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>9496 ₽/шт.</t>
+          <t>9883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
           <t>9927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
           <t>9971 ₽/шт.</t>
         </is>
@@ -18237,68 +18237,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
           <t>9795 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
           <t>9845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>5624 ₽/шт.</t>
+          <t>5017 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>5017 ₽/шт.</t>
+          <t>5624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
           <t>5715 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
           <t>5783 ₽/шт.</t>
         </is>
@@ -18381,68 +18381,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
           <t>5499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
           <t>5567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>5621 ₽/шт.</t>
+          <t>5015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>5015 ₽/шт.</t>
+          <t>5621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
           <t>5710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
           <t>5779 ₽/шт.</t>
         </is>
@@ -18525,68 +18525,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
           <t>5491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>5559 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>6596 ₽/шт.</t>
+          <t>5847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>5847 ₽/шт.</t>
+          <t>6596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
           <t>6673 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
           <t>6763 ₽/шт.</t>
         </is>
@@ -18669,68 +18669,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
           <t>6411 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
           <t>6482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>6588 ₽/шт.</t>
+          <t>5860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>5860 ₽/шт.</t>
+          <t>6588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
           <t>6667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
           <t>6744 ₽/шт.</t>
         </is>
@@ -18813,68 +18813,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
           <t>6404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
           <t>6477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>7606 ₽/шт.</t>
+          <t>6835 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>6835 ₽/шт.</t>
+          <t>7606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
           <t>7695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
           <t>7785 ₽/шт.</t>
         </is>
@@ -18957,68 +18957,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
           <t>7449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 4 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
           <t>7531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>7607 ₽/шт.</t>
+          <t>6847 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>6847 ₽/шт.</t>
+          <t>7607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
           <t>7665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
           <t>7767 ₽/шт.</t>
         </is>
@@ -19101,68 +19101,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
           <t>7419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
           <t>7512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>9135 ₽/шт.</t>
+          <t>7957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>7957 ₽/шт.</t>
+          <t>9135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
           <t>9291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
           <t>9399 ₽/шт.</t>
         </is>
@@ -19245,68 +19245,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>8879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
           <t>9036 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>9145 ₽/шт.</t>
+          <t>7961 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>7961 ₽/шт.</t>
+          <t>9145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>9267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
           <t>9388 ₽/шт.</t>
         </is>
@@ -19389,68 +19389,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
           <t>8889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>9042 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>9872 ₽/шт.</t>
+          <t>9496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>9496 ₽/шт.</t>
+          <t>9872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
           <t>9927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
           <t>9971 ₽/шт.</t>
         </is>
@@ -19533,68 +19533,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
           <t>9798 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
           <t>9832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
-          <t>5622 ₽/шт.</t>
+          <t>5015 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>5015 ₽/шт.</t>
+          <t>5622 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
           <t>5712 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
           <t>5782 ₽/шт.</t>
         </is>
@@ -19677,68 +19677,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
           <t>5495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
           <t>5567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>5611 ₽/шт.</t>
+          <t>5014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
-          <t>5014 ₽/шт.</t>
+          <t>5611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
           <t>5718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
           <t>5794 ₽/шт.</t>
         </is>
@@ -19821,68 +19821,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
           <t>5507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
           <t>5555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>6595 ₽/шт.</t>
+          <t>5862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>5862 ₽/шт.</t>
+          <t>6595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
           <t>6670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
           <t>6760 ₽/шт.</t>
         </is>
@@ -19965,68 +19965,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1628" t="inlineStr">
         <is>
           <t>6410 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1629">
       <c r="A1629" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1629" t="inlineStr">
         <is>
           <t>6481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1630">
       <c r="A1630" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1630" t="inlineStr">
         <is>
-          <t>6560 ₽/шт.</t>
+          <t>5865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1631" t="inlineStr">
         <is>
-          <t>5865 ₽/шт.</t>
+          <t>6560 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1632">
       <c r="A1632" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1632" t="inlineStr">
         <is>
           <t>6657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1633">
       <c r="A1633" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1633" t="inlineStr">
         <is>
           <t>6743 ₽/шт.</t>
         </is>
@@ -20109,68 +20109,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
           <t>6394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
           <t>6470 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>7606 ₽/шт.</t>
+          <t>6850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
-          <t>6850 ₽/шт.</t>
+          <t>7606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
           <t>7695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
           <t>7784 ₽/шт.</t>
         </is>
@@ -20253,68 +20253,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
           <t>7446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 5 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
           <t>7530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
-          <t>9145 ₽/шт.</t>
+          <t>7964 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
-          <t>7964 ₽/шт.</t>
+          <t>9145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
           <t>9267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
           <t>9415 ₽/шт.</t>
         </is>
@@ -20397,68 +20397,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
           <t>8897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
           <t>9008 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>9135 ₽/шт.</t>
+          <t>7956 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1667">
       <c r="A1667" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>7956 ₽/шт.</t>
+          <t>9135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1668">
       <c r="A1668" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1668" t="inlineStr">
         <is>
           <t>9299 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1669">
       <c r="A1669" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1669" t="inlineStr">
         <is>
           <t>9417 ₽/шт.</t>
         </is>
@@ -20541,68 +20541,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1676" t="inlineStr">
         <is>
           <t>8877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1677" t="inlineStr">
         <is>
           <t>9034 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1678" t="inlineStr">
         <is>
-          <t>9141 ₽/шт.</t>
+          <t>7957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
-          <t>7957 ₽/шт.</t>
+          <t>9141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
           <t>9297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
           <t>9387 ₽/шт.</t>
         </is>
@@ -20685,68 +20685,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
           <t>8889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
           <t>9041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
-          <t>5652 ₽/шт.</t>
+          <t>5013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>5013 ₽/шт.</t>
+          <t>5652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
           <t>5732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
           <t>5776 ₽/шт.</t>
         </is>
@@ -20829,68 +20829,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
           <t>5500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
           <t>5557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
-          <t>5639 ₽/шт.</t>
+          <t>5024 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>5024 ₽/шт.</t>
+          <t>5639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
           <t>5719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
           <t>5791 ₽/шт.</t>
         </is>
@@ -20973,68 +20973,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1712" t="inlineStr">
         <is>
           <t>5502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1713" t="inlineStr">
         <is>
           <t>5574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1714">
       <c r="A1714" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1714" t="inlineStr">
         <is>
-          <t>6558 ₽/шт.</t>
+          <t>5846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1715">
       <c r="A1715" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1715" t="inlineStr">
         <is>
-          <t>5846 ₽/шт.</t>
+          <t>6558 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1716">
       <c r="A1716" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1716" t="inlineStr">
         <is>
           <t>6656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1717">
       <c r="A1717" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1717" t="inlineStr">
         <is>
           <t>6755 ₽/шт.</t>
         </is>
@@ -21117,68 +21117,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>6394 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
           <t>6469 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x10000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>7607 ₽/шт.</t>
+          <t>6848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
-          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x1000 мм</t>
+          <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
-          <t>6848 ₽/шт.</t>
+          <t>7607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1728">
       <c r="A1728" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
           <t>7667 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
           <t>7787 ₽/шт.</t>
         </is>
@@ -21261,68 +21261,68 @@
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
           <t>7420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
           <t>Змеевиковый регистр отопления РЗЭ 6 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
           <t>7533 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 108x3x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
-          <t>7588 ₽/шт.</t>
+          <t>6829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 108x3x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
-          <t>6829 ₽/шт.</t>
+          <t>7588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
           <t>7657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
           <t>7760 ₽/шт.</t>
         </is>
@@ -21405,68 +21405,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B1748" t="inlineStr">
         <is>
           <t>7416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1749">
       <c r="A1749" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B1749" t="inlineStr">
         <is>
           <t>7508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1750">
       <c r="A1750" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 133x4x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1750" t="inlineStr">
         <is>
-          <t>9119 ₽/шт.</t>
+          <t>7936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1751">
       <c r="A1751" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 133x4x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1751" t="inlineStr">
         <is>
-          <t>7936 ₽/шт.</t>
+          <t>9119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1752">
       <c r="A1752" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1752" t="inlineStr">
         <is>
           <t>9264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1753">
       <c r="A1753" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1753" t="inlineStr">
         <is>
           <t>9379 ₽/шт.</t>
         </is>
@@ -21549,68 +21549,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
           <t>8852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
           <t>8995 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 159x4x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>9118 ₽/шт.</t>
+          <t>7935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 159x4x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
-          <t>7935 ₽/шт.</t>
+          <t>9118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
           <t>9263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
           <t>9377 ₽/шт.</t>
         </is>
@@ -21693,68 +21693,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
           <t>8853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
           <t>9000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 219x5x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
-          <t>9870 ₽/шт.</t>
+          <t>9490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 219x5x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
-          <t>9490 ₽/шт.</t>
+          <t>9870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
           <t>9922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
           <t>9957 ₽/шт.</t>
         </is>
@@ -21837,68 +21837,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1784" t="inlineStr">
         <is>
           <t>9787 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1785">
       <c r="A1785" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1785" t="inlineStr">
         <is>
           <t>9832 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1786">
       <c r="A1786" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 42x2x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1786" t="inlineStr">
         <is>
-          <t>5608 ₽/шт.</t>
+          <t>5003 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1787">
       <c r="A1787" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 42x2x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1787" t="inlineStr">
         <is>
-          <t>5003 ₽/шт.</t>
+          <t>5608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1788">
       <c r="A1788" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1788" t="inlineStr">
         <is>
           <t>5702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1789">
       <c r="A1789" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1789" t="inlineStr">
         <is>
           <t>5770 ₽/шт.</t>
         </is>
@@ -21981,68 +21981,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
           <t>5476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
           <t>5546 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 48x2x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>5607 ₽/шт.</t>
+          <t>5001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 48x2x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>5001 ₽/шт.</t>
+          <t>5607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
           <t>5697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
           <t>5769 ₽/шт.</t>
         </is>
@@ -22125,68 +22125,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
           <t>5466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
           <t>5542 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 57x2,5x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
-          <t>6555 ₽/шт.</t>
+          <t>5843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 57x2,5x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
-          <t>5843 ₽/шт.</t>
+          <t>6555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
           <t>6648 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
           <t>6736 ₽/шт.</t>
         </is>
@@ -22269,68 +22269,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
           <t>6376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
           <t>6463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 76x2,5x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
-          <t>6554 ₽/шт.</t>
+          <t>5836 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1823">
       <c r="A1823" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 76x2,5x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1823" t="inlineStr">
         <is>
-          <t>5836 ₽/шт.</t>
+          <t>6554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1824">
       <c r="A1824" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1824" t="inlineStr">
         <is>
           <t>6646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1825">
       <c r="A1825" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1825" t="inlineStr">
         <is>
           <t>6732 ₽/шт.</t>
         </is>
@@ -22413,68 +22413,68 @@
         <is>
           <t>Однорядный регистр отопления РЭ 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B1832" t="inlineStr">
         <is>
           <t>6376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1833">
       <c r="A1833" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B1833" t="inlineStr">
         <is>
           <t>6462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1834">
       <c r="A1834" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 89x3x10000 мм</t>
+          <t>Однорядный регистр отопления РЭ 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1834" t="inlineStr">
         <is>
-          <t>7589 ₽/шт.</t>
+          <t>6828 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1835">
       <c r="A1835" t="inlineStr">
         <is>
-          <t>Однорядный регистр отопления РЭ 89x3x1000 мм</t>
+          <t>Однорядный регистр отопления РЭ 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
-          <t>6828 ₽/шт.</t>
+          <t>7589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
           <t>7657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
           <t>Однорядный регистр отопления РЭ 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
           <t>7761 ₽/шт.</t>
         </is>
@@ -22629,68 +22629,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 108x4x500 мм</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
           <t>7933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 108x4x5500 мм</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
           <t>8596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 114x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
-          <t>9159 ₽/шт.</t>
+          <t>7982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 114x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
-          <t>7982 ₽/шт.</t>
+          <t>9159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
           <t>9305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
           <t>9424 ₽/шт.</t>
         </is>
@@ -22773,68 +22773,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B1862" t="inlineStr">
         <is>
           <t>8907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1863">
       <c r="A1863" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B1863" t="inlineStr">
         <is>
           <t>9044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1864">
       <c r="A1864" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B1864" t="inlineStr">
         <is>
-          <t>9177 ₽/шт.</t>
+          <t>7981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1865">
       <c r="A1865" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B1865" t="inlineStr">
         <is>
-          <t>7981 ₽/шт.</t>
+          <t>9177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1866">
       <c r="A1866" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B1866" t="inlineStr">
         <is>
           <t>9313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1867">
       <c r="A1867" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B1867" t="inlineStr">
         <is>
           <t>9432 ₽/шт.</t>
         </is>
@@ -22917,68 +22917,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>8911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
           <t>9055 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>9163 ₽/шт.</t>
+          <t>7980 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>7980 ₽/шт.</t>
+          <t>9163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
           <t>9308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
           <t>9431 ₽/шт.</t>
         </is>
@@ -23061,68 +23061,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
           <t>8909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
           <t>9049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
-          <t>9885 ₽/шт.</t>
+          <t>9506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
-          <t>9506 ₽/шт.</t>
+          <t>9885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
           <t>9935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
           <t>9977 ₽/шт.</t>
         </is>
@@ -23205,68 +23205,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
           <t>9803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
           <t>9848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
-          <t>5680 ₽/шт.</t>
+          <t>5060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1901">
       <c r="A1901" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B1901" t="inlineStr">
         <is>
-          <t>5060 ₽/шт.</t>
+          <t>5680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1902">
       <c r="A1902" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B1902" t="inlineStr">
         <is>
           <t>5755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1903">
       <c r="A1903" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B1903" t="inlineStr">
         <is>
           <t>5814 ₽/шт.</t>
         </is>
@@ -23349,68 +23349,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B1910" t="inlineStr">
         <is>
           <t>5525 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1911">
       <c r="A1911" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B1911" t="inlineStr">
         <is>
           <t>5599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1912">
       <c r="A1912" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B1912" t="inlineStr">
         <is>
-          <t>5671 ₽/шт.</t>
+          <t>5058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1913">
       <c r="A1913" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
-          <t>5058 ₽/шт.</t>
+          <t>5671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
           <t>5746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
           <t>5808 ₽/шт.</t>
         </is>
@@ -23565,68 +23565,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 48x3x500 мм</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
           <t>6823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 48x3x5500 мм</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
           <t>7252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>6605 ₽/шт.</t>
+          <t>5869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>5869 ₽/шт.</t>
+          <t>6605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
           <t>6675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
           <t>6767 ₽/шт.</t>
         </is>
@@ -23781,68 +23781,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 57x3,5x500 мм</t>
         </is>
       </c>
       <c r="B1946" t="inlineStr">
         <is>
           <t>7865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1947">
       <c r="A1947" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 57x3,5x5500 мм</t>
         </is>
       </c>
       <c r="B1947" t="inlineStr">
         <is>
           <t>7930 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1948">
       <c r="A1948" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B1948" t="inlineStr">
         <is>
-          <t>6610 ₽/шт.</t>
+          <t>5865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1949">
       <c r="A1949" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B1949" t="inlineStr">
         <is>
-          <t>5865 ₽/шт.</t>
+          <t>6610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1950">
       <c r="A1950" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B1950" t="inlineStr">
         <is>
           <t>6691 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1951">
       <c r="A1951" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B1951" t="inlineStr">
         <is>
           <t>6778 ₽/шт.</t>
         </is>
@@ -24069,68 +24069,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 89x3,5x500 мм</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
           <t>7859 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 89x3,5x5500 мм</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
           <t>7927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B1972" t="inlineStr">
         <is>
-          <t>7608 ₽/шт.</t>
+          <t>6860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 2 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 2 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
-          <t>6860 ₽/шт.</t>
+          <t>7608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
           <t>7696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
           <t>7788 ₽/шт.</t>
         </is>
@@ -24213,68 +24213,68 @@
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B1982" t="inlineStr">
         <is>
           <t>7449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1983">
       <c r="A1983" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 2 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B1983" t="inlineStr">
         <is>
           <t>7534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1984">
       <c r="A1984" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 108x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B1984" t="inlineStr">
         <is>
-          <t>7613 ₽/шт.</t>
+          <t>6865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1985">
       <c r="A1985" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 108x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B1985" t="inlineStr">
         <is>
-          <t>6865 ₽/шт.</t>
+          <t>7613 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1986">
       <c r="A1986" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B1986" t="inlineStr">
         <is>
           <t>7702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1987">
       <c r="A1987" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B1987" t="inlineStr">
         <is>
           <t>7792 ₽/шт.</t>
         </is>
@@ -24429,68 +24429,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 108x4x500 мм</t>
         </is>
       </c>
       <c r="B2000" t="inlineStr">
         <is>
           <t>7932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2001">
       <c r="A2001" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 108x4x5500 мм</t>
         </is>
       </c>
       <c r="B2001" t="inlineStr">
         <is>
           <t>8595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2002" t="inlineStr">
         <is>
-          <t>9172 ₽/шт.</t>
+          <t>7981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2003" t="inlineStr">
         <is>
-          <t>7981 ₽/шт.</t>
+          <t>9172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
           <t>9312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
           <t>9423 ₽/шт.</t>
         </is>
@@ -24573,68 +24573,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
           <t>8911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
           <t>9053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>9158 ₽/шт.</t>
+          <t>7975 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
-          <t>7975 ₽/шт.</t>
+          <t>9158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
           <t>9300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2017" t="inlineStr">
         <is>
           <t>9417 ₽/шт.</t>
         </is>
@@ -24717,68 +24717,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2024" t="inlineStr">
         <is>
           <t>8904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2025">
       <c r="A2025" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2025" t="inlineStr">
         <is>
           <t>9043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2026">
       <c r="A2026" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2026" t="inlineStr">
         <is>
-          <t>9884 ₽/шт.</t>
+          <t>9501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2027">
       <c r="A2027" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2027" t="inlineStr">
         <is>
-          <t>9501 ₽/шт.</t>
+          <t>9884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2028">
       <c r="A2028" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2028" t="inlineStr">
         <is>
           <t>9933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2029">
       <c r="A2029" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2029" t="inlineStr">
         <is>
           <t>9976 ₽/шт.</t>
         </is>
@@ -24861,68 +24861,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2036" t="inlineStr">
         <is>
           <t>9802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2037" t="inlineStr">
         <is>
           <t>9846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2038" t="inlineStr">
         <is>
-          <t>5663 ₽/шт.</t>
+          <t>5059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2039" t="inlineStr">
         <is>
-          <t>5059 ₽/шт.</t>
+          <t>5663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2040">
       <c r="A2040" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2040" t="inlineStr">
         <is>
           <t>5745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2041" t="inlineStr">
         <is>
           <t>5804 ₽/шт.</t>
         </is>
@@ -25005,68 +25005,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
           <t>5517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
           <t>5594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
-          <t>5671 ₽/шт.</t>
+          <t>5057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2051" t="inlineStr">
         <is>
-          <t>5057 ₽/шт.</t>
+          <t>5671 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2052" t="inlineStr">
         <is>
           <t>5746 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2053" t="inlineStr">
         <is>
           <t>5806 ₽/шт.</t>
         </is>
@@ -25221,68 +25221,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 48x3x500 мм</t>
         </is>
       </c>
       <c r="B2066" t="inlineStr">
         <is>
           <t>6821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2067">
       <c r="A2067" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 48x3x5500 мм</t>
         </is>
       </c>
       <c r="B2067" t="inlineStr">
         <is>
           <t>7251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2068">
       <c r="A2068" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2068" t="inlineStr">
         <is>
-          <t>6605 ₽/шт.</t>
+          <t>5867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2069">
       <c r="A2069" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2069" t="inlineStr">
         <is>
-          <t>5867 ₽/шт.</t>
+          <t>6605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2070" t="inlineStr">
         <is>
           <t>6674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2071" t="inlineStr">
         <is>
           <t>6765 ₽/шт.</t>
         </is>
@@ -25437,68 +25437,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 57x3,5x500 мм</t>
         </is>
       </c>
       <c r="B2084" t="inlineStr">
         <is>
           <t>7857 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 57x3,5x5500 мм</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
           <t>7922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2086" t="inlineStr">
         <is>
-          <t>6608 ₽/шт.</t>
+          <t>5878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2087" t="inlineStr">
         <is>
-          <t>5878 ₽/шт.</t>
+          <t>6608 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2088" t="inlineStr">
         <is>
           <t>6683 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2089" t="inlineStr">
         <is>
           <t>6776 ₽/шт.</t>
         </is>
@@ -25725,68 +25725,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 89x3,5x500 мм</t>
         </is>
       </c>
       <c r="B2108" t="inlineStr">
         <is>
           <t>7852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 89x3,5x5500 мм</t>
         </is>
       </c>
       <c r="B2109" t="inlineStr">
         <is>
           <t>7919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2110" t="inlineStr">
         <is>
-          <t>7616 ₽/шт.</t>
+          <t>6858 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 3 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 3 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2111" t="inlineStr">
         <is>
-          <t>6858 ₽/шт.</t>
+          <t>7616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2112" t="inlineStr">
         <is>
           <t>7706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2113" t="inlineStr">
         <is>
           <t>7795 ₽/шт.</t>
         </is>
@@ -25869,68 +25869,68 @@
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2120" t="inlineStr">
         <is>
           <t>7460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 3 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2121" t="inlineStr">
         <is>
           <t>7537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 108x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B2122" t="inlineStr">
         <is>
-          <t>7610 ₽/шт.</t>
+          <t>6861 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 108x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B2123" t="inlineStr">
         <is>
-          <t>6861 ₽/шт.</t>
+          <t>7610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B2124" t="inlineStr">
         <is>
           <t>7700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B2125" t="inlineStr">
         <is>
           <t>7807 ₽/шт.</t>
         </is>
@@ -26085,68 +26085,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 108x4x500 мм</t>
         </is>
       </c>
       <c r="B2138" t="inlineStr">
         <is>
           <t>7931 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2139">
       <c r="A2139" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 108x4x5500 мм</t>
         </is>
       </c>
       <c r="B2139" t="inlineStr">
         <is>
           <t>8594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2140">
       <c r="A2140" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2140" t="inlineStr">
         <is>
-          <t>9159 ₽/шт.</t>
+          <t>7973 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2141">
       <c r="A2141" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2141" t="inlineStr">
         <is>
-          <t>7973 ₽/шт.</t>
+          <t>9159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2142">
       <c r="A2142" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2142" t="inlineStr">
         <is>
           <t>9302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2143">
       <c r="A2143" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2143" t="inlineStr">
         <is>
           <t>9423 ₽/шт.</t>
         </is>
@@ -26229,68 +26229,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2150" t="inlineStr">
         <is>
           <t>8906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2151" t="inlineStr">
         <is>
           <t>9044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2152" t="inlineStr">
         <is>
-          <t>9157 ₽/шт.</t>
+          <t>7967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2153" t="inlineStr">
         <is>
-          <t>7967 ₽/шт.</t>
+          <t>9157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2154" t="inlineStr">
         <is>
           <t>9300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2155" t="inlineStr">
         <is>
           <t>9431 ₽/шт.</t>
         </is>
@@ -26373,68 +26373,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2162" t="inlineStr">
         <is>
           <t>8898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2163" t="inlineStr">
         <is>
           <t>9043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2164" t="inlineStr">
         <is>
-          <t>9889 ₽/шт.</t>
+          <t>9501 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2165" t="inlineStr">
         <is>
-          <t>9501 ₽/шт.</t>
+          <t>9889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2166" t="inlineStr">
         <is>
           <t>9936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2167" t="inlineStr">
         <is>
           <t>9980 ₽/шт.</t>
         </is>
@@ -26517,68 +26517,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2174" t="inlineStr">
         <is>
           <t>9802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2175">
       <c r="A2175" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2175" t="inlineStr">
         <is>
           <t>9849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2176">
       <c r="A2176" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2176" t="inlineStr">
         <is>
-          <t>5662 ₽/шт.</t>
+          <t>5051 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2177">
       <c r="A2177" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2177" t="inlineStr">
         <is>
-          <t>5051 ₽/шт.</t>
+          <t>5662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2178">
       <c r="A2178" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2178" t="inlineStr">
         <is>
           <t>5742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2179">
       <c r="A2179" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2179" t="inlineStr">
         <is>
           <t>5803 ₽/шт.</t>
         </is>
@@ -26661,68 +26661,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
           <t>5516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2187" t="inlineStr">
         <is>
           <t>5594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2188" t="inlineStr">
         <is>
-          <t>5662 ₽/шт.</t>
+          <t>5056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2189" t="inlineStr">
         <is>
-          <t>5056 ₽/шт.</t>
+          <t>5662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2190" t="inlineStr">
         <is>
           <t>5742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2191" t="inlineStr">
         <is>
           <t>5800 ₽/шт.</t>
         </is>
@@ -26877,68 +26877,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 48x3x500 мм</t>
         </is>
       </c>
       <c r="B2204" t="inlineStr">
         <is>
           <t>6821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 48x3x5500 мм</t>
         </is>
       </c>
       <c r="B2205" t="inlineStr">
         <is>
           <t>7251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2206" t="inlineStr">
         <is>
-          <t>6615 ₽/шт.</t>
+          <t>5867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2207" t="inlineStr">
         <is>
-          <t>5867 ₽/шт.</t>
+          <t>6615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2208" t="inlineStr">
         <is>
           <t>6699 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2209" t="inlineStr">
         <is>
           <t>6781 ₽/шт.</t>
         </is>
@@ -27093,68 +27093,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 57x3,5x500 мм</t>
         </is>
       </c>
       <c r="B2222" t="inlineStr">
         <is>
           <t>7849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2223">
       <c r="A2223" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 57x3,5x5500 мм</t>
         </is>
       </c>
       <c r="B2223" t="inlineStr">
         <is>
           <t>7919 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2224">
       <c r="A2224" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2224" t="inlineStr">
         <is>
-          <t>6607 ₽/шт.</t>
+          <t>5876 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2225">
       <c r="A2225" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2225" t="inlineStr">
         <is>
-          <t>5876 ₽/шт.</t>
+          <t>6607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2226" t="inlineStr">
         <is>
           <t>6681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2227" t="inlineStr">
         <is>
           <t>6774 ₽/шт.</t>
         </is>
@@ -27381,68 +27381,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 89x3,5x500 мм</t>
         </is>
       </c>
       <c r="B2246" t="inlineStr">
         <is>
           <t>7844 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 89x3,5x5500 мм</t>
         </is>
       </c>
       <c r="B2247" t="inlineStr">
         <is>
           <t>7918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2248" t="inlineStr">
         <is>
-          <t>7616 ₽/шт.</t>
+          <t>6869 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 4 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 4 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2249" t="inlineStr">
         <is>
-          <t>6869 ₽/шт.</t>
+          <t>7616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2250" t="inlineStr">
         <is>
           <t>7702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2251" t="inlineStr">
         <is>
           <t>7794 ₽/шт.</t>
         </is>
@@ -27525,68 +27525,68 @@
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2258" t="inlineStr">
         <is>
           <t>7459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2259">
       <c r="A2259" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 4 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2259" t="inlineStr">
         <is>
           <t>7536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2260">
       <c r="A2260" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 108x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B2260" t="inlineStr">
         <is>
-          <t>7616 ₽/шт.</t>
+          <t>6873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2261">
       <c r="A2261" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 108x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B2261" t="inlineStr">
         <is>
-          <t>6873 ₽/шт.</t>
+          <t>7616 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2262">
       <c r="A2262" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B2262" t="inlineStr">
         <is>
           <t>7706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2263">
       <c r="A2263" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B2263" t="inlineStr">
         <is>
           <t>7798 ₽/шт.</t>
         </is>
@@ -27669,68 +27669,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B2270" t="inlineStr">
         <is>
           <t>7461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B2271" t="inlineStr">
         <is>
           <t>7539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2272" t="inlineStr">
         <is>
-          <t>9158 ₽/шт.</t>
+          <t>7971 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2273" t="inlineStr">
         <is>
-          <t>7971 ₽/шт.</t>
+          <t>9158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2274">
       <c r="A2274" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2274" t="inlineStr">
         <is>
           <t>9301 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2275" t="inlineStr">
         <is>
           <t>9419 ₽/шт.</t>
         </is>
@@ -27813,68 +27813,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2282" t="inlineStr">
         <is>
           <t>8906 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2283" t="inlineStr">
         <is>
           <t>9044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2284" t="inlineStr">
         <is>
-          <t>9185 ₽/шт.</t>
+          <t>7974 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2285" t="inlineStr">
         <is>
-          <t>7974 ₽/шт.</t>
+          <t>9185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2286" t="inlineStr">
         <is>
           <t>9315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2287" t="inlineStr">
         <is>
           <t>9436 ₽/шт.</t>
         </is>
@@ -27957,68 +27957,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2294" t="inlineStr">
         <is>
           <t>8917 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2295">
       <c r="A2295" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2295" t="inlineStr">
         <is>
           <t>9061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2296">
       <c r="A2296" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2296" t="inlineStr">
         <is>
-          <t>9897 ₽/шт.</t>
+          <t>9502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2297">
       <c r="A2297" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2297" t="inlineStr">
         <is>
-          <t>9502 ₽/шт.</t>
+          <t>9897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2298">
       <c r="A2298" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2298" t="inlineStr">
         <is>
           <t>9936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2299">
       <c r="A2299" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2299" t="inlineStr">
         <is>
           <t>9982 ₽/шт.</t>
         </is>
@@ -28101,68 +28101,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2306" t="inlineStr">
         <is>
           <t>9803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2307" t="inlineStr">
         <is>
           <t>9849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2308" t="inlineStr">
         <is>
-          <t>5679 ₽/шт.</t>
+          <t>5050 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2309" t="inlineStr">
         <is>
-          <t>5050 ₽/шт.</t>
+          <t>5679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2310" t="inlineStr">
         <is>
           <t>5752 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2311" t="inlineStr">
         <is>
           <t>5812 ₽/шт.</t>
         </is>
@@ -28245,68 +28245,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
           <t>5524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
           <t>5598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2320" t="inlineStr">
         <is>
-          <t>5661 ₽/шт.</t>
+          <t>5049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2321" t="inlineStr">
         <is>
-          <t>5049 ₽/шт.</t>
+          <t>5661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2322" t="inlineStr">
         <is>
           <t>5738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2323" t="inlineStr">
         <is>
           <t>5800 ₽/шт.</t>
         </is>
@@ -28389,68 +28389,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2330" t="inlineStr">
         <is>
           <t>5512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2331">
       <c r="A2331" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2331" t="inlineStr">
         <is>
           <t>5588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2332">
       <c r="A2332" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2332" t="inlineStr">
         <is>
-          <t>6614 ₽/шт.</t>
+          <t>5878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2333">
       <c r="A2333" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2333" t="inlineStr">
         <is>
-          <t>5878 ₽/шт.</t>
+          <t>6614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2334">
       <c r="A2334" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2334" t="inlineStr">
         <is>
           <t>6696 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2335">
       <c r="A2335" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2335" t="inlineStr">
         <is>
           <t>6781 ₽/шт.</t>
         </is>
@@ -28533,68 +28533,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2342" t="inlineStr">
         <is>
           <t>6425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2343" t="inlineStr">
         <is>
           <t>6494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2344" t="inlineStr">
         <is>
-          <t>6606 ₽/шт.</t>
+          <t>5872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2345" t="inlineStr">
         <is>
-          <t>5872 ₽/шт.</t>
+          <t>6606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2346" t="inlineStr">
         <is>
           <t>6679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2347" t="inlineStr">
         <is>
           <t>6771 ₽/шт.</t>
         </is>
@@ -28677,68 +28677,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2354" t="inlineStr">
         <is>
           <t>6416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2355" t="inlineStr">
         <is>
           <t>6488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2356" t="inlineStr">
         <is>
-          <t>7620 ₽/шт.</t>
+          <t>6866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 5 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 5 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2357" t="inlineStr">
         <is>
-          <t>6866 ₽/шт.</t>
+          <t>7620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2358" t="inlineStr">
         <is>
           <t>7707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2359" t="inlineStr">
         <is>
           <t>7810 ₽/шт.</t>
         </is>
@@ -28821,68 +28821,68 @@
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2366" t="inlineStr">
         <is>
           <t>7459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 5 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2367" t="inlineStr">
         <is>
           <t>7543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 114x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B2368" t="inlineStr">
         <is>
-          <t>9178 ₽/шт.</t>
+          <t>7982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2369">
       <c r="A2369" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 114x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B2369" t="inlineStr">
         <is>
-          <t>7982 ₽/шт.</t>
+          <t>9178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2370">
       <c r="A2370" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B2370" t="inlineStr">
         <is>
           <t>9304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2371">
       <c r="A2371" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B2371" t="inlineStr">
         <is>
           <t>9424 ₽/шт.</t>
         </is>
@@ -28965,68 +28965,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B2378" t="inlineStr">
         <is>
           <t>8911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2379">
       <c r="A2379" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B2379" t="inlineStr">
         <is>
           <t>9057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2380">
       <c r="A2380" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2380" t="inlineStr">
         <is>
-          <t>9168 ₽/шт.</t>
+          <t>7970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2381">
       <c r="A2381" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2381" t="inlineStr">
         <is>
-          <t>7970 ₽/шт.</t>
+          <t>9168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2382" t="inlineStr">
         <is>
           <t>9312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2383" t="inlineStr">
         <is>
           <t>9431 ₽/шт.</t>
         </is>
@@ -29109,68 +29109,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2390" t="inlineStr">
         <is>
           <t>8910 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2391">
       <c r="A2391" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2391" t="inlineStr">
         <is>
           <t>9052 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2392" t="inlineStr">
         <is>
-          <t>9182 ₽/шт.</t>
+          <t>7982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2393" t="inlineStr">
         <is>
-          <t>7982 ₽/шт.</t>
+          <t>9182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2394" t="inlineStr">
         <is>
           <t>9314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2395" t="inlineStr">
         <is>
           <t>9433 ₽/шт.</t>
         </is>
@@ -29253,68 +29253,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2402" t="inlineStr">
         <is>
           <t>8912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2403" t="inlineStr">
         <is>
           <t>9058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2404" t="inlineStr">
         <is>
-          <t>5675 ₽/шт.</t>
+          <t>5059 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2405" t="inlineStr">
         <is>
-          <t>5059 ₽/шт.</t>
+          <t>5675 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2406" t="inlineStr">
         <is>
           <t>5750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2407" t="inlineStr">
         <is>
           <t>5810 ₽/шт.</t>
         </is>
@@ -29397,68 +29397,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2414" t="inlineStr">
         <is>
           <t>5523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2415">
       <c r="A2415" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2415" t="inlineStr">
         <is>
           <t>5597 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2416">
       <c r="A2416" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2416" t="inlineStr">
         <is>
-          <t>5657 ₽/шт.</t>
+          <t>5049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2417">
       <c r="A2417" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2417" t="inlineStr">
         <is>
-          <t>5049 ₽/шт.</t>
+          <t>5657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2418">
       <c r="A2418" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2418" t="inlineStr">
         <is>
           <t>5735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2419">
       <c r="A2419" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2419" t="inlineStr">
         <is>
           <t>5800 ₽/шт.</t>
         </is>
@@ -29541,68 +29541,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
           <t>5512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2427" t="inlineStr">
         <is>
           <t>5585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2428" t="inlineStr">
         <is>
-          <t>6604 ₽/шт.</t>
+          <t>5871 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2429" t="inlineStr">
         <is>
-          <t>5871 ₽/шт.</t>
+          <t>6604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2430">
       <c r="A2430" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2430" t="inlineStr">
         <is>
           <t>6674 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2431" t="inlineStr">
         <is>
           <t>6763 ₽/шт.</t>
         </is>
@@ -29685,68 +29685,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2438" t="inlineStr">
         <is>
           <t>6412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2439" t="inlineStr">
         <is>
           <t>6483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2440" t="inlineStr">
         <is>
-          <t>7617 ₽/шт.</t>
+          <t>6874 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСП 6 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСП 6 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2441" t="inlineStr">
         <is>
-          <t>6874 ₽/шт.</t>
+          <t>7617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2442" t="inlineStr">
         <is>
           <t>7707 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2443" t="inlineStr">
         <is>
           <t>7808 ₽/шт.</t>
         </is>
@@ -29829,68 +29829,68 @@
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2450" t="inlineStr">
         <is>
           <t>7462 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2451">
       <c r="A2451" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСП 6 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2451" t="inlineStr">
         <is>
           <t>7543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2452">
       <c r="A2452" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B2452" t="inlineStr">
         <is>
-          <t>9220 ₽/шт.</t>
+          <t>8011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2453">
       <c r="A2453" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B2453" t="inlineStr">
         <is>
-          <t>8011 ₽/шт.</t>
+          <t>9220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2454">
       <c r="A2454" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B2454" t="inlineStr">
         <is>
           <t>9336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2455">
       <c r="A2455" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B2455" t="inlineStr">
         <is>
           <t>9452 ₽/шт.</t>
         </is>
@@ -29973,68 +29973,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B2462" t="inlineStr">
         <is>
           <t>8940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B2463" t="inlineStr">
         <is>
           <t>9066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2464" t="inlineStr">
         <is>
-          <t>9202 ₽/шт.</t>
+          <t>7991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2465" t="inlineStr">
         <is>
-          <t>7991 ₽/шт.</t>
+          <t>9202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2466" t="inlineStr">
         <is>
           <t>9322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2467" t="inlineStr">
         <is>
           <t>9440 ₽/шт.</t>
         </is>
@@ -30117,68 +30117,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2474" t="inlineStr">
         <is>
           <t>8927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2475" t="inlineStr">
         <is>
           <t>9061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2476" t="inlineStr">
         <is>
-          <t>9202 ₽/шт.</t>
+          <t>7999 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2477" t="inlineStr">
         <is>
-          <t>7999 ₽/шт.</t>
+          <t>9202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2478" t="inlineStr">
         <is>
           <t>9321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2479" t="inlineStr">
         <is>
           <t>9439 ₽/шт.</t>
         </is>
@@ -30261,68 +30261,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2486" t="inlineStr">
         <is>
           <t>8933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2487">
       <c r="A2487" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2487" t="inlineStr">
         <is>
           <t>9060 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2488">
       <c r="A2488" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2488" t="inlineStr">
         <is>
-          <t>9903 ₽/шт.</t>
+          <t>9515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2489">
       <c r="A2489" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2489" t="inlineStr">
         <is>
-          <t>9515 ₽/шт.</t>
+          <t>9903 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2490">
       <c r="A2490" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2490" t="inlineStr">
         <is>
           <t>9943 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2491">
       <c r="A2491" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2491" t="inlineStr">
         <is>
           <t>9988 ₽/шт.</t>
         </is>
@@ -30405,68 +30405,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2498" t="inlineStr">
         <is>
           <t>9810 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2499" t="inlineStr">
         <is>
           <t>9856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2500" t="inlineStr">
         <is>
-          <t>5690 ₽/шт.</t>
+          <t>5064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2501" t="inlineStr">
         <is>
-          <t>5064 ₽/шт.</t>
+          <t>5690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2502" t="inlineStr">
         <is>
           <t>5765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2503" t="inlineStr">
         <is>
           <t>5805 ₽/шт.</t>
         </is>
@@ -30549,68 +30549,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2510" t="inlineStr">
         <is>
           <t>5532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2511" t="inlineStr">
         <is>
           <t>5604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2512" t="inlineStr">
         <is>
-          <t>5690 ₽/шт.</t>
+          <t>5066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2513" t="inlineStr">
         <is>
-          <t>5066 ₽/шт.</t>
+          <t>5690 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2514" t="inlineStr">
         <is>
           <t>5761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2515" t="inlineStr">
         <is>
           <t>5827 ₽/шт.</t>
         </is>
@@ -30693,68 +30693,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
           <t>5537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
           <t>5606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
-          <t>6620 ₽/шт.</t>
+          <t>5898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2525">
       <c r="A2525" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2525" t="inlineStr">
         <is>
-          <t>5898 ₽/шт.</t>
+          <t>6620 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2526">
       <c r="A2526" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2526" t="inlineStr">
         <is>
           <t>6703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2527">
       <c r="A2527" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2527" t="inlineStr">
         <is>
           <t>6789 ₽/шт.</t>
         </is>
@@ -30837,68 +30837,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2534" t="inlineStr">
         <is>
           <t>6435 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2535">
       <c r="A2535" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2535" t="inlineStr">
         <is>
           <t>6508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2536">
       <c r="A2536" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2536" t="inlineStr">
         <is>
-          <t>6625 ₽/шт.</t>
+          <t>5908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2537">
       <c r="A2537" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2537" t="inlineStr">
         <is>
-          <t>5908 ₽/шт.</t>
+          <t>6625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2538" t="inlineStr">
         <is>
           <t>6705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2539" t="inlineStr">
         <is>
           <t>6792 ₽/шт.</t>
         </is>
@@ -30981,68 +30981,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2546" t="inlineStr">
         <is>
           <t>6436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2547">
       <c r="A2547" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2547" t="inlineStr">
         <is>
           <t>6513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2548" t="inlineStr">
         <is>
-          <t>7634 ₽/шт.</t>
+          <t>6882 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2549" t="inlineStr">
         <is>
-          <t>6882 ₽/шт.</t>
+          <t>7634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2550" t="inlineStr">
         <is>
           <t>7716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2551" t="inlineStr">
         <is>
           <t>7814 ₽/шт.</t>
         </is>
@@ -31125,68 +31125,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2558" t="inlineStr">
         <is>
           <t>7472 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 2 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2559" t="inlineStr">
         <is>
           <t>7548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B2560" t="inlineStr">
         <is>
-          <t>7636 ₽/шт.</t>
+          <t>6884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B2561" t="inlineStr">
         <is>
-          <t>6884 ₽/шт.</t>
+          <t>7636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B2562" t="inlineStr">
         <is>
           <t>7716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B2563" t="inlineStr">
         <is>
           <t>7815 ₽/шт.</t>
         </is>
@@ -31269,68 +31269,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B2570" t="inlineStr">
         <is>
           <t>7476 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2571">
       <c r="A2571" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B2571" t="inlineStr">
         <is>
           <t>7549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2572">
       <c r="A2572" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2572" t="inlineStr">
         <is>
-          <t>9219 ₽/шт.</t>
+          <t>7990 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2573">
       <c r="A2573" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2573" t="inlineStr">
         <is>
-          <t>7990 ₽/шт.</t>
+          <t>9219 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2574">
       <c r="A2574" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2574" t="inlineStr">
         <is>
           <t>9335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2575">
       <c r="A2575" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2575" t="inlineStr">
         <is>
           <t>9451 ₽/шт.</t>
         </is>
@@ -31413,68 +31413,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2582" t="inlineStr">
         <is>
           <t>8923 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2583" t="inlineStr">
         <is>
           <t>9065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2584" t="inlineStr">
         <is>
-          <t>9197 ₽/шт.</t>
+          <t>7988 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2585" t="inlineStr">
         <is>
-          <t>7988 ₽/шт.</t>
+          <t>9197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2586">
       <c r="A2586" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2586" t="inlineStr">
         <is>
           <t>9320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2587" t="inlineStr">
         <is>
           <t>9439 ₽/шт.</t>
         </is>
@@ -31557,68 +31557,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2594" t="inlineStr">
         <is>
           <t>8922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2595" t="inlineStr">
         <is>
           <t>9058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2596" t="inlineStr">
         <is>
-          <t>9900 ₽/шт.</t>
+          <t>9516 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2597" t="inlineStr">
         <is>
-          <t>9516 ₽/шт.</t>
+          <t>9900 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2598" t="inlineStr">
         <is>
           <t>9942 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2599" t="inlineStr">
         <is>
           <t>9987 ₽/шт.</t>
         </is>
@@ -31701,68 +31701,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2606" t="inlineStr">
         <is>
           <t>9809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2607">
       <c r="A2607" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2607" t="inlineStr">
         <is>
           <t>9855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2608">
       <c r="A2608" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2608" t="inlineStr">
         <is>
-          <t>5669 ₽/шт.</t>
+          <t>5054 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2609">
       <c r="A2609" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2609" t="inlineStr">
         <is>
-          <t>5054 ₽/шт.</t>
+          <t>5669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2610">
       <c r="A2610" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2610" t="inlineStr">
         <is>
           <t>5745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2611">
       <c r="A2611" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2611" t="inlineStr">
         <is>
           <t>5804 ₽/шт.</t>
         </is>
@@ -31845,68 +31845,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2618" t="inlineStr">
         <is>
           <t>5521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2619" t="inlineStr">
         <is>
           <t>5595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2620" t="inlineStr">
         <is>
-          <t>5688 ₽/шт.</t>
+          <t>5064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2621" t="inlineStr">
         <is>
-          <t>5064 ₽/шт.</t>
+          <t>5688 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2622" t="inlineStr">
         <is>
           <t>5760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2623" t="inlineStr">
         <is>
           <t>5827 ₽/шт.</t>
         </is>
@@ -31989,68 +31989,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2630" t="inlineStr">
         <is>
           <t>5530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2631" t="inlineStr">
         <is>
           <t>5604 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2632" t="inlineStr">
         <is>
-          <t>6630 ₽/шт.</t>
+          <t>5895 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2633" t="inlineStr">
         <is>
-          <t>5895 ₽/шт.</t>
+          <t>6630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2634" t="inlineStr">
         <is>
           <t>6709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2635" t="inlineStr">
         <is>
           <t>6800 ₽/шт.</t>
         </is>
@@ -32133,68 +32133,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2642" t="inlineStr">
         <is>
           <t>6438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2643">
       <c r="A2643" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2643" t="inlineStr">
         <is>
           <t>6523 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2644">
       <c r="A2644" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2644" t="inlineStr">
         <is>
-          <t>6618 ₽/шт.</t>
+          <t>5907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2645">
       <c r="A2645" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2645" t="inlineStr">
         <is>
-          <t>5907 ₽/шт.</t>
+          <t>6618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2646">
       <c r="A2646" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2646" t="inlineStr">
         <is>
           <t>6703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2647">
       <c r="A2647" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2647" t="inlineStr">
         <is>
           <t>6785 ₽/шт.</t>
         </is>
@@ -32277,68 +32277,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2654" t="inlineStr">
         <is>
           <t>6429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2655" t="inlineStr">
         <is>
           <t>6505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2656" t="inlineStr">
         <is>
-          <t>7634 ₽/шт.</t>
+          <t>6878 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2657" t="inlineStr">
         <is>
-          <t>6878 ₽/шт.</t>
+          <t>7634 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2658" t="inlineStr">
         <is>
           <t>7711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2659" t="inlineStr">
         <is>
           <t>7813 ₽/шт.</t>
         </is>
@@ -32421,68 +32421,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2666" t="inlineStr">
         <is>
           <t>7468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 3 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2667" t="inlineStr">
         <is>
           <t>7547 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B2668" t="inlineStr">
         <is>
-          <t>7621 ₽/шт.</t>
+          <t>6883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B2669" t="inlineStr">
         <is>
-          <t>6883 ₽/шт.</t>
+          <t>7621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B2670" t="inlineStr">
         <is>
           <t>7710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B2671" t="inlineStr">
         <is>
           <t>7810 ₽/шт.</t>
         </is>
@@ -32565,68 +32565,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B2678" t="inlineStr">
         <is>
           <t>7466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B2679" t="inlineStr">
         <is>
           <t>7544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2680" t="inlineStr">
         <is>
-          <t>9213 ₽/шт.</t>
+          <t>8009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2681">
       <c r="A2681" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2681" t="inlineStr">
         <is>
-          <t>8009 ₽/шт.</t>
+          <t>9213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2682">
       <c r="A2682" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2682" t="inlineStr">
         <is>
           <t>9335 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2683">
       <c r="A2683" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2683" t="inlineStr">
         <is>
           <t>9451 ₽/шт.</t>
         </is>
@@ -32709,68 +32709,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2690" t="inlineStr">
         <is>
           <t>8940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2691">
       <c r="A2691" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2691" t="inlineStr">
         <is>
           <t>9065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2692">
       <c r="A2692" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2692" t="inlineStr">
         <is>
-          <t>9193 ₽/шт.</t>
+          <t>7983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2693">
       <c r="A2693" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2693" t="inlineStr">
         <is>
-          <t>7983 ₽/шт.</t>
+          <t>9193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2694" t="inlineStr">
         <is>
           <t>9319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2695" t="inlineStr">
         <is>
           <t>9439 ₽/шт.</t>
         </is>
@@ -32853,68 +32853,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2702" t="inlineStr">
         <is>
           <t>8921 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2703">
       <c r="A2703" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2703" t="inlineStr">
         <is>
           <t>9058 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2704" t="inlineStr">
         <is>
-          <t>9899 ₽/шт.</t>
+          <t>9509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2705" t="inlineStr">
         <is>
-          <t>9509 ₽/шт.</t>
+          <t>9899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2706" t="inlineStr">
         <is>
           <t>9940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2707" t="inlineStr">
         <is>
           <t>9986 ₽/шт.</t>
         </is>
@@ -32997,68 +32997,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2714" t="inlineStr">
         <is>
           <t>9803 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2715" t="inlineStr">
         <is>
           <t>9850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2716" t="inlineStr">
         <is>
-          <t>5654 ₽/шт.</t>
+          <t>5047 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2717" t="inlineStr">
         <is>
-          <t>5047 ₽/шт.</t>
+          <t>5654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2718" t="inlineStr">
         <is>
           <t>5765 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2719" t="inlineStr">
         <is>
           <t>5828 ₽/шт.</t>
         </is>
@@ -33141,68 +33141,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2726" t="inlineStr">
         <is>
           <t>5511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2727">
       <c r="A2727" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2727" t="inlineStr">
         <is>
           <t>5585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2728">
       <c r="A2728" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2728" t="inlineStr">
         <is>
-          <t>5685 ₽/шт.</t>
+          <t>5063 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2729">
       <c r="A2729" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2729" t="inlineStr">
         <is>
-          <t>5063 ₽/шт.</t>
+          <t>5685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2730">
       <c r="A2730" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2730" t="inlineStr">
         <is>
           <t>5760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2731">
       <c r="A2731" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2731" t="inlineStr">
         <is>
           <t>5823 ₽/шт.</t>
         </is>
@@ -33285,68 +33285,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2738" t="inlineStr">
         <is>
           <t>5530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2739" t="inlineStr">
         <is>
           <t>5603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2740" t="inlineStr">
         <is>
-          <t>6630 ₽/шт.</t>
+          <t>5909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2741" t="inlineStr">
         <is>
-          <t>5909 ₽/шт.</t>
+          <t>6630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2742">
       <c r="A2742" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2742" t="inlineStr">
         <is>
           <t>6708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2743" t="inlineStr">
         <is>
           <t>6794 ₽/шт.</t>
         </is>
@@ -33429,68 +33429,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2750" t="inlineStr">
         <is>
           <t>6438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2751" t="inlineStr">
         <is>
           <t>6520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2752" t="inlineStr">
         <is>
-          <t>6617 ₽/шт.</t>
+          <t>5888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2753" t="inlineStr">
         <is>
-          <t>5888 ₽/шт.</t>
+          <t>6617 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2754" t="inlineStr">
         <is>
           <t>6702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2755" t="inlineStr">
         <is>
           <t>6783 ₽/шт.</t>
         </is>
@@ -33573,68 +33573,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2762" t="inlineStr">
         <is>
           <t>6429 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2763">
       <c r="A2763" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2763" t="inlineStr">
         <is>
           <t>6502 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2764">
       <c r="A2764" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2764" t="inlineStr">
         <is>
-          <t>7623 ₽/шт.</t>
+          <t>6877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2765">
       <c r="A2765" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2765" t="inlineStr">
         <is>
-          <t>6877 ₽/шт.</t>
+          <t>7623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2766">
       <c r="A2766" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2766" t="inlineStr">
         <is>
           <t>7711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2767">
       <c r="A2767" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2767" t="inlineStr">
         <is>
           <t>7813 ₽/шт.</t>
         </is>
@@ -33717,68 +33717,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2774" t="inlineStr">
         <is>
           <t>7467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 4 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2775" t="inlineStr">
         <is>
           <t>7544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x1000 мм</t>
         </is>
       </c>
       <c r="B2776" t="inlineStr">
         <is>
-          <t>7621 ₽/шт.</t>
+          <t>6875 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x10000 мм</t>
         </is>
       </c>
       <c r="B2777" t="inlineStr">
         <is>
-          <t>6875 ₽/шт.</t>
+          <t>7621 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x11000 мм</t>
         </is>
       </c>
       <c r="B2778" t="inlineStr">
         <is>
           <t>7708 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x12000 мм</t>
         </is>
       </c>
       <c r="B2779" t="inlineStr">
         <is>
           <t>7810 ₽/шт.</t>
         </is>
@@ -33861,68 +33861,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x8000 мм</t>
         </is>
       </c>
       <c r="B2786" t="inlineStr">
         <is>
           <t>7463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 108x3x9000 мм</t>
         </is>
       </c>
       <c r="B2787" t="inlineStr">
         <is>
           <t>7543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2788" t="inlineStr">
         <is>
-          <t>9209 ₽/шт.</t>
+          <t>8001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2789" t="inlineStr">
         <is>
-          <t>8001 ₽/шт.</t>
+          <t>9209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2790" t="inlineStr">
         <is>
           <t>9330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2791" t="inlineStr">
         <is>
           <t>9446 ₽/шт.</t>
         </is>
@@ -34005,68 +34005,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2798" t="inlineStr">
         <is>
           <t>8922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2799">
       <c r="A2799" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2799" t="inlineStr">
         <is>
           <t>9061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2800">
       <c r="A2800" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2800" t="inlineStr">
         <is>
-          <t>9208 ₽/шт.</t>
+          <t>7996 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2801">
       <c r="A2801" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2801" t="inlineStr">
         <is>
-          <t>7996 ₽/шт.</t>
+          <t>9208 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2802">
       <c r="A2802" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2802" t="inlineStr">
         <is>
           <t>9330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2803">
       <c r="A2803" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2803" t="inlineStr">
         <is>
           <t>9441 ₽/шт.</t>
         </is>
@@ -34149,68 +34149,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2810" t="inlineStr">
         <is>
           <t>8932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2811" t="inlineStr">
         <is>
           <t>9062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x1000 мм</t>
         </is>
       </c>
       <c r="B2812" t="inlineStr">
         <is>
-          <t>9898 ₽/шт.</t>
+          <t>9515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x10000 мм</t>
         </is>
       </c>
       <c r="B2813" t="inlineStr">
         <is>
-          <t>9515 ₽/шт.</t>
+          <t>9898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x11000 мм</t>
         </is>
       </c>
       <c r="B2814" t="inlineStr">
         <is>
           <t>9937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x12000 мм</t>
         </is>
       </c>
       <c r="B2815" t="inlineStr">
         <is>
           <t>9982 ₽/шт.</t>
         </is>
@@ -34293,68 +34293,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x8000 мм</t>
         </is>
       </c>
       <c r="B2822" t="inlineStr">
         <is>
           <t>9806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 219x5x9000 мм</t>
         </is>
       </c>
       <c r="B2823" t="inlineStr">
         <is>
           <t>9851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2824" t="inlineStr">
         <is>
-          <t>5654 ₽/шт.</t>
+          <t>5044 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2825" t="inlineStr">
         <is>
-          <t>5044 ₽/шт.</t>
+          <t>5654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2826" t="inlineStr">
         <is>
           <t>5735 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2827" t="inlineStr">
         <is>
           <t>5799 ₽/шт.</t>
         </is>
@@ -34437,68 +34437,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2834" t="inlineStr">
         <is>
           <t>5510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2835" t="inlineStr">
         <is>
           <t>5577 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2836" t="inlineStr">
         <is>
-          <t>5681 ₽/шт.</t>
+          <t>5062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2837">
       <c r="A2837" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2837" t="inlineStr">
         <is>
-          <t>5062 ₽/шт.</t>
+          <t>5681 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2838">
       <c r="A2838" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2838" t="inlineStr">
         <is>
           <t>5757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2839">
       <c r="A2839" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2839" t="inlineStr">
         <is>
           <t>5816 ₽/шт.</t>
         </is>
@@ -34581,68 +34581,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2846" t="inlineStr">
         <is>
           <t>5529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2847">
       <c r="A2847" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2847" t="inlineStr">
         <is>
           <t>5601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2848">
       <c r="A2848" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2848" t="inlineStr">
         <is>
-          <t>6628 ₽/шт.</t>
+          <t>5908 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2849">
       <c r="A2849" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2849" t="inlineStr">
         <is>
-          <t>5908 ₽/шт.</t>
+          <t>6628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2850" t="inlineStr">
         <is>
           <t>6706 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2851" t="inlineStr">
         <is>
           <t>6794 ₽/шт.</t>
         </is>
@@ -34725,68 +34725,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2858" t="inlineStr">
         <is>
           <t>6433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2859">
       <c r="A2859" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 57x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2859" t="inlineStr">
         <is>
           <t>6518 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2860" t="inlineStr">
         <is>
-          <t>6615 ₽/шт.</t>
+          <t>5883 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2861" t="inlineStr">
         <is>
-          <t>5883 ₽/шт.</t>
+          <t>6615 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2862" t="inlineStr">
         <is>
           <t>6701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2863" t="inlineStr">
         <is>
           <t>6792 ₽/шт.</t>
         </is>
@@ -34869,68 +34869,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2870" t="inlineStr">
         <is>
           <t>6427 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2871" t="inlineStr">
         <is>
           <t>6500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2872" t="inlineStr">
         <is>
-          <t>7640 ₽/шт.</t>
+          <t>6877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2873" t="inlineStr">
         <is>
-          <t>6877 ₽/шт.</t>
+          <t>7640 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2874" t="inlineStr">
         <is>
           <t>7719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2875" t="inlineStr">
         <is>
           <t>7816 ₽/шт.</t>
         </is>
@@ -35013,68 +35013,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x8000 мм</t>
         </is>
       </c>
       <c r="B2882" t="inlineStr">
         <is>
           <t>7478 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2883">
       <c r="A2883" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 5 ряд. 89x3x9000 мм</t>
         </is>
       </c>
       <c r="B2883" t="inlineStr">
         <is>
           <t>7550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2884">
       <c r="A2884" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x1000 мм</t>
         </is>
       </c>
       <c r="B2884" t="inlineStr">
         <is>
-          <t>9207 ₽/шт.</t>
+          <t>7993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2885">
       <c r="A2885" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x10000 мм</t>
         </is>
       </c>
       <c r="B2885" t="inlineStr">
         <is>
-          <t>7993 ₽/шт.</t>
+          <t>9207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2886">
       <c r="A2886" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x11000 мм</t>
         </is>
       </c>
       <c r="B2886" t="inlineStr">
         <is>
           <t>9322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2887">
       <c r="A2887" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x12000 мм</t>
         </is>
       </c>
       <c r="B2887" t="inlineStr">
         <is>
           <t>9440 ₽/шт.</t>
         </is>
@@ -35157,68 +35157,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x8000 мм</t>
         </is>
       </c>
       <c r="B2894" t="inlineStr">
         <is>
           <t>8928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 114x4x9000 мм</t>
         </is>
       </c>
       <c r="B2895" t="inlineStr">
         <is>
           <t>9061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x1000 мм</t>
         </is>
       </c>
       <c r="B2896" t="inlineStr">
         <is>
-          <t>9209 ₽/шт.</t>
+          <t>8000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x10000 мм</t>
         </is>
       </c>
       <c r="B2897" t="inlineStr">
         <is>
-          <t>8000 ₽/шт.</t>
+          <t>9209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2898">
       <c r="A2898" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x11000 мм</t>
         </is>
       </c>
       <c r="B2898" t="inlineStr">
         <is>
           <t>9330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x12000 мм</t>
         </is>
       </c>
       <c r="B2899" t="inlineStr">
         <is>
           <t>9441 ₽/шт.</t>
         </is>
@@ -35301,68 +35301,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x8000 мм</t>
         </is>
       </c>
       <c r="B2906" t="inlineStr">
         <is>
           <t>8938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 133x4x9000 мм</t>
         </is>
       </c>
       <c r="B2907" t="inlineStr">
         <is>
           <t>9062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x1000 мм</t>
         </is>
       </c>
       <c r="B2908" t="inlineStr">
         <is>
-          <t>9207 ₽/шт.</t>
+          <t>7994 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x10000 мм</t>
         </is>
       </c>
       <c r="B2909" t="inlineStr">
         <is>
-          <t>7994 ₽/шт.</t>
+          <t>9207 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x11000 мм</t>
         </is>
       </c>
       <c r="B2910" t="inlineStr">
         <is>
           <t>9323 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x12000 мм</t>
         </is>
       </c>
       <c r="B2911" t="inlineStr">
         <is>
           <t>9438 ₽/шт.</t>
         </is>
@@ -35445,68 +35445,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x8000 мм</t>
         </is>
       </c>
       <c r="B2918" t="inlineStr">
         <is>
           <t>8932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2919">
       <c r="A2919" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 159x4x9000 мм</t>
         </is>
       </c>
       <c r="B2919" t="inlineStr">
         <is>
           <t>9062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2920">
       <c r="A2920" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x1000 мм</t>
         </is>
       </c>
       <c r="B2920" t="inlineStr">
         <is>
-          <t>5694 ₽/шт.</t>
+          <t>5043 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2921">
       <c r="A2921" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x10000 мм</t>
         </is>
       </c>
       <c r="B2921" t="inlineStr">
         <is>
-          <t>5043 ₽/шт.</t>
+          <t>5694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2922">
       <c r="A2922" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x11000 мм</t>
         </is>
       </c>
       <c r="B2922" t="inlineStr">
         <is>
           <t>5766 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2923">
       <c r="A2923" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x12000 мм</t>
         </is>
       </c>
       <c r="B2923" t="inlineStr">
         <is>
           <t>5830 ₽/шт.</t>
         </is>
@@ -35589,68 +35589,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x8000 мм</t>
         </is>
       </c>
       <c r="B2930" t="inlineStr">
         <is>
           <t>5510 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 42x2x9000 мм</t>
         </is>
       </c>
       <c r="B2931" t="inlineStr">
         <is>
           <t>5605 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x1000 мм</t>
         </is>
       </c>
       <c r="B2932" t="inlineStr">
         <is>
-          <t>5680 ₽/шт.</t>
+          <t>5062 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x10000 мм</t>
         </is>
       </c>
       <c r="B2933" t="inlineStr">
         <is>
-          <t>5062 ₽/шт.</t>
+          <t>5680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x11000 мм</t>
         </is>
       </c>
       <c r="B2934" t="inlineStr">
         <is>
           <t>5755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x12000 мм</t>
         </is>
       </c>
       <c r="B2935" t="inlineStr">
         <is>
           <t>5815 ₽/шт.</t>
         </is>
@@ -35733,68 +35733,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x8000 мм</t>
         </is>
       </c>
       <c r="B2942" t="inlineStr">
         <is>
           <t>5526 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 48x2x9000 мм</t>
         </is>
       </c>
       <c r="B2943" t="inlineStr">
         <is>
           <t>5601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x1000 мм</t>
         </is>
       </c>
       <c r="B2944" t="inlineStr">
         <is>
-          <t>6623 ₽/шт.</t>
+          <t>5904 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x10000 мм</t>
         </is>
       </c>
       <c r="B2945" t="inlineStr">
         <is>
-          <t>5904 ₽/шт.</t>
+          <t>6623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x11000 мм</t>
         </is>
       </c>
       <c r="B2946" t="inlineStr">
         <is>
           <t>6704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x12000 мм</t>
         </is>
       </c>
       <c r="B2947" t="inlineStr">
         <is>
           <t>6791 ₽/шт.</t>
         </is>
@@ -35877,68 +35877,68 @@
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x8000 мм</t>
         </is>
       </c>
       <c r="B2954" t="inlineStr">
         <is>
           <t>6436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2955">
       <c r="A2955" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 76x2,5x9000 мм</t>
         </is>
       </c>
       <c r="B2955" t="inlineStr">
         <is>
           <t>6513 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2956">
       <c r="A2956" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 89x3x10000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 89x3x1000 мм</t>
         </is>
       </c>
       <c r="B2956" t="inlineStr">
         <is>
-          <t>7639 ₽/шт.</t>
+          <t>6885 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2957">
       <c r="A2957" t="inlineStr">
         <is>
-          <t>Секционный регистр отопления РСЭ 6 ряд. 89x3x1000 мм</t>
+          <t>Секционный регистр отопления РСЭ 6 ряд. 89x3x10000 мм</t>
         </is>
       </c>
       <c r="B2957" t="inlineStr">
         <is>
-          <t>6885 ₽/шт.</t>
+          <t>7639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2958">
       <c r="A2958" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 89x3x11000 мм</t>
         </is>
       </c>
       <c r="B2958" t="inlineStr">
         <is>
           <t>7718 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="2959">
       <c r="A2959" t="inlineStr">
         <is>
           <t>Секционный регистр отопления РСЭ 6 ряд. 89x3x12000 мм</t>
         </is>
       </c>
       <c r="B2959" t="inlineStr">
         <is>
           <t>7815 ₽/шт.</t>
         </is>