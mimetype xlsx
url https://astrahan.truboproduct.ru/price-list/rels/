--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -525,1052 +525,1052 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Рельс 68х114х135х12,52 мм Р50</t>
+          <t>Рельс 68х114х135х12,5 мм Р50</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>104586 ₽/т</t>
+          <t>103632 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Рельс 68х114х135х12,52 мм Р65</t>
+          <t>Рельс 68х114х135х12,5 мм Р65</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>102483 ₽/т</t>
+          <t>101545 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Рельс 68х114х135х12,5 мм Р50</t>
+          <t>Рельс 68х114х135х12,52 мм Р50</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>103632 ₽/т</t>
+          <t>104586 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Рельс 68х114х135х12,5 мм Р65</t>
+          <t>Рельс 68х114х135х12,52 мм Р65</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>101545 ₽/т</t>
+          <t>102483 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный для путей промышленного транспорта Р43 70х114х140 мм 12,5 м ГОСТ 7173-54</t>
+          <t>Рельс Р38 68х114х135 мм 12,5 м марки 70 ГОСТ 30165-94</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>110200 ₽/т</t>
+          <t>107730 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный для путей промышленного транспорта Р43 70х114х140 мм 25 м ГОСТ 7173-54</t>
+          <t>Рельс Р43 70х114х140 мм 12,5 м марки 70 ГОСТ 30165-94</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>110815 ₽/т</t>
+          <t>112781 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 3 м ГОСТ 6368-82</t>
+          <t xml:space="preserve">Рельс РТ60Е 56х180х180 мм </t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>31713 ₽/т</t>
+          <t>101545 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 4 м ГОСТ 6368-82</t>
+          <t xml:space="preserve">Рельс РТ62 58х150х180,8 мм </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>32487 ₽/т</t>
+          <t>103632 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 5 м ГОСТ 6368-82</t>
+          <t xml:space="preserve">Рельс РТ62Е 56,03х180х180 мм </t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>33065 ₽/т</t>
+          <t>102483 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный для путей промышленного транспорта Р43 70х114х140 мм 12,5 м ГОСТ 7173-54</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>33582 ₽/т</t>
+          <t>110200 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный для путей промышленного транспорта Р43 70х114х140 мм 25 м ГОСТ 7173-54</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>34191 ₽/т</t>
+          <t>110815 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>49356 ₽/т</t>
+          <t>31713 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>49728 ₽/т</t>
+          <t>32487 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>52225 ₽/т</t>
+          <t>33065 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>52840 ₽/т</t>
+          <t>33582 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 25х54х65 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>53709 ₽/т</t>
+          <t>34191 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>66056 ₽/т</t>
+          <t>49356 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>66608 ₽/т</t>
+          <t>49728 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>66797 ₽/т</t>
+          <t>52225 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>66819 ₽/т</t>
+          <t>52840 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 32х66х80,5 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>68892 ₽/т</t>
+          <t>53709 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>82201 ₽/т</t>
+          <t>66056 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>82504 ₽/т</t>
+          <t>66608 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>84303 ₽/т</t>
+          <t>66797 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>86387 ₽/т</t>
+          <t>66819 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 40х80х90 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>86409 ₽/т</t>
+          <t>68892 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р18 25х54х65 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>35757 ₽/т</t>
+          <t>82201 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р18 32х66х80,5 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>54375 ₽/т</t>
+          <t>82504 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р18 40х80х90 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>69082 ₽/т</t>
+          <t>84303 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р18 51х92х108 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>88524 ₽/т</t>
+          <t>86387 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р24 25х54х65 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р11 51х92х108 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>35767 ₽/т</t>
+          <t>86409 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р24 32х66х80,5 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р18 25х54х65 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>56415 ₽/т</t>
+          <t>35757 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р24 40х80х90 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р18 32х66х80,5 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>69490 ₽/т</t>
+          <t>54375 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р24 51х92х108 мм 8 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р18 40х80х90 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>91267 ₽/т</t>
+          <t>69082 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р18 51х92х108 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>40462 ₽/т</t>
+          <t>88524 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р24 25х54х65 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>43582 ₽/т</t>
+          <t>35767 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р24 32х66х80,5 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>44217 ₽/т</t>
+          <t>56415 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р24 40х80х90 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>48482 ₽/т</t>
+          <t>69490 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р24 51х92х108 мм 8 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>48693 ₽/т</t>
+          <t>91267 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>58448 ₽/т</t>
+          <t>40462 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>59434 ₽/т</t>
+          <t>43582 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>60297 ₽/т</t>
+          <t>44217 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>60678 ₽/т</t>
+          <t>48482 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 25х54х65 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>64624 ₽/т</t>
+          <t>48693 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>70736 ₽/т</t>
+          <t>58448 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>71770 ₽/т</t>
+          <t>59434 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>73328 ₽/т</t>
+          <t>60297 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>76676 ₽/т</t>
+          <t>60678 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 32х66х80,5 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>80005 ₽/т</t>
+          <t>64624 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 3 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>94162 ₽/т</t>
+          <t>70736 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 4 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>95046 ₽/т</t>
+          <t>71770 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 5 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>99650 ₽/т</t>
+          <t>73328 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 6 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>101145 ₽/т</t>
+          <t>76676 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 7 м ГОСТ 6368-82</t>
+          <t>Рельс железнодорожный узкой колеи Р8 40х80х90 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>101183 ₽/т</t>
+          <t>80005 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Рельс железнодорожный широкой колеи Р33 60х110х128 мм 12,5 м ГОСТ 6726-53</t>
+          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 3 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>105535 ₽/т</t>
+          <t>94162 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Рельс контррельсовый РК75 47,5х71х105 мм  ГОСТ 26110-84</t>
+          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 4 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>82138 ₽/т</t>
+          <t>95046 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Рельс крановый КР100 108х150х150 мм марки 63 ГОСТ 4121-96</t>
+          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 5 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>145954 ₽/т</t>
+          <t>99650 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Рельс крановый КР120 129х170х170 мм марки 63 ГОСТ 4121-96</t>
+          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 6 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>146055 ₽/т</t>
+          <t>101145 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Рельс крановый КР140 150х170х170 мм марки 63 ГОСТ 4121-96</t>
+          <t>Рельс железнодорожный узкой колеи Р8 51х92х108 мм 7 м ГОСТ 6368-82</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>147529 ₽/т</t>
+          <t>101183 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Рельс крановый КР70 75,6х120х120 мм марки 63 ГОСТ 4121-96</t>
+          <t>Рельс железнодорожный широкой колеи Р33 60х110х128 мм 12,5 м ГОСТ 6726-53</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>127363 ₽/т</t>
+          <t>105535 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Рельс крановый КР80 87х130х130 мм марки 63 ГОСТ 4121-96</t>
+          <t>Рельс контррельсовый РК75 47,5х71х105 мм  ГОСТ 26110-84</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>145570 ₽/т</t>
+          <t>82138 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР50 74х132х112 мм 10,79 м ГОСТ 55820-2013</t>
+          <t>Рельс крановый КР100 108х150х150 мм марки 63 ГОСТ 4121-96</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>115300 ₽/т</t>
+          <t>145954 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР50 74х132х112 мм 13,11 м ГОСТ 55820-2013</t>
+          <t>Рельс крановый КР120 129х170х170 мм марки 63 ГОСТ 4121-96</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>116168 ₽/т</t>
+          <t>146055 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР50 74х132х112 мм 15,54 м ГОСТ 55820-2013</t>
+          <t>Рельс крановый КР140 150х170х170 мм марки 63 ГОСТ 4121-96</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>118641 ₽/т</t>
+          <t>147529 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР50 74х132х112 мм 17 м ГОСТ 55820-2013</t>
+          <t>Рельс крановый КР70 75,6х120х120 мм марки 63 ГОСТ 4121-96</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>123527 ₽/т</t>
+          <t>127363 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР50 74х132х112 мм 6,555 м ГОСТ 55820-2013</t>
+          <t>Рельс крановый КР80 87х130х130 мм марки 63 ГОСТ 4121-96</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>124155 ₽/т</t>
+          <t>145570 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР50 74х132х112 мм 8,34 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР50 74х132х112 мм 10,79 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>125044 ₽/т</t>
+          <t>115300 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР65 77,5х132х140 мм 10,79 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР50 74х132х112 мм 13,11 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>138225 ₽/т</t>
+          <t>116168 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР65 77,5х132х140 мм 13,11 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР50 74х132х112 мм 15,54 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>140788 ₽/т</t>
+          <t>118641 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР65 77,5х132х140 мм 15,54 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР50 74х132х112 мм 17 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>141693 ₽/т</t>
+          <t>123527 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР65 77,5х132х140 мм 17 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР50 74х132х112 мм 6,555 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>142172 ₽/т</t>
+          <t>124155 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР65 77,5х132х140 мм 6,555 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР50 74х132х112 мм 8,34 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>142399 ₽/т</t>
+          <t>125044 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР65 77,5х132х140 мм 8,34 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР65 77,5х132х140 мм 10,79 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>145023 ₽/т</t>
+          <t>138225 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР75 76х132х152 мм 10,79 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР65 77,5х132х140 мм 13,11 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>131168 ₽/т</t>
+          <t>140788 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР75 76х132х152 мм 13,11 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР65 77,5х132х140 мм 15,54 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>134849 ₽/т</t>
+          <t>141693 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР75 76х132х152 мм 15,54 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР65 77,5х132х140 мм 17 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>135285 ₽/т</t>
+          <t>142172 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР75 76х132х152 мм 17 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР65 77,5х132х140 мм 6,555 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>135367 ₽/т</t>
+          <t>142399 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР75 76х132х152 мм 6,555 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР65 77,5х132х140 мм 8,34 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>135580 ₽/т</t>
+          <t>145023 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Рельс остряковый ОР75 76х132х152 мм 8,34 м ГОСТ 55820-2013</t>
+          <t>Рельс остряковый ОР75 76х132х152 мм 10,79 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>137791 ₽/т</t>
+          <t>131168 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Рельс Р38 68х114х135 мм 12,5 м марки 70 ГОСТ 30165-94</t>
+          <t>Рельс остряковый ОР75 76х132х152 мм 13,11 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>107730 ₽/т</t>
+          <t>134849 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Рельс Р43 70х114х140 мм 12,5 м марки 70 ГОСТ 30165-94</t>
+          <t>Рельс остряковый ОР75 76х132х152 мм 15,54 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>112781 ₽/т</t>
+          <t>135285 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Рельс РТ60Е 56х180х180 мм </t>
+          <t>Рельс остряковый ОР75 76х132х152 мм 17 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>101545 ₽/т</t>
+          <t>135367 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Рельс РТ62 58х150х180,8 мм </t>
+          <t>Рельс остряковый ОР75 76х132х152 мм 6,555 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>103632 ₽/т</t>
+          <t>135580 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Рельс РТ62Е 56,03х180х180 мм </t>
+          <t>Рельс остряковый ОР75 76х132х152 мм 8,34 м ГОСТ 55820-2013</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>102483 ₽/т</t>
+          <t>137791 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t xml:space="preserve">Рельс трамвайный желобчатый РТ58 58х150х180 мм </t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>104586 ₽/т</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>