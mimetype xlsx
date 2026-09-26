--- v0 (2026-05-14)
+++ v1 (2026-09-26)
@@ -525,1664 +525,1664 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>35738 ₽/шт.</t>
+          <t>35471 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>36651 ₽/шт.</t>
+          <t>36451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>34416 ₽/шт.</t>
+          <t>34087 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>35102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>36236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>33755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>35471 ₽/шт.</t>
+          <t>35000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>36451 ₽/шт.</t>
+          <t>35949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>34087 ₽/шт.</t>
+          <t>33133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>34668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>35911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>33082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>35000 ₽/шт.</t>
+          <t>35738 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>35949 ₽/шт.</t>
+          <t>36651 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 1900x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>33133 ₽/шт.</t>
+          <t>34416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>35656 ₽/шт.</t>
+          <t>35450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>36552 ₽/шт.</t>
+          <t>36433 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>34243 ₽/шт.</t>
+          <t>34013 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>35078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>36154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>33507 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>35450 ₽/шт.</t>
+          <t>34756 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>36433 ₽/шт.</t>
+          <t>35925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>34013 ₽/шт.</t>
+          <t>33127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>34491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>35848 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>32969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>34756 ₽/шт.</t>
+          <t>35656 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>35925 ₽/шт.</t>
+          <t>36552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2000x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>33127 ₽/шт.</t>
+          <t>34243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>35515 ₽/шт.</t>
+          <t>35222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>36531 ₽/шт.</t>
+          <t>36243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>34095 ₽/шт.</t>
+          <t>33823 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>35065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>36038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>33261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>35222 ₽/шт.</t>
+          <t>34713 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>36243 ₽/шт.</t>
+          <t>35911 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>33823 ₽/шт.</t>
+          <t>33102 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>34487 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>35759 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>32929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>34713 ₽/шт.</t>
+          <t>35515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>35911 ₽/шт.</t>
+          <t>36531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 1000 мм 2100x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>33102 ₽/шт.</t>
+          <t>34095 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>24391 ₽/шт.</t>
+          <t>24162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>26005 ₽/шт.</t>
+          <t>25499 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>23520 ₽/шт.</t>
+          <t>23213 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>24011 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>25320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>22801 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>24162 ₽/шт.</t>
+          <t>23947 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>25499 ₽/шт.</t>
+          <t>25195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>23213 ₽/шт.</t>
+          <t>22061 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>23695 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>24806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>21584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>23947 ₽/шт.</t>
+          <t>24391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>25195 ₽/шт.</t>
+          <t>26005 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 1900x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>22061 ₽/шт.</t>
+          <t>23520 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>24334 ₽/шт.</t>
+          <t>24085 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>25591 ₽/шт.</t>
+          <t>25475 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>23264 ₽/шт.</t>
+          <t>23079 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>24000 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>25247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>22412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>24085 ₽/шт.</t>
+          <t>23773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>25475 ₽/шт.</t>
+          <t>25185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>23079 ₽/шт.</t>
+          <t>21963 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>23693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>24562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>21438 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>23773 ₽/шт.</t>
+          <t>24334 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>25185 ₽/шт.</t>
+          <t>25591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2000x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>21963 ₽/шт.</t>
+          <t>23264 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>24165 ₽/шт.</t>
+          <t>24040 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>25589 ₽/шт.</t>
+          <t>25380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>23224 ₽/шт.</t>
+          <t>22864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>23986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>25237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>22099 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>24040 ₽/шт.</t>
+          <t>23705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>25380 ₽/шт.</t>
+          <t>25141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>22864 ₽/шт.</t>
+          <t>21705 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>23569 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>24494 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>21404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>23705 ₽/шт.</t>
+          <t>24165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>25141 ₽/шт.</t>
+          <t>25589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 800 мм 2100x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>21705 ₽/шт.</t>
+          <t>23224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>30402 ₽/шт.</t>
+          <t>30089 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>31495 ₽/шт.</t>
+          <t>31321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>28938 ₽/шт.</t>
+          <t>28733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>29732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>30997 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>28091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>30089 ₽/шт.</t>
+          <t>29404 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>31321 ₽/шт.</t>
+          <t>30761 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>28733 ₽/шт.</t>
+          <t>27893 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>29281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>30554 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>27747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>29404 ₽/шт.</t>
+          <t>30402 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>30761 ₽/шт.</t>
+          <t>31495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 1900x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>27893 ₽/шт.</t>
+          <t>28938 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>30387 ₽/шт.</t>
+          <t>30073 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>31459 ₽/шт.</t>
+          <t>31307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>28896 ₽/шт.</t>
+          <t>28630 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>29717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>30937 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>27909 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>30073 ₽/шт.</t>
+          <t>29392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>31307 ₽/шт.</t>
+          <t>30618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>28630 ₽/шт.</t>
+          <t>27890 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>29077 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>30539 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>27736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>29392 ₽/шт.</t>
+          <t>30387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>30618 ₽/шт.</t>
+          <t>31459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2000x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>27890 ₽/шт.</t>
+          <t>28896 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100x0,5 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>30236 ₽/шт.</t>
+          <t>30009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100x0,5 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>31392 ₽/шт.</t>
+          <t>31020 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100x0,5 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>28778 ₽/шт.</t>
+          <t>28459 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>29638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>30853 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>27898 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>30009 ₽/шт.</t>
+          <t>29316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>31020 ₽/шт.</t>
+          <t>30587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 1 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>28459 ₽/шт.</t>
+          <t>27862 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>29057 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>30492 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>27629 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2 мм двухстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100x0,5 мм двухстворчатая   </t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>29316 ₽/шт.</t>
+          <t>30236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2 мм одностворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100x0,5 мм одностворчатая   </t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>30587 ₽/шт.</t>
+          <t>31392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100 мм 2 мм трехстворчатая   </t>
+          <t xml:space="preserve">Большая рентгенозащитная ширма 900 мм 2100x0,5 мм трехстворчатая   </t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>27862 ₽/шт.</t>
+          <t>28778 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t xml:space="preserve">Глухая рентгенозащитная ширма 2000 мм 1000 мм 1 мм ШРЗб РЕНЕКС  </t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>36754 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t xml:space="preserve">Глухая рентгенозащитная ширма 2000 мм 1000 мм 1 мм ШРЗм РЕНЕКС  </t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>36716 ₽/шт.</t>
         </is>
@@ -2289,956 +2289,956 @@
         <is>
           <t xml:space="preserve">Глухая рентгенозащитная ширма 800 мм 1000 мм 1 мм ШРМЭ ПОНИ  </t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>37592 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t xml:space="preserve">Глухая рентгенозащитная ширма 800 мм 1000 мм 1 мм ШРП ПОНИ  </t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>37045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 1 мм    </t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>32537 ₽/шт.</t>
+          <t>32321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>31929 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 2 мм    </t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>32321 ₽/шт.</t>
+          <t>31879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>31664 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 3 мм    </t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>31879 ₽/шт.</t>
+          <t>32019 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1000x0,5 мм    </t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>32019 ₽/шт.</t>
+          <t>32537 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 1 мм    </t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>32488 ₽/шт.</t>
+          <t>32276 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>32252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 2 мм    </t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>32276 ₽/шт.</t>
+          <t>31764 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>31610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 3 мм    </t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>31764 ₽/шт.</t>
+          <t>32694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1100x0,5 мм    </t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>32694 ₽/шт.</t>
+          <t>32488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 1 мм    </t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>32415 ₽/шт.</t>
+          <t>32010 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>32182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 2 мм    </t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>32010 ₽/шт.</t>
+          <t>31728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>32056 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 3 мм    </t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>31728 ₽/шт.</t>
+          <t>32624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 1000 мм 1200x0,5 мм    </t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>32624 ₽/шт.</t>
+          <t>32415 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 1 мм    </t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>21288 ₽/шт.</t>
+          <t>20001 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>20450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 2 мм    </t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>20001 ₽/шт.</t>
+          <t>20998 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>20224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 3 мм    </t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>20998 ₽/шт.</t>
+          <t>21080 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1000x0,5 мм    </t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>21080 ₽/шт.</t>
+          <t>21288 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 1 мм    </t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>21279 ₽/шт.</t>
+          <t>21222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>20330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 2 мм    </t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>21222 ₽/шт.</t>
+          <t>20286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>20082 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 3 мм    </t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>20286 ₽/шт.</t>
+          <t>21067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1100x0,5 мм    </t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>21067 ₽/шт.</t>
+          <t>21279 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 1 мм    </t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>21224 ₽/шт.</t>
+          <t>21105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>21088 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 2 мм    </t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>21105 ₽/шт.</t>
+          <t>20241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>20587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 3 мм    </t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>20241 ₽/шт.</t>
+          <t>21302 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 800 мм 1200x0,5 мм    </t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>21302 ₽/шт.</t>
+          <t>21224 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 1 мм    </t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>27341 ₽/шт.</t>
+          <t>27225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>26551 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 2 мм    </t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>27225 ₽/шт.</t>
+          <t>26632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>26251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 3 мм    </t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>26632 ₽/шт.</t>
+          <t>26813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1000x0,5 мм    </t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>26813 ₽/шт.</t>
+          <t>27341 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 1 мм    </t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>27296 ₽/шт.</t>
+          <t>27223 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>26934 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 2 мм    </t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>27223 ₽/шт.</t>
+          <t>26425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>26205 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 3 мм    </t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>26425 ₽/шт.</t>
+          <t>26788 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1100x0,5 мм    </t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>26788 ₽/шт.</t>
+          <t>27296 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200x0,5 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 1 мм    </t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>27281 ₽/шт.</t>
+          <t>27479 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 1,5 мм    </t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>26824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 1 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 2 мм    </t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>27479 ₽/шт.</t>
+          <t>26349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 2,5 мм    </t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>26700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 2 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 3 мм    </t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>26349 ₽/шт.</t>
+          <t>26522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200 мм 3 мм    </t>
+          <t xml:space="preserve">Малая рентгенозащитная ширма 900 мм 1200x0,5 мм    </t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>26522 ₽/шт.</t>
+          <t>27281 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-Л-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 1 мм ШРБ1 ПОНИ</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>38286 ₽/шт.</t>
+          <t>39986 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 1 мм ШРБ2 ПОНИ</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>37935 ₽/шт.</t>
+          <t>39775 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-П-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 1 мм ШРБ3 ПОНИ</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>38511 ₽/шт.</t>
+          <t>39532 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 2,5 мм ШРБ1 ПОНИ</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>38979 ₽/шт.</t>
+          <t>39879 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-Л-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 2,5 мм ШРБ2 ПОНИ</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>38053 ₽/шт.</t>
+          <t>39596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 2,5 мм ШРБ3 ПОНИ</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>37851 ₽/шт.</t>
+          <t>39373 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-П-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-Л-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>38434 ₽/шт.</t>
+          <t>38286 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-П-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>38636 ₽/шт.</t>
+          <t>38511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-Л-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>38359 ₽/шт.</t>
+          <t>37935 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 1 мм ШРЗпб-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>37983 ₽/шт.</t>
+          <t>38979 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-П-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-Л-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>38527 ₽/шт.</t>
+          <t>38053 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-П-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>39078 ₽/шт.</t>
+          <t>38434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-Л-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>38064 ₽/шт.</t>
+          <t>37851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x500 мм 2,5 мм ШРЗпб-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>37907 ₽/шт.</t>
+          <t>38636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-П-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-Л-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>38468 ₽/шт.</t>
+          <t>38359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-Р-К АМИКО</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-П-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>38912 ₽/шт.</t>
+          <t>38527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 1 мм ШРБ1 ПОНИ</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>39986 ₽/шт.</t>
+          <t>37983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 1 мм ШРБ2 ПОНИ</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 1 мм ШРЗпб-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>39775 ₽/шт.</t>
+          <t>39078 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 1 мм ШРБ3 ПОНИ</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-Л-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>39532 ₽/шт.</t>
+          <t>38064 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 2,5 мм ШРБ1 ПОНИ</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-П-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>39879 ₽/шт.</t>
+          <t>38468 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 2,5 мм ШРБ2 ПОНИ</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-ПЛ-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>39596 ₽/шт.</t>
+          <t>37907 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Рентгенозащитная ширма со смотровым окном 2000 мм 1050 мм 2,5 мм ШРБ3 ПОНИ</t>
+          <t>Рентгенозащитная ширма со смотровым окном 2000x800 мм 2,5 мм ШРЗпб-Р-К АМИКО</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>39373 ₽/шт.</t>
+          <t>38912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Рентгенозащитная ширма со смотровым окном 2100 мм 1100 мм 1 мм ШРБ1 ПОНИ</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>39983 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Рентгенозащитная ширма со смотровым окном 2100 мм 1100 мм 1 мм ШРБ2 ПОНИ</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>39772 ₽/шт.</t>
         </is>