--- v0 (2026-05-14)
+++ v1 (2026-07-19)
@@ -525,188 +525,188 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Резервуар для молока 100 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 1 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>297680 ₽/шт.</t>
+          <t>121401 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Резервуар для молока 10 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>147379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Резервуар для молока 12 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 100 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>188575 ₽/шт.</t>
+          <t>297680 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Резервуар для молока 16 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 12 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>220247 ₽/шт.</t>
+          <t>188575 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Резервуар для молока 1 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 16 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>121401 ₽/шт.</t>
+          <t>220247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Резервуар для молока 20 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 2,5 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>222603 ₽/шт.</t>
+          <t>133585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Резервуар для молока 2,5 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 20 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>133585 ₽/шт.</t>
+          <t>222603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Резервуар для молока 25 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>239892 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Резервуар для молока 4 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>135658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Резервуар для молока 50 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>248578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Резервуар для молока 60 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 6,3 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>261930 ₽/шт.</t>
+          <t>136147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Резервуар для молока 6,3 м3 ГОСТ 29065-91</t>
+          <t>Резервуар для молока 60 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>136147 ₽/шт.</t>
+          <t>261930 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Резервуар для молока 75 м3 ГОСТ 29065-91</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>295451 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>