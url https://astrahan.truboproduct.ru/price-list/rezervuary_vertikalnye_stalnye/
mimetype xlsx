--- v0 (2026-05-14)
+++ v1 (2026-07-18)
@@ -525,164 +525,164 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Резервуар вертикальный стальной 10000 м3</t>
+          <t>Резервуар вертикальный стальной 100 м3 4730 мм</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>680023 ₽/шт.</t>
+          <t>272343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Резервуар вертикальный стальной 1000 м3 10430 мм</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>518845 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Резервуар вертикальный стальной 100 м3 4730 мм</t>
+          <t>Резервуар вертикальный стальной 10000 м3</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>272343 ₽/шт.</t>
+          <t>680023 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Резервуар вертикальный стальной 2000 м3</t>
+          <t>Резервуар вертикальный стальной 200 м3 6630 мм</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>605086 ₽/шт.</t>
+          <t>297962 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Резервуар вертикальный стальной 200 м3 6630 мм</t>
+          <t>Резервуар вертикальный стальной 2000 м3</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>297962 ₽/шт.</t>
+          <t>605086 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Резервуар вертикальный стальной 300 м3 7580 мм</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>336521 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Резервуар вертикальный стальной 400 м3 8530 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>379709 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Резервуар вертикальный стальной 5000 м3</t>
+          <t>Резервуар вертикальный стальной 50 м3</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>650682 ₽/шт.</t>
+          <t>250365 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Резервуар вертикальный стальной 500 м3 8450 мм</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>399692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Резервуар вертикальный стальной 50 м3</t>
+          <t>Резервуар вертикальный стальной 5000 м3</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>250365 ₽/шт.</t>
+          <t>650682 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Резервуар вертикальный стальной 700 м3 10430 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>412579 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>