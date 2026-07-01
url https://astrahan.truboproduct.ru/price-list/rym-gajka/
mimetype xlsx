--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -525,411 +525,411 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 14х14х28 мм M8 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 14х14х28 мм M8  DIN 80704</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 14х14х28 мм M8  DIN 80704</t>
+          <t>Рым-гайка швартовная 14х14х28 мм M8 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>40 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 14х14х28 мм M8 А2 DIN 80704</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 14х14х28 мм M8 А4 DIN 80704</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>40 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 18х18х36 мм M10 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 18х18х36 мм M10  DIN 80704</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 18х18х36 мм M10 AISI-316 DIN 80704</t>
+          <t>Рым-гайка швартовная 18х18х36 мм M10 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>41 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 18х18х36 мм M10  DIN 80704</t>
+          <t>Рым-гайка швартовная 18х18х36 мм M10 AISI-316 DIN 80704</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 18х18х36 мм M10 А2 DIN 80704</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 18х18х36 мм M10 А4 DIN 80704</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>41 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 23х23х50 мм M12 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 23х23х50 мм M12  DIN 80704</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 23х23х50 мм M12 AISI-316 DIN 80704</t>
+          <t>Рым-гайка швартовная 23х23х50 мм M12 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 23х23х50 мм M12  DIN 80704</t>
+          <t>Рым-гайка швартовная 23х23х50 мм M12 AISI-316 DIN 80704</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>42 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 23х23х50 мм M12 А2 DIN 80704</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 23х23х50 мм M12 А4 DIN 80704</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>42 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 27х24х52 мм M14 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 27х24х52 мм M14  DIN 80704</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>44 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 27х24х52 мм M14 AISI-316 DIN 80704</t>
+          <t>Рым-гайка швартовная 27х24х52 мм M14 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>44 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 27х24х52 мм M14  DIN 80704</t>
+          <t>Рым-гайка швартовная 27х24х52 мм M14 AISI-316 DIN 80704</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 27х24х52 мм M14 А4 DIN 80704</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 32х30х59 мм M16 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 32х30х59 мм M16  DIN 80704</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 32х30х59 мм M16 AISI-316 DIN 80704</t>
+          <t>Рым-гайка швартовная 32х30х59 мм M16 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>46 ₽/кг</t>
+          <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 32х30х59 мм M16  DIN 80704</t>
+          <t>Рым-гайка швартовная 32х30х59 мм M16 AISI-316 DIN 80704</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>45 ₽/кг</t>
+          <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 32х30х59 мм M16 А2 DIN 80704</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>45 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 32х30х59 мм M16 А4 DIN 80704</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>46 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 36х36х66 мм M20 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 36х36х66 мм M20  DIN 80704</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>47 ₽/кг</t>
+          <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 36х36х66 мм M20 AISI-316 DIN 80704</t>
+          <t>Рым-гайка швартовная 36х36х66 мм M20 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>48 ₽/кг</t>
+          <t>47 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 36х36х66 мм M20  DIN 80704</t>
+          <t>Рым-гайка швартовная 36х36х66 мм M20 AISI-316 DIN 80704</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 36х36х66 мм M20 А2 DIN 80704</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 36х36х66 мм M20 А4 DIN 80704</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>48 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 45х45х75 мм М24 AISI-304 DIN 80704</t>
+          <t>Рым-гайка швартовная 45х45х75 мм М24  DIN 80704</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>49 ₽/кг</t>
+          <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 45х45х75 мм М24 AISI-316 DIN 80704</t>
+          <t>Рым-гайка швартовная 45х45х75 мм М24 AISI-304 DIN 80704</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>50 ₽/кг</t>
+          <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Рым-гайка швартовная 45х45х75 мм М24  DIN 80704</t>
+          <t>Рым-гайка швартовная 45х45х75 мм М24 AISI-316 DIN 80704</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>50 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 45х45х75 мм М24 А2 DIN 80704</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>49 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Рым-гайка швартовная 45х45х75 мм М24 А4 DIN 80704</t>
         </is>