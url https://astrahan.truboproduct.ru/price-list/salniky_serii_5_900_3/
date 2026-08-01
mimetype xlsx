--- v0 (2026-05-15)
+++ v1 (2026-08-01)
@@ -3993,920 +3993,920 @@
         <is>
           <t>Сальник нажимной 250х273х800 мм ТМ 96.00-06 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>85351 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Сальник нажимной 250х273х800 мм ТМ 96.01-06 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>86467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 93.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 3 мм С-3</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>86870 ₽/шт.</t>
+          <t>10422 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 93.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 93.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>88637 ₽/шт.</t>
+          <t>86870 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 93.02-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 93.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>89289 ₽/шт.</t>
+          <t>88637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 94.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 93.02-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>89669 ₽/шт.</t>
+          <t>89289 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 94.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 94.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>91066 ₽/шт.</t>
+          <t>89669 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 95.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 94.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>92271 ₽/шт.</t>
+          <t>91066 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 95.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 95.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>92932 ₽/шт.</t>
+          <t>92271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 96.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 95.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>94528 ₽/шт.</t>
+          <t>92932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х200 мм ТМ 96.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 96.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>95716 ₽/шт.</t>
+          <t>94528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 93.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х200 мм ТМ 96.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>87260 ₽/шт.</t>
+          <t>95716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 93.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 93.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>88888 ₽/шт.</t>
+          <t>87260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 93.02-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 93.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>89493 ₽/шт.</t>
+          <t>88888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 94.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 93.02-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>89732 ₽/шт.</t>
+          <t>89493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 94.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 94.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>91606 ₽/шт.</t>
+          <t>89732 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 95.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 94.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>92320 ₽/шт.</t>
+          <t>91606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 95.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 95.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>93481 ₽/шт.</t>
+          <t>92320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 96.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 95.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>94596 ₽/шт.</t>
+          <t>93481 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х300 мм ТМ 96.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 96.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>95731 ₽/шт.</t>
+          <t>94596 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 93.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х300 мм ТМ 96.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>87315 ₽/шт.</t>
+          <t>95731 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 93.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 93.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>88984 ₽/шт.</t>
+          <t>87315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 93.02-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 93.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>89584 ₽/шт.</t>
+          <t>88984 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 94.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 93.02-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>90142 ₽/шт.</t>
+          <t>89584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 94.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 94.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>91889 ₽/шт.</t>
+          <t>90142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 95.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 94.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>92480 ₽/шт.</t>
+          <t>91889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 95.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 95.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>93867 ₽/шт.</t>
+          <t>92480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 96.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 95.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>94697 ₽/шт.</t>
+          <t>93867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х500 мм ТМ 96.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 96.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>95881 ₽/шт.</t>
+          <t>94697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 93.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х500 мм ТМ 96.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>87624 ₽/шт.</t>
+          <t>95881 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 93.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 93.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>89039 ₽/шт.</t>
+          <t>87624 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 93.02-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 93.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>89626 ₽/шт.</t>
+          <t>89039 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 94.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 93.02-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>90500 ₽/шт.</t>
+          <t>89626 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 94.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 94.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>92156 ₽/шт.</t>
+          <t>90500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 95.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 94.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>92534 ₽/шт.</t>
+          <t>92156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 95.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 95.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>94182 ₽/шт.</t>
+          <t>92534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 96.00-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 95.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>95511 ₽/шт.</t>
+          <t>94182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Сальник нажимной 300х325х800 мм ТМ 96.01-07 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 96.00-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>96512 ₽/шт.</t>
+          <t>95511 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 93.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 300х325х800 мм ТМ 96.01-07 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>96851 ₽/шт.</t>
+          <t>96512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 93.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 93.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>97925 ₽/шт.</t>
+          <t>96851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 93.02-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 93.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>98354 ₽/шт.</t>
+          <t>97925 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 94.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 93.02-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>98918 ₽/шт.</t>
+          <t>98354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 94.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 94.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>99679 ₽/шт.</t>
+          <t>98918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 95.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 94.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>101581 ₽/шт.</t>
+          <t>99679 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 95.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 95.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>102646 ₽/шт.</t>
+          <t>101581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 96.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 95.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>103799 ₽/шт.</t>
+          <t>102646 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х200 мм ТМ 96.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 96.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>105012 ₽/шт.</t>
+          <t>103799 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 93.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х200 мм ТМ 96.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>97006 ₽/шт.</t>
+          <t>105012 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 93.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 93.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>97949 ₽/шт.</t>
+          <t>97006 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 93.02-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 93.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>98529 ₽/шт.</t>
+          <t>97949 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 94.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 93.02-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>98927 ₽/шт.</t>
+          <t>98529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 94.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 94.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>100214 ₽/шт.</t>
+          <t>98927 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 95.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 94.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>101852 ₽/шт.</t>
+          <t>100214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 95.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 95.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>103251 ₽/шт.</t>
+          <t>101852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 96.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 95.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>103840 ₽/шт.</t>
+          <t>103251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х300 мм ТМ 96.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 96.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>105014 ₽/шт.</t>
+          <t>103840 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 93.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х300 мм ТМ 96.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>97178 ₽/шт.</t>
+          <t>105014 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 93.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 93.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>98041 ₽/шт.</t>
+          <t>97178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 93.02-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 93.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>98692 ₽/шт.</t>
+          <t>98041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 94.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 93.02-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>99105 ₽/шт.</t>
+          <t>98692 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 94.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 94.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>100809 ₽/шт.</t>
+          <t>99105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 95.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 94.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>101856 ₽/шт.</t>
+          <t>100809 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 95.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 95.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>103287 ₽/шт.</t>
+          <t>101856 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 96.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 95.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>104128 ₽/шт.</t>
+          <t>103287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х500 мм ТМ 96.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 96.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>105747 ₽/шт.</t>
+          <t>104128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 93.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х500 мм ТМ 96.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>97591 ₽/шт.</t>
+          <t>105747 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 93.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 93.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>98154 ₽/шт.</t>
+          <t>97591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 93.02-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 93.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>98757 ₽/шт.</t>
+          <t>98154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 94.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 93.02-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>99456 ₽/шт.</t>
+          <t>98757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 94.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 94.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>101165 ₽/шт.</t>
+          <t>99456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 95.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 94.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>102557 ₽/шт.</t>
+          <t>101165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 95.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 95.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>103725 ₽/шт.</t>
+          <t>102557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 96.00-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 95.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>104684 ₽/шт.</t>
+          <t>103725 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Сальник нажимной 350х377х800 мм ТМ 96.01-08 Серия 5.900-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 96.00-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>105783 ₽/шт.</t>
+          <t>104684 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Сальник нажимной 3 мм С-3</t>
+          <t>Сальник нажимной 350х377х800 мм ТМ 96.01-08 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>10422 ₽/шт.</t>
+          <t>105783 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Сальник нажимной 400х426х200 мм ТМ 93.00-09 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>105822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Сальник нажимной 400х426х200 мм ТМ 93.01-09 Серия 5.900-3</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>107154 ₽/шт.</t>
         </is>