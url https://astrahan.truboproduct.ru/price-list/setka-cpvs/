--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -657,476 +657,476 @@
         <is>
           <t>Сетка ЦПВС 0,9 мм 5х12 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>1232 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Сетка ЦПВС 0,9 мм 6х13 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>1308 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,1 мм 7х16 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1 мм 6х14 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1424 ₽/м2</t>
+          <t>1346 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,1 мм 8х17 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1 мм 7х15 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1465 ₽/м2</t>
+          <t>1402 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,2 мм 8х18 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,1 мм 7х16 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1483 ₽/м2</t>
+          <t>1424 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,2 мм 9х19 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,1 мм 8х17 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1501 ₽/м2</t>
+          <t>1465 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,3 мм 10х21 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,2 мм 8х18 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1603 ₽/м2</t>
+          <t>1483 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,3 мм 9х20 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,2 мм 9х19 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1508 ₽/м2</t>
+          <t>1501 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,4 мм 10х22 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,3 мм 10х21 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1621 ₽/м2</t>
+          <t>1603 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,4 мм 11х23 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,3 мм 9х20 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1693 ₽/м2</t>
+          <t>1508 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,5 мм 11х24 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,4 мм 10х22 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1757 ₽/м2</t>
+          <t>1621 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,5 мм 11х25 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,4 мм 11х23 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1765 ₽/м2</t>
+          <t>1693 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,6 мм 12х26 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,5 мм 11х24 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1772 ₽/м2</t>
+          <t>1757 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,6 мм 12х27 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,5 мм 11х25 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1784 ₽/м2</t>
+          <t>1765 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,7 мм 12х28 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,6 мм 12х26 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1830 ₽/м2</t>
+          <t>1772 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,7 мм 13х29 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,6 мм 12х27 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1838 ₽/м2</t>
+          <t>1784 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,8 мм 13х30 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,7 мм 12х28 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1838 ₽/м2</t>
+          <t>1830 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,8 мм 13х31 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,7 мм 13х29 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1842 ₽/м2</t>
+          <t>1838 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,9 мм 14х32 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,8 мм 13х30 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1900 ₽/м2</t>
+          <t>1838 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1,9 мм 14х33 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,8 мм 13х31 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1944 ₽/м2</t>
+          <t>1842 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1 мм 6х14 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,9 мм 14х32 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1346 ₽/м2</t>
+          <t>1900 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 1 мм 7х15 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 1,9 мм 14х33 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1402 ₽/м2</t>
+          <t>1944 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,1 мм 15х36 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2 мм 14х34 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2084 ₽/м2</t>
+          <t>2009 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,1 мм 15х37 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2 мм 15х35 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2093 ₽/м2</t>
+          <t>2010 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,2 мм 16х38 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,1 мм 15х36 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2120 ₽/м2</t>
+          <t>2084 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,2 мм 16х39 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,1 мм 15х37 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2136 ₽/м2</t>
+          <t>2093 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,3 мм 16х40 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,2 мм 16х38 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2200 ₽/м2</t>
+          <t>2120 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,3 мм 17х41 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,2 мм 16х39 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2230 ₽/м2</t>
+          <t>2136 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,4 мм 17х42 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,3 мм 16х40 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2260 ₽/м2</t>
+          <t>2200 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,4 мм 17х43 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,3 мм 17х41 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2338 ₽/м2</t>
+          <t>2230 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,5 мм 18х44 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,4 мм 17х42 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2357 ₽/м2</t>
+          <t>2260 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,5 мм 18х45 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,4 мм 17х43 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2361 ₽/м2</t>
+          <t>2338 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,6 мм 18х46 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,5 мм 18х44 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2370 ₽/м2</t>
+          <t>2357 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,7 мм 19х47 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,5 мм 18х45 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2374 ₽/м2</t>
+          <t>2361 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,8 мм 19х48 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,6 мм 18х46 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2395 ₽/м2</t>
+          <t>2370 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2,9 мм 19х49 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,7 мм 19х47 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2421 ₽/м2</t>
+          <t>2374 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2 мм 14х34 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,8 мм 19х48 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2009 ₽/м2</t>
+          <t>2395 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Сетка ЦПВС 2 мм 15х35 мм СТО 57398459-31-2008</t>
+          <t>Сетка ЦПВС 2,9 мм 19х49 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2010 ₽/м2</t>
+          <t>2421 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Сетка ЦПВС 3 мм 20х50 мм СТО 57398459-31-2008</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>2466 ₽/м2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>