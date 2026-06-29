--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -525,378 +525,378 @@
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3,8 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1685 ₽/секция</t>
+          <t>1046 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3,8 мм II класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1540 ₽/секция</t>
+          <t>1432 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3,8 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1773 ₽/секция</t>
+          <t>1613 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3,8 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1150 ₽/секция</t>
+          <t>1705 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3,8 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1613 ₽/секция</t>
+          <t>1150 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3 мм II класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3,8 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1432 ₽/секция</t>
+          <t>1540 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3,8 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1705 ₽/секция</t>
+          <t>1685 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1530х2500х3 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1530х2500х3,8 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1046 ₽/секция</t>
+          <t>1773 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3,8 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2169 ₽/секция</t>
+          <t>1802 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3,8 мм II класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1934 ₽/секция</t>
+          <t>1900 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3,8 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2428 ₽/секция</t>
+          <t>2135 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3,8 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1840 ₽/секция</t>
+          <t>2297 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3,8 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2135 ₽/секция</t>
+          <t>1840 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3 мм II класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3,8 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1900 ₽/секция</t>
+          <t>1934 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3,8 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2297 ₽/секция</t>
+          <t>2169 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 1730х2500х3 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 1730х2500х3,8 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1802 ₽/секция</t>
+          <t>2428 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3,8 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>3215 ₽/секция</t>
+          <t>2545 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3,8 мм II класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2921 ₽/секция</t>
+          <t>2770 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3,8 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>3480 ₽/секция</t>
+          <t>3189 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3,8 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2635 ₽/секция</t>
+          <t>3316 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3,8 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>3189 ₽/секция</t>
+          <t>2635 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3 мм II класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3,8 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2770 ₽/секция</t>
+          <t>2921 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3,8 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>3316 ₽/секция</t>
+          <t>3215 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х3 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х3,8 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2545 ₽/секция</t>
+          <t>3480 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х4,8 мм III класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х4,8 мм I класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>3241 ₽/секция</t>
+          <t>2661 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Сетка 3D Гиттер 2030х2500х4,8 мм II класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>3127 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х4,8 мм IV класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х4,8 мм III класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>3496 ₽/секция</t>
+          <t>3241 ₽/секция</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сетка 3D Гиттер 2030х2500х4,8 мм I класс ГОСТ Р 57278-2016</t>
+          <t>Сетка 3D Гиттер 2030х2500х4,8 мм IV класс ГОСТ Р 57278-2016</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2661 ₽/секция</t>
+          <t>3496 ₽/секция</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>