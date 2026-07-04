--- v0 (2026-05-14)
+++ v1 (2026-07-04)
@@ -717,176 +717,176 @@
         <is>
           <t>Сгон 10х8 мм 3/8" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>58 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Сгон 10х8 мм 3/8" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>68 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>68 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Сгон 10х8 мм 3/8" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сгон 10х8 мм 3/8" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 10х8 мм 3/8" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Сгон 10х8 мм 3/8" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Сгон 10х8 мм 3/8" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>66 ₽/шт.</t>
         </is>
@@ -1449,176 +1449,176 @@
         <is>
           <t>Сгон 15х9 мм 1/2" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Сгон 15х9 мм 1/2" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Сгон 15х9 мм 1/2" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>107 ₽/шт.</t>
+          <t>101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Сгон 15х9 мм 1/2" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 15х9 мм 1/2" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>101 ₽/шт.</t>
+          <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Сгон 15х9 мм 1/2" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Сгон 15х9 мм 1/2" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>97 ₽/шт.</t>
         </is>
@@ -2181,176 +2181,176 @@
         <is>
           <t>Сгон 20х10,5 мм 3/4" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Сгон 20х10,5 мм 3/4" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>135 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>135 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>136 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>134 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Сгон 20х10,5 мм 3/4" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Сгон 20х10,5 мм 3/4" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 20х10,5 мм 3/4" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>135 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Сгон 20х10,5 мм 3/4" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Сгон 20х10,5 мм 3/4" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>132 ₽/шт.</t>
         </is>
@@ -2913,176 +2913,176 @@
         <is>
           <t>Сгон 25х11 мм 1" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Сгон 25х11 мм 1" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>160 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Сгон 25х11 мм 1" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Сгон 25х11 мм 1" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 25х11 мм 1" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Сгон 25х11 мм 1" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Сгон 25х11 мм 1" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>152 ₽/шт.</t>
         </is>
@@ -3645,176 +3645,176 @@
         <is>
           <t>Сгон 32х13 мм 1 1/4" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Сгон 32х13 мм 1 1/4" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>184 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Сгон 32х13 мм 1 1/4" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Сгон 32х13 мм 1 1/4" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 32х13 мм 1 1/4" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>186 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Сгон 32х13 мм 1 1/4" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Сгон 32х13 мм 1 1/4" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>182 ₽/шт.</t>
         </is>
@@ -4377,176 +4377,176 @@
         <is>
           <t>Сгон 40х15 мм 1 1/2" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>206 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Сгон 40х15 мм 1 1/2" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>214 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>214 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>217 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>217 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>218 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>218 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>220 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>220 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Сгон 40х15 мм 1 1/2" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>209 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>221 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Сгон 40х15 мм 1 1/2" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 40х15 мм 1 1/2" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>221 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Сгон 40х15 мм 1 1/2" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Сгон 40х15 мм 1 1/2" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>212 ₽/шт.</t>
         </is>
@@ -5109,176 +5109,176 @@
         <is>
           <t>Сгон 50х17 мм 2" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>237 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Сгон 50х17 мм 2" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>242 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Сгон 50х17 мм 2" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>239 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Сгон 50х17 мм 2" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 50х17 мм 2" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Сгон 50х17 мм 2" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Сгон 50х17 мм 2" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
@@ -5841,176 +5841,176 @@
         <is>
           <t>Сгон 65х19,5 мм 2 1/2" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Сгон 65х19,5 мм 2 1/2" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>267 ₽/шт.</t>
+          <t>263 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>263 ₽/шт.</t>
+          <t>267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>267 ₽/шт.</t>
+          <t>265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>265 ₽/шт.</t>
+          <t>267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>266 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>266 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>Сгон 65х19,5 мм 2 1/2" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>259 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>271 ₽/шт.</t>
+          <t>266 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Сгон 65х19,5 мм 2 1/2" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 65х19,5 мм 2 1/2" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>266 ₽/шт.</t>
+          <t>271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Сгон 65х19,5 мм 2 1/2" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Сгон 65х19,5 мм 2 1/2" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>261 ₽/шт.</t>
         </is>
@@ -6573,176 +6573,176 @@
         <is>
           <t>Сгон 80х22 мм 3" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>287 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Сгон 80х22 мм 3" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>297 ₽/шт.</t>
+          <t>294 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>294 ₽/шт.</t>
+          <t>297 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Сгон 80х22 мм 3" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>300 ₽/шт.</t>
+          <t>295 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Сгон 80х22 мм 3" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 80х22 мм 3" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>295 ₽/шт.</t>
+          <t>300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Сгон 80х22 мм 3" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>Сгон 80х22 мм 3" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>293 ₽/шт.</t>
         </is>
@@ -7305,176 +7305,176 @@
         <is>
           <t>Сгон 8х7 мм 1/4" 20пс ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>Сгон 8х7 мм 1/4" 25Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>39 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 30Г2 ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 30Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>43 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 30Г ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 30Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>43 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 35Г2 ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 35Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>44 ₽/шт.</t>
+          <t>40 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 35Г ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 35Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>40 ₽/шт.</t>
+          <t>44 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 40Г2 ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 40Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>41 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 40Г ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 40Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>41 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 45Г2 ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 45Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>45 ₽/шт.</t>
+          <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 45Г ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 45Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>42 ₽/шт.</t>
+          <t>45 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>Сгон 8х7 мм 1/4" 50А ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 50Г2 ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 50Г ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>46 ₽/шт.</t>
+          <t>42 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>Сгон 8х7 мм 1/4" 50Г ГОСТ 8969-75</t>
+          <t>Сгон 8х7 мм 1/4" 50Г2 ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>42 ₽/шт.</t>
+          <t>46 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>Сгон 8х7 мм 1/4" 55пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>38 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>Сгон 8х7 мм 1/4" 60пп ГОСТ 8969-75</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>38 ₽/шт.</t>
         </is>