--- v0 (2026-05-14)
+++ v1 (2026-08-04)
@@ -4581,452 +4581,452 @@
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм FAG 3056309  </t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>5475 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм FAG 3056309 ZZ </t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>5469 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм FAG 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм FAG 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>5473 ₽/ед</t>
+          <t>5467 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм FAG 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм FAG 3309 ATN </t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>5467 ₽/ед</t>
+          <t>5473 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм HRB 3056309  </t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>5330 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм HRB 3056309 ZZ </t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>5315 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм HRB 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм HRB 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>5316 ₽/ед</t>
+          <t>5303 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм HRB 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм HRB 3309 ATN </t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>5303 ₽/ед</t>
+          <t>5316 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм INA 3056309  </t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>5466 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм INA 3056309 ZZ </t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>5465 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм INA 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм INA 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>5465 ₽/ед</t>
+          <t>5459 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм INA 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм INA 3309 ATN </t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>5459 ₽/ед</t>
+          <t>5465 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм KOYO 3056309  </t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>5394 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм KOYO 3056309 ZZ </t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>5392 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм KOYO 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм KOYO 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>5393 ₽/ед</t>
+          <t>5389 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм KOYO 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм KOYO 3309 ATN </t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>5389 ₽/ед</t>
+          <t>5393 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм LYC 3056309  </t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>5296 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм LYC 3056309 ZZ </t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>5279 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм LYC 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм LYC 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>5280 ₽/ед</t>
+          <t>5274 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм LYC 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм LYC 3309 ATN </t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>5274 ₽/ед</t>
+          <t>5280 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NSK 3056309  </t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>5430 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NSK 3056309 ZZ </t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>5409 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NSK 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NSK 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>5421 ₽/ед</t>
+          <t>5399 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NSK 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NSK 3309 ATN </t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>5399 ₽/ед</t>
+          <t>5421 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NTN 3056309  </t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>5386 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NTN 3056309 ZZ </t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>5350 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NTN 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NTN 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>5374 ₽/ед</t>
+          <t>5342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NTN 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм NTN 3309 ATN </t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>5342 ₽/ед</t>
+          <t>5374 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм SKF 3056309  </t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>5547 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм SKF 3056309 ZZ </t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>5519 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм SKF 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм SKF 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>5521 ₽/ед</t>
+          <t>5513 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм SKF 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм SKF 3309 ATN </t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>5513 ₽/ед</t>
+          <t>5521 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм TIMKEN 3056309  </t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>5512 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм TIMKEN 3056309 ZZ </t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>5478 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм TIMKEN 3309 ATN </t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм TIMKEN 3309 A ZZTN</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>5498 ₽/ед</t>
+          <t>5476 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм TIMKEN 3309 A ZZTN</t>
+          <t xml:space="preserve">Шариковые двухрядные радиально-упорные подшипники 39x45x100 мм TIMKEN 3309 ATN </t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>5476 ₽/ед</t>
+          <t>5498 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 39x70x125 мм FAG 3214 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>6448 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 39x70x125 мм HRB 3214 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>6377 ₽/ед</t>
         </is>
@@ -5217,68 +5217,68 @@
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм NSK 3215 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>6766 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм NTN 3215 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>6763 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм SKF 3215 B.TV.C3 ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм SKF 3215 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>6784 ₽/ед</t>
+          <t>6789 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм SKF 3215 B.TV ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм SKF 3215 B.TV.C3 ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>6789 ₽/ед</t>
+          <t>6784 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм TIMKEN 3215 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>6782 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 41x75x130 мм ZWZ 3215 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>6758 ₽/ед</t>
         </is>
@@ -6753,68 +6753,68 @@
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм NSK 3218 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
           <t>7161 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм NTN 3218 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>7147 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм SKF 3218 M.C3 ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм SKF 3218 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>7211 ₽/ед</t>
+          <t>7212 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм SKF 3218 M ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм SKF 3218 M.C3 ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>7212 ₽/ед</t>
+          <t>7211 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм TIMKEN 3218 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>7200 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 52x90x160 мм ZWZ 3218 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>7138 ₽/ед</t>
         </is>
@@ -8049,68 +8049,68 @@
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм NSK 3222 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>7319 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм NTN 3222 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>7313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм SKF 3222 M.C3 ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм SKF 3222 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>7419 ₽/ед</t>
+          <t>7425 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм SKF 3222 M ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм SKF 3222 M.C3 ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>7425 ₽/ед</t>
+          <t>7419 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм TIMKEN 3222 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>7385 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиально-упорные подшипники 69x109x200 мм ZWZ 3222 M ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>7304 ₽/ед</t>
         </is>
@@ -8625,308 +8625,308 @@
         <is>
           <t>Шариковые двухрядные радиальные подшипники 14x15x35 мм TIMKEN 4202 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
           <t>1808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 14x15x35 мм ZWZ 4202 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>1632 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм FAG 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм FAG 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>1778 ₽/ед</t>
+          <t>1783 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм FAG 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм FAG 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>1783 ₽/ед</t>
+          <t>1778 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм HRB 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм HRB 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>1598 ₽/ед</t>
+          <t>1605 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм HRB 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм HRB 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>1605 ₽/ед</t>
+          <t>1598 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм INA 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм INA 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>1749 ₽/ед</t>
+          <t>1763 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм INA 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм INA 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>1763 ₽/ед</t>
+          <t>1749 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм KOYO 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм KOYO 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>1655 ₽/ед</t>
+          <t>1678 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм KOYO 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм KOYO 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>1678 ₽/ед</t>
+          <t>1655 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм LYC 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм LYC 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>1636 ₽/ед</t>
+          <t>1637 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм LYC 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм LYC 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>1637 ₽/ед</t>
+          <t>1636 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм NACHI 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм NACHI 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>1693 ₽/ед</t>
+          <t>1705 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм NACHI 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм NACHI 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>1705 ₽/ед</t>
+          <t>1693 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм NSK 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм NSK 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>1679 ₽/ед</t>
+          <t>1691 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм NSK 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм NSK 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>1691 ₽/ед</t>
+          <t>1679 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм NTN 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм NTN 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>1640 ₽/ед</t>
+          <t>1648 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм NTN 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм NTN 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>1648 ₽/ед</t>
+          <t>1640 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм SKF 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм SKF 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>1808 ₽/ед</t>
+          <t>1821 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм SKF 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм SKF 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>1821 ₽/ед</t>
+          <t>1808 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм TIMKEN 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм TIMKEN 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>1794 ₽/ед</t>
+          <t>1800 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм TIMKEN 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм TIMKEN 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>1800 ₽/ед</t>
+          <t>1794 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм ZWZ 4302-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм ZWZ 4302 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>1623 ₽/ед</t>
+          <t>1629 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 17x15x42 мм ZWZ 4302 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 17x15x42 мм ZWZ 4302-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>1629 ₽/ед</t>
+          <t>1623 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 18x20x47 мм FAG 4204 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>2082 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 18x20x47 мм HRB 4204 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
           <t>1964 ₽/ед</t>
         </is>
@@ -9021,572 +9021,572 @@
         <is>
           <t>Шариковые двухрядные радиальные подшипники 18x20x47 мм TIMKEN 4204 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
           <t>2096 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 18x20x47 мм ZWZ 4204 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
           <t>1991 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм FAG 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм FAG 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>1910 ₽/ед</t>
+          <t>1923 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм FAG 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм FAG 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>1923 ₽/ед</t>
+          <t>1910 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм HRB 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм HRB 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>1827 ₽/ед</t>
+          <t>1833 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм HRB 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм HRB 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>1833 ₽/ед</t>
+          <t>1827 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм INA 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм INA 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>1904 ₽/ед</t>
+          <t>1909 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм INA 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм INA 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>1909 ₽/ед</t>
+          <t>1904 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм KOYO 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм KOYO 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>1870 ₽/ед</t>
+          <t>1882 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм KOYO 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм KOYO 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>1882 ₽/ед</t>
+          <t>1870 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм LYC 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм LYC 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>1848 ₽/ед</t>
+          <t>1851 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм LYC 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм LYC 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>1851 ₽/ед</t>
+          <t>1848 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм NACHI 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм NACHI 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>1894 ₽/ед</t>
+          <t>1899 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм NACHI 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм NACHI 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>1899 ₽/ед</t>
+          <t>1894 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм NSK 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм NSK 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>1885 ₽/ед</t>
+          <t>1887 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм NSK 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм NSK 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>1887 ₽/ед</t>
+          <t>1885 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм NTN 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм NTN 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>1853 ₽/ед</t>
+          <t>1866 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм NTN 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм NTN 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>1866 ₽/ед</t>
+          <t>1853 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм SKF 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм SKF 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>1943 ₽/ед</t>
+          <t>1946 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм SKF 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм SKF 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>1946 ₽/ед</t>
+          <t>1943 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм TIMKEN 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм TIMKEN 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>1935 ₽/ед</t>
+          <t>1937 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм TIMKEN 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм TIMKEN 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>1937 ₽/ед</t>
+          <t>1935 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм ZWZ 4303-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм ZWZ 4303 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>1845 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 19x17x47 мм ZWZ 4303 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 19x17x47 мм ZWZ 4303-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>1845 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм FAG 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм FAG 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>2079 ₽/ед</t>
+          <t>2081 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм FAG 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм FAG 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>2081 ₽/ед</t>
+          <t>2079 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм HRB 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм HRB 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>1953 ₽/ед</t>
+          <t>1960 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм HRB 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм HRB 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>1960 ₽/ед</t>
+          <t>1953 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм INA 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм INA 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>2066 ₽/ед</t>
+          <t>2068 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм INA 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм INA 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>2068 ₽/ед</t>
+          <t>2066 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм KOYO 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм KOYO 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>2021 ₽/ед</t>
+          <t>2036 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм KOYO 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм KOYO 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>2036 ₽/ед</t>
+          <t>2021 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм LYC 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм LYC 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>1992 ₽/ед</t>
+          <t>1997 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм LYC 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм LYC 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>1997 ₽/ед</t>
+          <t>1992 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм NACHI 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм NACHI 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>2060 ₽/ед</t>
+          <t>2061 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм NACHI 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм NACHI 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>2061 ₽/ед</t>
+          <t>2060 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм NSK 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм NSK 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>2048 ₽/ед</t>
+          <t>2056 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм NSK 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм NSK 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>2056 ₽/ед</t>
+          <t>2048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм NTN 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм NTN 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>2004 ₽/ед</t>
+          <t>2005 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм NTN 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм NTN 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>2005 ₽/ед</t>
+          <t>2004 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм SKF 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм SKF 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>2048 ₽/ед</t>
+          <t>2097 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм SKF 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм SKF 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>2097 ₽/ед</t>
+          <t>2048 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм TIMKEN 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм TIMKEN 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>2085 ₽/ед</t>
+          <t>2095 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм TIMKEN 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм TIMKEN 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>2095 ₽/ед</t>
+          <t>2085 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм ZWZ 4304-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм ZWZ 4304 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>1977 ₽/ед</t>
+          <t>1979 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 21x20x52 мм ZWZ 4304 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 21x20x52 мм ZWZ 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>1979 ₽/ед</t>
+          <t>1977 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 23x35x72 мм FAG 4207 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>2499 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 23x35x72 мм HRB 4207 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>2382 ₽/ед</t>
         </is>
@@ -10473,308 +10473,308 @@
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 25x55x100 мм TIMKEN 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>3160 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 25x55x100 мм ZWZ 4304-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>3031 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм FAG 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм FAG 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>2341 ₽/ед</t>
+          <t>2345 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм FAG 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм FAG 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>2345 ₽/ед</t>
+          <t>2341 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм HRB 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм HRB 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>2228 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм HRB 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм HRB 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>2228 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм INA 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм INA 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>2328 ₽/ед</t>
+          <t>2335 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм INA 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм INA 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>2335 ₽/ед</t>
+          <t>2328 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм KOYO 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм KOYO 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>2307 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм KOYO 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм KOYO 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>2307 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм LYC 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм LYC 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>2254 ₽/ед</t>
+          <t>2255 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм LYC 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм LYC 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>2255 ₽/ед</t>
+          <t>2254 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм NACHI 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм NACHI 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>2313 ₽/ед</t>
+          <t>2325 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм NACHI 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм NACHI 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>2325 ₽/ед</t>
+          <t>2313 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм NSK 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм NSK 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>2310 ₽/ед</t>
+          <t>2311 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм NSK 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм NSK 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>2311 ₽/ед</t>
+          <t>2310 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм NTN 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм NTN 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>2278 ₽/ед</t>
+          <t>2284 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм NTN 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм NTN 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>2284 ₽/ед</t>
+          <t>2278 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм SKF 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм SKF 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>2309 ₽/ед</t>
+          <t>2355 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм SKF 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм SKF 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>2355 ₽/ед</t>
+          <t>2309 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм TIMKEN 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм TIMKEN 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>2350 ₽/ед</t>
+          <t>2353 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм TIMKEN 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм TIMKEN 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>2353 ₽/ед</t>
+          <t>2350 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм ZWZ 4306-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм ZWZ 4306 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>2234 ₽/ед</t>
+          <t>2252 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 27x30x72 мм ZWZ 4306 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 27x30x72 мм ZWZ 4306-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>2252 ₽/ед</t>
+          <t>2234 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 28x60x110 мм FAG 4311-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>3293 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 28x60x110 мм HRB 4311-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>3191 ₽/ед</t>
         </is>
@@ -10869,308 +10869,308 @@
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 28x60x110 мм TIMKEN 4311-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t>3300 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 28x60x110 мм ZWZ 4311-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t>3202 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм FAG 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм FAG 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>2495 ₽/ед</t>
+          <t>2497 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм FAG 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм FAG 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>2497 ₽/ед</t>
+          <t>2495 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм HRB 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм HRB 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>2370 ₽/ед</t>
+          <t>2377 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм HRB 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм HRB 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>2377 ₽/ед</t>
+          <t>2370 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм INA 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм INA 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>2478 ₽/ед</t>
+          <t>2493 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм INA 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм INA 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>2493 ₽/ед</t>
+          <t>2478 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм KOYO 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм KOYO 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>2427 ₽/ед</t>
+          <t>2454 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм KOYO 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм KOYO 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>2454 ₽/ед</t>
+          <t>2427 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм LYC 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм LYC 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>2393 ₽/ед</t>
+          <t>2410 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм LYC 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм LYC 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>2410 ₽/ед</t>
+          <t>2393 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм NACHI 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм NACHI 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>2472 ₽/ед</t>
+          <t>2476 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм NACHI 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм NACHI 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>2476 ₽/ед</t>
+          <t>2472 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм NSK 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм NSK 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
           <t>2462 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм NSK 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм NSK 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>2462 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм NTN 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм NTN 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>2415 ₽/ед</t>
+          <t>2416 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм NTN 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм NTN 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>2416 ₽/ед</t>
+          <t>2415 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм SKF 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм SKF 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>2420 ₽/ед</t>
+          <t>2495 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм SKF 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм SKF 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>2495 ₽/ед</t>
+          <t>2420 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм TIMKEN 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм TIMKEN 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>2501 ₽/ед</t>
+          <t>2502 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм TIMKEN 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм TIMKEN 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>2502 ₽/ед</t>
+          <t>2501 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм ZWZ 4307-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм ZWZ 4307 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>2386 ₽/ед</t>
+          <t>2388 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 31x35x80 мм ZWZ 4307 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x35x80 мм ZWZ 4307-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>2388 ₽/ед</t>
+          <t>2386 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 31x65x120 мм FAG 4213 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>3420 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x65x120 мм FAG 4312-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>3414 ₽/ед</t>
         </is>
@@ -11541,435 +11541,435 @@
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 31x70x125 мм ZWZ 4213-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>3451 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
           <t>Шариковые двухрядные радиальные подшипники 32x50x80 мм SKF 7010 CE/P4ADGA ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
           <t>2906 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм FAG 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм FAG 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>2706 ₽/ед</t>
+          <t>2703 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм FAG 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм FAG 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>2703 ₽/ед</t>
+          <t>2708 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм FAG 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм FAG 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>2708 ₽/ед</t>
+          <t>2706 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм HRB 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм HRB 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>2516 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм HRB 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм HRB 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>2516 ₽/ед</t>
+          <t>2518 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм HRB 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм HRB 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>2518 ₽/ед</t>
+          <t>2516 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм INA 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм INA 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>2687 ₽/ед</t>
+          <t>2666 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм INA 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм INA 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>2666 ₽/ед</t>
+          <t>2692 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм INA 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм INA 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>2692 ₽/ед</t>
+          <t>2687 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм KOYO 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм KOYO 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>2627 ₽/ед</t>
+          <t>2615 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм KOYO 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм KOYO 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>2615 ₽/ед</t>
+          <t>2629 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм KOYO 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм KOYO 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>2629 ₽/ед</t>
+          <t>2627 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм LYC 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм LYC 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
           <t>2566 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм LYC 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм LYC 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>2566 ₽/ед</t>
+          <t>2580 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм LYC 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм LYC 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>2580 ₽/ед</t>
+          <t>2566 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм NACHI 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NACHI 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>2647 ₽/ед</t>
+          <t>2643 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NACHI 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NACHI 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>2643 ₽/ед</t>
+          <t>2653 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NACHI 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм NACHI 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>2653 ₽/ед</t>
+          <t>2647 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм NSK 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NSK 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>2638 ₽/ед</t>
+          <t>2637 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NSK 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NSK 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>2637 ₽/ед</t>
+          <t>2641 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NSK 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм NSK 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>2641 ₽/ед</t>
+          <t>2638 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм NTN 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NTN 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>2592 ₽/ед</t>
+          <t>2591 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NTN 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NTN 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>2591 ₽/ед</t>
+          <t>2601 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм NTN 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм NTN 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>2601 ₽/ед</t>
+          <t>2592 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм SKF 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм SKF 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>2608 ₽/ед</t>
+          <t>2564 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм SKF 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм SKF 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>2564 ₽/ед</t>
+          <t>2664 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм SKF 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм SKF 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>2664 ₽/ед</t>
+          <t>2608 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм TIMKEN 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм TIMKEN 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>2725 ₽/ед</t>
+          <t>2719 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм TIMKEN 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм TIMKEN 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>2719 ₽/ед</t>
+          <t>2727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм TIMKEN 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм TIMKEN 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>2727 ₽/ед</t>
+          <t>2725 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм ZWZ 4308-ATN9 ГОСТ 831-75 </t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм ZWZ 4308 B-TVH ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>2546 ₽/ед</t>
+          <t>2545 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм ZWZ 4308 B-TVH ГОСТ 831-75</t>
+          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм ZWZ 4308 B.TV ГОСТ 831-75</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>2545 ₽/ед</t>
+          <t>2546 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Шариковые двухрядные радиальные подшипники 33x40x90 мм ZWZ 4308 B.TV ГОСТ 831-75</t>
+          <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 33x40x90 мм ZWZ 4308-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>2546 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 36x45x100 мм FAG 4309-ATN9 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>2847 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые двухрядные радиальные подшипники 36x45x100 мм HRB 4309-ATN9 ГОСТ 831-75 </t>
         </is>
@@ -14217,63 +14217,63 @@
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 18x65x100 мм TIMKEN 6013-2RS ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>905 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 18x65x100 мм ZWZ 6013-2RS ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
           <t>896 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 19x30x72 мм SKF 6306/C4VT264 ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 19x30x72 мм SKF 6306/C4 ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
           <t>701 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 19x30x72 мм SKF 6306/C4 ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 19x30x72 мм SKF 6306/C4VT264 ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>701 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 20x70x110 мм FAG 6014-2RS ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
           <t>933 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 20x70x110 мм HRB 6014-2RS ГОСТ 831-75  </t>
         </is>
@@ -14565,68 +14565,68 @@
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2RS1/C3LTVT210 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
           <t>727 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2RS1/C3W64 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
           <t>731 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2RS1/W64F ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2RS1/W64 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>741 ₽/ед</t>
+          <t>733 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2RS1/W64 ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2RS1/W64F ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>733 ₽/ед</t>
+          <t>741 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 2Z/HT ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
           <t>736 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 21x35x80 мм SKF 6307 M/C3 ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
           <t>722 ₽/ед</t>
         </is>
@@ -15309,572 +15309,572 @@
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 24x95x145 мм TIMKEN 6019-2RS ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
           <t>1086 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 24x95x145 мм ZWZ 6019-2RS ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
           <t>1067 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>399 ₽/ед</t>
+          <t>407 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>407 ₽/ед</t>
+          <t>399 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>407 ₽/ед</t>
+          <t>406 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм FAG 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>406 ₽/ед</t>
+          <t>407 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>320 ₽/ед</t>
+          <t>323 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>323 ₽/ед</t>
+          <t>320 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
           <t>323 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм HRB 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
           <t>323 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>377 ₽/ед</t>
+          <t>389 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>392 ₽/ед</t>
+          <t>377 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>389 ₽/ед</t>
+          <t>387 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм INA 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>387 ₽/ед</t>
+          <t>392 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>342 ₽/ед</t>
+          <t>345 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>346 ₽/ед</t>
+          <t>342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>345 ₽/ед</t>
+          <t>343 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм KOYO 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>343 ₽/ед</t>
+          <t>346 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>304 ₽/ед</t>
+          <t>315 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>319 ₽/ед</t>
+          <t>304 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>315 ₽/ед</t>
+          <t>310 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм LYC 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>310 ₽/ед</t>
+          <t>319 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>368 ₽/ед</t>
+          <t>370 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>376 ₽/ед</t>
+          <t>368 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>370 ₽/ед</t>
+          <t>368 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NACHI 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>368 ₽/ед</t>
+          <t>376 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>354 ₽/ед</t>
+          <t>362 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>364 ₽/ед</t>
+          <t>354 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>362 ₽/ед</t>
+          <t>355 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NSK 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>355 ₽/ед</t>
+          <t>364 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>333 ₽/ед</t>
+          <t>341 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>342 ₽/ед</t>
+          <t>333 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>341 ₽/ед</t>
+          <t>338 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм NTN 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>338 ₽/ед</t>
+          <t>342 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>424 ₽/ед</t>
+          <t>438 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>444 ₽/ед</t>
+          <t>424 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>438 ₽/ед</t>
+          <t>433 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм SKF 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>433 ₽/ед</t>
+          <t>444 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>411 ₽/ед</t>
+          <t>421 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>424 ₽/ед</t>
+          <t>411 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>421 ₽/ед</t>
+          <t>411 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм TIMKEN 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>411 ₽/ед</t>
+          <t>424 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607 2RSH ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607 2RS ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>326 ₽/ед</t>
+          <t>328 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607-2RSR ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>331 ₽/ед</t>
+          <t>326 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607 2RS ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607 2Z ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>328 ₽/ед</t>
+          <t>327 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607 2Z ГОСТ 831-75 </t>
+          <t xml:space="preserve">Шариковые однорядные радиальные подшипники 6x7x19 мм ZWZ 607-2RSR ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>327 ₽/ед</t>
+          <t>331 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 7x8x22 мм FAG 608 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
           <t>458 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковые однорядные радиальные подшипники 7x8x22 мм HRB 608 2RSH ГОСТ 831-75 </t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
           <t>446 ₽/ед</t>
         </is>
@@ -19053,68 +19053,68 @@
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм NSK 7206 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
           <t>832 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм NTN 7206 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
           <t>828 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм SKF 7206 BECBP ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм SKF 7206 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>850 ₽/ед</t>
+          <t>862 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм SKF 7206 B ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм SKF 7206 BECBP ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>862 ₽/ед</t>
+          <t>850 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм TIMKEN 7206 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
           <t>845 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 16x30x62 мм ZWZ 7206 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
           <t>826 ₽/ед</t>
         </is>
@@ -19569,92 +19569,92 @@
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x55x90 мм SKF 7011 CEGA/P4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
           <t>1366 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x60x95 мм SKF 7012 ACDGA/HCP4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1596" t="inlineStr">
         <is>
           <t>1461 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x60x95 мм SKF 7012 CDGA/HCP4A ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x60x95 мм SKF 7012 CD/HCP4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>1467 ₽/ед</t>
+          <t>1470 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x60x95 мм SKF 7012 CD/HCP4A ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x60x95 мм SKF 7012 CDGA/HCP4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>1470 ₽/ед</t>
+          <t>1467 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x65x100 мм SKF 7013 CEGA/P4A ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x65x100 мм SKF 7013 CE/P4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>1541 ₽/ед</t>
+          <t>1543 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x65x100 мм SKF 7013 CE/P4A ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 18x65x100 мм SKF 7013 CEGA/P4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>1543 ₽/ед</t>
+          <t>1541 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 19x45x85 мм FAG 7209 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
           <t>1207 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 19x45x85 мм HRB 7209 B ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
           <t>1115 ₽/ед</t>
         </is>
@@ -23085,68 +23085,68 @@
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 42x250x140 мм TIMKEN 7228-BM ГОСТ 831-75   </t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
           <t>2494 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 42x250x140 мм ZWZ 7228-BM ГОСТ 831-75   </t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
           <t>2460 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 43x90x190 мм FAG 7318-BM ГОСТ 831-75   </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 43x90x190 мм FAG 7318 B-XL-JP-UA ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
-          <t>1947 ₽/ед</t>
+          <t>1893 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 43x90x190 мм FAG 7318 B-XL-JP-UA ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 43x90x190 мм FAG 7318-BM ГОСТ 831-75   </t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
-          <t>1893 ₽/ед</t>
+          <t>1947 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 43x90x190 мм HRB 7318-BM ГОСТ 831-75   </t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
           <t>1896 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 43x90x190 мм INA 7318-BM ГОСТ 831-75   </t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>1943 ₽/ед</t>
         </is>
@@ -23949,68 +23949,68 @@
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 6x10x22 мм SKF 71900 CDGA/HCP4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1960" t="inlineStr">
         <is>
           <t>505 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 6x12x24 мм SKF 71901 CDGA/HCP4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1961" t="inlineStr">
         <is>
           <t>559 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1962">
       <c r="A1962" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 6x12x24 мм SKF 71901 CEGA/P4A ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 6x12x24 мм SKF 71901 CE/P4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1962" t="inlineStr">
         <is>
-          <t>567 ₽/ед</t>
+          <t>572 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" t="inlineStr">
         <is>
-          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 6x12x24 мм SKF 71901 CE/P4A ГОСТ 831-75  </t>
+          <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 6x12x24 мм SKF 71901 CEGA/P4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1963" t="inlineStr">
         <is>
-          <t>572 ₽/ед</t>
+          <t>567 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 7x15x28 мм SKF 71902 ACEGB/P4A ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
           <t>608 ₽/ед</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
           <t xml:space="preserve">Шариковый однорядный радиально-упорный подшипник 7x25x37 мм SKF 71805 ACD/HCP4 ГОСТ 831-75  </t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
           <t>797 ₽/ед</t>
         </is>