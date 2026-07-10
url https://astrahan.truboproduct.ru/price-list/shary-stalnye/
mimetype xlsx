--- v0 (2026-05-18)
+++ v1 (2026-07-10)
@@ -573,200 +573,200 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>808 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>809 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>816 ₽/кг</t>
+          <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>815 ₽/кг</t>
+          <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>819 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>819 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>822 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>822 ₽/кг</t>
         </is>
@@ -921,116 +921,116 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>801 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>802 ₽/кг</t>
+          <t>801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>796 ₽/кг</t>
         </is>
@@ -1041,200 +1041,200 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>808 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>809 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>812 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>819 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>819 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>822 ₽/кг</t>
         </is>
@@ -1389,116 +1389,116 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>800 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>801 ₽/кг</t>
+          <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>802 ₽/кг</t>
+          <t>801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>796 ₽/кг</t>
         </is>
@@ -1509,200 +1509,200 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>811 ₽/кг</t>
+          <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>809 ₽/кг</t>
+          <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>822 ₽/кг</t>
         </is>
@@ -1857,116 +1857,116 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>796 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>800 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>801 ₽/кг</t>
+          <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>802 ₽/кг</t>
+          <t>801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>796 ₽/кг</t>
+          <t>802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>796 ₽/кг</t>
         </is>
@@ -1977,200 +1977,200 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>811 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>822 ₽/кг</t>
         </is>
@@ -2325,116 +2325,116 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>800 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>801 ₽/кг</t>
+          <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>802 ₽/кг</t>
+          <t>801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>796 ₽/кг</t>
         </is>
@@ -2445,200 +2445,200 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>811 ₽/кг</t>
+          <t>810 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>810 ₽/кг</t>
+          <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>820 ₽/кг</t>
+          <t>818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>821 ₽/кг</t>
+          <t>820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>818 ₽/кг</t>
+          <t>821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>822 ₽/кг</t>
         </is>
@@ -2793,116 +2793,116 @@
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 100 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>798 ₽/кг</t>
+          <t>797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>799 ₽/кг</t>
+          <t>798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>800 ₽/кг</t>
+          <t>799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>801 ₽/кг</t>
+          <t>800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>802 ₽/кг</t>
+          <t>801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 100 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 100 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>797 ₽/кг</t>
+          <t>802 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>833 ₽/кг</t>
         </is>
@@ -2913,200 +2913,200 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>845 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>849 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>857 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>854 ₽/кг</t>
+          <t>857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>859 ₽/кг</t>
         </is>
@@ -3261,116 +3261,116 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>829 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>834 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>837 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>834 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>833 ₽/кг</t>
         </is>
@@ -3381,200 +3381,200 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>845 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>849 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>857 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>859 ₽/кг</t>
         </is>
@@ -3729,116 +3729,116 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>829 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>834 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>837 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>834 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>833 ₽/кг</t>
         </is>
@@ -3849,200 +3849,200 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>845 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>851 ₽/кг</t>
+          <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>849 ₽/кг</t>
+          <t>851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>852 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>857 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>859 ₽/кг</t>
         </is>
@@ -4197,116 +4197,116 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>829 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>834 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>837 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>834 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>834 ₽/кг</t>
         </is>
@@ -4317,200 +4317,200 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>845 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>846 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>851 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>853 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>840 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>857 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
@@ -4665,116 +4665,116 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>837 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>834 ₽/кг</t>
         </is>
@@ -4785,200 +4785,200 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>845 ₽/кг</t>
+          <t>844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>844 ₽/кг</t>
+          <t>845 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>846 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>851 ₽/кг</t>
+          <t>850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>850 ₽/кг</t>
+          <t>851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>840 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>856 ₽/кг</t>
+          <t>855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>857 ₽/кг</t>
+          <t>856 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>855 ₽/кг</t>
+          <t>857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>860 ₽/кг</t>
         </is>
@@ -5133,116 +5133,116 @@
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>830 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 110 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>836 ₽/кг</t>
+          <t>835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>837 ₽/кг</t>
+          <t>836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>838 ₽/кг</t>
+          <t>837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>838 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 110 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 110 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>835 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>867 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>871 ₽/кг</t>
         </is>
@@ -5253,200 +5253,200 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>888 ₽/кг</t>
+          <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>887 ₽/кг</t>
+          <t>888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>893 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>891 ₽/кг</t>
+          <t>893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>895 ₽/кг</t>
         </is>
@@ -5601,116 +5601,116 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>874 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>876 ₽/кг</t>
+          <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>877 ₽/кг</t>
+          <t>876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>872 ₽/кг</t>
+          <t>877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>872 ₽/кг</t>
         </is>
@@ -5721,200 +5721,200 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>884 ₽/кг</t>
+          <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>883 ₽/кг</t>
+          <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>888 ₽/кг</t>
+          <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>887 ₽/кг</t>
+          <t>888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>893 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>895 ₽/кг</t>
         </is>
@@ -6069,116 +6069,116 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>874 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>876 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>878 ₽/кг</t>
+          <t>876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>872 ₽/кг</t>
+          <t>878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>872 ₽/кг</t>
         </is>
@@ -6189,200 +6189,200 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>884 ₽/кг</t>
+          <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>883 ₽/кг</t>
+          <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
           <t>886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>889 ₽/кг</t>
+          <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>887 ₽/кг</t>
+          <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>893 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>896 ₽/кг</t>
         </is>
@@ -6537,116 +6537,116 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>867 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>874 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>877 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>878 ₽/кг</t>
+          <t>877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>872 ₽/кг</t>
+          <t>878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
           <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>872 ₽/кг</t>
         </is>
@@ -6657,200 +6657,200 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
           <t>882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>884 ₽/кг</t>
+          <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>883 ₽/кг</t>
+          <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>889 ₽/кг</t>
+          <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>887 ₽/кг</t>
+          <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>890 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
           <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>894 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>894 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
           <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>896 ₽/кг</t>
         </is>
@@ -7005,116 +7005,116 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>867 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>874 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>877 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>879 ₽/кг</t>
+          <t>877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
           <t>868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
           <t>872 ₽/кг</t>
         </is>
@@ -7125,200 +7125,200 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>884 ₽/кг</t>
+          <t>883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>883 ₽/кг</t>
+          <t>884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
           <t>887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>889 ₽/кг</t>
+          <t>888 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>888 ₽/кг</t>
+          <t>889 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
           <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
           <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>894 ₽/кг</t>
+          <t>892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>892 ₽/кг</t>
+          <t>894 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
           <t>898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
           <t>897 ₽/кг</t>
         </is>
@@ -7473,116 +7473,116 @@
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>867 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 120 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>869 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>874 ₽/кг</t>
+          <t>873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
           <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>875 ₽/кг</t>
+          <t>874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>877 ₽/кг</t>
+          <t>875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>879 ₽/кг</t>
+          <t>877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 120 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 120 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>873 ₽/кг</t>
+          <t>879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
@@ -7593,200 +7593,200 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>316 ₽/кг</t>
+          <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>315 ₽/кг</t>
+          <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
           <t>319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>321 ₽/кг</t>
+          <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>320 ₽/кг</t>
+          <t>321 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
           <t>322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
           <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
           <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
           <t>327 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
           <t>326 ₽/кг</t>
         </is>
@@ -7941,116 +7941,116 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
           <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>307 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>308 ₽/кг</t>
+          <t>307 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>304 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
           <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
@@ -8061,200 +8061,200 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>316 ₽/кг</t>
+          <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>315 ₽/кг</t>
+          <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
           <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>321 ₽/кг</t>
+          <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>320 ₽/кг</t>
+          <t>321 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
           <t>322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
           <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>326 ₽/кг</t>
         </is>
@@ -8409,116 +8409,116 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
           <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
           <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>307 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>307 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>304 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
           <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
@@ -8529,200 +8529,200 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
           <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>321 ₽/кг</t>
+          <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>320 ₽/кг</t>
+          <t>321 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
           <t>328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>326 ₽/кг</t>
         </is>
@@ -8877,116 +8877,116 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
           <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>307 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>307 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
           <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>304 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
@@ -8997,200 +8997,200 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>317 ₽/кг</t>
+          <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>316 ₽/кг</t>
+          <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>322 ₽/кг</t>
+          <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>320 ₽/кг</t>
+          <t>322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>311 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
           <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
           <t>327 ₽/кг</t>
         </is>
@@ -9345,116 +9345,116 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
           <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>308 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>310 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>304 ₽/кг</t>
+          <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>304 ₽/кг</t>
         </is>
@@ -9465,200 +9465,200 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
           <t>300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
           <t>315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>317 ₽/кг</t>
+          <t>316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>316 ₽/кг</t>
+          <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>322 ₽/кг</t>
+          <t>321 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>321 ₽/кг</t>
+          <t>322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
           <t>323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
           <t>311 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>325 ₽/кг</t>
+          <t>324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
           <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>324 ₽/кг</t>
+          <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>327 ₽/кг</t>
         </is>
@@ -9813,116 +9813,116 @@
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 15 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
           <t>303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>305 ₽/кг</t>
+          <t>304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>308 ₽/кг</t>
+          <t>305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>309 ₽/кг</t>
+          <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>310 ₽/кг</t>
+          <t>309 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 15 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 15 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>304 ₽/кг</t>
+          <t>310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
@@ -9933,200 +9933,200 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>348 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>350 ₽/кг</t>
+          <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>349 ₽/кг</t>
+          <t>350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t>353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>355 ₽/кг</t>
+          <t>354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>354 ₽/кг</t>
+          <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
           <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>359 ₽/кг</t>
+          <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>360 ₽/кг</t>
+          <t>359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>358 ₽/кг</t>
+          <t>360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
@@ -10281,116 +10281,116 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
           <t>334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>339 ₽/кг</t>
+          <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
           <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>341 ₽/кг</t>
+          <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
           <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>338 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
@@ -10401,200 +10401,200 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
           <t>332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
           <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>350 ₽/кг</t>
+          <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>349 ₽/кг</t>
+          <t>350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>355 ₽/кг</t>
+          <t>354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>354 ₽/кг</t>
+          <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>359 ₽/кг</t>
+          <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>360 ₽/кг</t>
+          <t>359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>358 ₽/кг</t>
+          <t>360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
@@ -10749,116 +10749,116 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
           <t>334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>339 ₽/кг</t>
+          <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
           <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>341 ₽/кг</t>
+          <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
           <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>338 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
@@ -10869,200 +10869,200 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
           <t>332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>350 ₽/кг</t>
+          <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>349 ₽/кг</t>
+          <t>350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
           <t>353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>355 ₽/кг</t>
+          <t>354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>354 ₽/кг</t>
+          <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>357 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>359 ₽/кг</t>
+          <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>361 ₽/кг</t>
+          <t>359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>358 ₽/кг</t>
+          <t>361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
@@ -11217,116 +11217,116 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>339 ₽/кг</t>
+          <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>340 ₽/кг</t>
+          <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>341 ₽/кг</t>
+          <t>340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>338 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
@@ -11337,200 +11337,200 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>333 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
           <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>350 ₽/кг</t>
+          <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>349 ₽/кг</t>
+          <t>350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
           <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
           <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>357 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
           <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>359 ₽/кг</t>
+          <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>361 ₽/кг</t>
+          <t>359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>358 ₽/кг</t>
+          <t>361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
           <t>363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
@@ -11685,116 +11685,116 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>339 ₽/кг</t>
+          <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>340 ₽/кг</t>
+          <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>341 ₽/кг</t>
+          <t>340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>343 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>338 ₽/кг</t>
+          <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
           <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
@@ -11805,200 +11805,200 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>333 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>351 ₽/кг</t>
+          <t>349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>349 ₽/кг</t>
+          <t>351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
           <t>352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
           <t>354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>356 ₽/кг</t>
+          <t>355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>355 ₽/кг</t>
+          <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
           <t>357 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
           <t>356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
           <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>360 ₽/кг</t>
+          <t>358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>361 ₽/кг</t>
+          <t>360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>358 ₽/кг</t>
+          <t>361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
           <t>363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
           <t>362 ₽/кг</t>
         </is>
@@ -12153,116 +12153,116 @@
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
           <t>335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 20 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>339 ₽/кг</t>
+          <t>338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>340 ₽/кг</t>
+          <t>339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>341 ₽/кг</t>
+          <t>340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>343 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 20 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 20 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>338 ₽/кг</t>
+          <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
           <t>372 ₽/кг</t>
         </is>
@@ -12273,200 +12273,200 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
           <t>366 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
           <t>383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>385 ₽/кг</t>
+          <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>384 ₽/кг</t>
+          <t>385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>390 ₽/кг</t>
+          <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>389 ₽/кг</t>
+          <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
           <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
           <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>393 ₽/кг</t>
+          <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
           <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>392 ₽/кг</t>
+          <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>396 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
           <t>395 ₽/кг</t>
         </is>
@@ -12621,116 +12621,116 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
           <t>368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
           <t>370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>374 ₽/кг</t>
+          <t>373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>375 ₽/кг</t>
+          <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>376 ₽/кг</t>
+          <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>377 ₽/кг</t>
+          <t>376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>378 ₽/кг</t>
+          <t>377 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>373 ₽/кг</t>
+          <t>378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>372 ₽/кг</t>
         </is>
@@ -12741,200 +12741,200 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
           <t>366 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
           <t>383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>385 ₽/кг</t>
+          <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>384 ₽/кг</t>
+          <t>385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>390 ₽/кг</t>
+          <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>389 ₽/кг</t>
+          <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
           <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
           <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>393 ₽/кг</t>
+          <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>394 ₽/кг</t>
+          <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>392 ₽/кг</t>
+          <t>394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
           <t>397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
           <t>395 ₽/кг</t>
         </is>
@@ -13089,116 +13089,116 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
           <t>370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>374 ₽/кг</t>
+          <t>373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>375 ₽/кг</t>
+          <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>376 ₽/кг</t>
+          <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>378 ₽/кг</t>
+          <t>376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
           <t>378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>373 ₽/кг</t>
+          <t>378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
           <t>372 ₽/кг</t>
         </is>
@@ -13209,200 +13209,200 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
           <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>385 ₽/кг</t>
+          <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>384 ₽/кг</t>
+          <t>385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>387 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>390 ₽/кг</t>
+          <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>389 ₽/кг</t>
+          <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
           <t>391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
           <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
           <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>394 ₽/кг</t>
+          <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>393 ₽/кг</t>
+          <t>394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
           <t>397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>396 ₽/кг</t>
         </is>
@@ -13557,116 +13557,116 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>374 ₽/кг</t>
+          <t>373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>375 ₽/кг</t>
+          <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>377 ₽/кг</t>
+          <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>378 ₽/кг</t>
+          <t>377 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>379 ₽/кг</t>
+          <t>378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>373 ₽/кг</t>
+          <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
           <t>372 ₽/кг</t>
         </is>
@@ -13677,200 +13677,200 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
           <t>367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>385 ₽/кг</t>
+          <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>384 ₽/кг</t>
+          <t>385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>387 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>390 ₽/кг</t>
+          <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>389 ₽/кг</t>
+          <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
           <t>391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
           <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
           <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>394 ₽/кг</t>
+          <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>393 ₽/кг</t>
+          <t>394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
           <t>397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
           <t>396 ₽/кг</t>
         </is>
@@ -14025,116 +14025,116 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
           <t>371 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
           <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>376 ₽/кг</t>
+          <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>377 ₽/кг</t>
+          <t>376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>378 ₽/кг</t>
+          <t>377 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>379 ₽/кг</t>
+          <t>378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>374 ₽/кг</t>
+          <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>372 ₽/кг</t>
         </is>
@@ -14145,200 +14145,200 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
           <t>367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
           <t>384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
           <t>385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
           <t>385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
           <t>387 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>390 ₽/кг</t>
+          <t>389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>389 ₽/кг</t>
+          <t>390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
           <t>392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
           <t>380 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
           <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>394 ₽/кг</t>
+          <t>393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>393 ₽/кг</t>
+          <t>394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
           <t>397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
           <t>396 ₽/кг</t>
         </is>
@@ -14493,116 +14493,116 @@
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
           <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 25 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
           <t>371 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>375 ₽/кг</t>
+          <t>374 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>376 ₽/кг</t>
+          <t>375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>377 ₽/кг</t>
+          <t>376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>378 ₽/кг</t>
+          <t>377 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>379 ₽/кг</t>
+          <t>378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 25 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 25 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>374 ₽/кг</t>
+          <t>379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
           <t>406 ₽/кг</t>
         </is>
@@ -14613,200 +14613,200 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
           <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
           <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
           <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
           <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>421 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
           <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
           <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>425 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
           <t>429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
           <t>428 ₽/кг</t>
         </is>
@@ -14961,116 +14961,116 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
           <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>408 ₽/кг</t>
+          <t>407 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
           <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>410 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>411 ₽/кг</t>
+          <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>407 ₽/кг</t>
+          <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
           <t>406 ₽/кг</t>
         </is>
@@ -15081,200 +15081,200 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>401 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
           <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
           <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
           <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>421 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
           <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>425 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
           <t>429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
           <t>428 ₽/кг</t>
         </is>
@@ -15429,116 +15429,116 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
           <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>408 ₽/кг</t>
+          <t>407 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>410 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
           <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>411 ₽/кг</t>
+          <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>407 ₽/кг</t>
+          <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
           <t>406 ₽/кг</t>
         </is>
@@ -15549,200 +15549,200 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
           <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
           <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>419 ₽/кг</t>
+          <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>418 ₽/кг</t>
+          <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
           <t>420 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
           <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>425 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
           <t>428 ₽/кг</t>
         </is>
@@ -15897,116 +15897,116 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
           <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>408 ₽/кг</t>
+          <t>407 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>410 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
           <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>411 ₽/кг</t>
+          <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>407 ₽/кг</t>
+          <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
           <t>406 ₽/кг</t>
         </is>
@@ -16017,200 +16017,200 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
           <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
           <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>419 ₽/кг</t>
+          <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>418 ₽/кг</t>
+          <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
           <t>420 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
           <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
           <t>429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
           <t>429 ₽/кг</t>
         </is>
@@ -16365,116 +16365,116 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
           <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>410 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>411 ₽/кг</t>
+          <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>408 ₽/кг</t>
+          <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
           <t>407 ₽/кг</t>
         </is>
@@ -16485,200 +16485,200 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
           <t>402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
           <t>417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>419 ₽/кг</t>
+          <t>418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>418 ₽/кг</t>
+          <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
           <t>420 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
           <t>419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
           <t>421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>423 ₽/кг</t>
+          <t>422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>422 ₽/кг</t>
+          <t>423 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
           <t>425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
           <t>412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
           <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>427 ₽/кг</t>
+          <t>426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>426 ₽/кг</t>
+          <t>427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
           <t>430 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
           <t>429 ₽/кг</t>
         </is>
@@ -16833,116 +16833,116 @@
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
           <t>403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 30 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
           <t>404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>409 ₽/кг</t>
+          <t>408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>410 ₽/кг</t>
+          <t>409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>411 ₽/кг</t>
+          <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
           <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 30 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 30 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>408 ₽/кг</t>
+          <t>411 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
           <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
@@ -16953,200 +16953,200 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
           <t>432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
           <t>448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>450 ₽/кг</t>
+          <t>449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>449 ₽/кг</t>
+          <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
           <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
           <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>455 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
           <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
           <t>457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>459 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
@@ -17301,116 +17301,116 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
           <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>440 ₽/кг</t>
+          <t>438 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
           <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>438 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
           <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
@@ -17421,200 +17421,200 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
           <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
           <t>448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
-          <t>450 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>455 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
           <t>457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
           <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>459 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
@@ -17769,116 +17769,116 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
           <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>440 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
           <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
           <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
@@ -17889,200 +17889,200 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
           <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
           <t>448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>450 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
           <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
           <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
           <t>457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>461 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>459 ₽/кг</t>
+          <t>461 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
           <t>464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
@@ -18237,116 +18237,116 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
           <t>434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>440 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
           <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
           <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
           <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
@@ -18357,200 +18357,200 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
           <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
           <t>448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>450 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
           <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
           <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
           <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
           <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
           <t>457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>461 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>459 ₽/кг</t>
+          <t>461 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
@@ -18705,116 +18705,116 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
           <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>440 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
           <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
           <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
           <t>436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
           <t>438 ₽/кг</t>
         </is>
@@ -18825,200 +18825,200 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
           <t>433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
           <t>449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>451 ₽/кг</t>
+          <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>450 ₽/кг</t>
+          <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
           <t>453 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
           <t>452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
           <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>457 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
           <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
           <t>458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
           <t>443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>460 ₽/кг</t>
+          <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>462 ₽/кг</t>
+          <t>460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>459 ₽/кг</t>
+          <t>462 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
           <t>464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
           <t>463 ₽/кг</t>
         </is>
@@ -19173,116 +19173,116 @@
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 35 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>440 ₽/кг</t>
+          <t>439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
           <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 35 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 35 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>439 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
           <t>473 ₽/кг</t>
         </is>
@@ -19293,200 +19293,200 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
           <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>485 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
           <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
           <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
           <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
           <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
@@ -19641,116 +19641,116 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1601" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1602" t="inlineStr">
         <is>
           <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1603" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1604" t="inlineStr">
         <is>
           <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1605" t="inlineStr">
         <is>
-          <t>477 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
-          <t>479 ₽/кг</t>
+          <t>477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
           <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>475 ₽/кг</t>
+          <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
           <t>474 ₽/кг</t>
         </is>
@@ -19761,200 +19761,200 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
           <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
           <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
-          <t>485 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1616" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1617" t="inlineStr">
         <is>
           <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1618" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1619" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1620" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1621" t="inlineStr">
         <is>
           <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1622" t="inlineStr">
         <is>
           <t>480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
           <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1624">
       <c r="A1624" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1624" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1625">
       <c r="A1625" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1625" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1626">
       <c r="A1626" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1626" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1627">
       <c r="A1627" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1627" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
@@ -20109,116 +20109,116 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1640" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1641" t="inlineStr">
         <is>
           <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1642" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1643" t="inlineStr">
         <is>
           <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1644" t="inlineStr">
         <is>
-          <t>477 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1645" t="inlineStr">
         <is>
-          <t>479 ₽/кг</t>
+          <t>477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1646" t="inlineStr">
         <is>
           <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1647" t="inlineStr">
         <is>
-          <t>475 ₽/кг</t>
+          <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1648" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1649" t="inlineStr">
         <is>
           <t>474 ₽/кг</t>
         </is>
@@ -20229,200 +20229,200 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1650" t="inlineStr">
         <is>
           <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1651" t="inlineStr">
         <is>
           <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1652" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>486 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1653" t="inlineStr">
         <is>
-          <t>486 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1654" t="inlineStr">
         <is>
           <t>489 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1655" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1656" t="inlineStr">
         <is>
           <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1657" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1658" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1659" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1660" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1661">
       <c r="A1661" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1661" t="inlineStr">
         <is>
           <t>480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1662">
       <c r="A1662" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1663">
       <c r="A1663" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1663" t="inlineStr">
         <is>
           <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1664">
       <c r="A1664" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1665">
       <c r="A1665" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1665" t="inlineStr">
         <is>
           <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1666">
       <c r="A1666" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1666" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
@@ -20577,116 +20577,116 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1679" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1680" t="inlineStr">
         <is>
           <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1681" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1682" t="inlineStr">
         <is>
           <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1683" t="inlineStr">
         <is>
-          <t>477 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1684" t="inlineStr">
         <is>
-          <t>479 ₽/кг</t>
+          <t>477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1685" t="inlineStr">
         <is>
           <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1686" t="inlineStr">
         <is>
-          <t>475 ₽/кг</t>
+          <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1687" t="inlineStr">
         <is>
           <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1688" t="inlineStr">
         <is>
           <t>475 ₽/кг</t>
         </is>
@@ -20697,200 +20697,200 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1689" t="inlineStr">
         <is>
           <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1690">
       <c r="A1690" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1690" t="inlineStr">
         <is>
           <t>484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1691">
       <c r="A1691" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>486 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1692">
       <c r="A1692" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>486 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1693">
       <c r="A1693" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1693" t="inlineStr">
         <is>
           <t>489 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1694">
       <c r="A1694" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1694" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1695">
       <c r="A1695" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1695" t="inlineStr">
         <is>
           <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1696">
       <c r="A1696" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1697">
       <c r="A1697" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1698">
       <c r="A1698" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1698" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1699" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1700" t="inlineStr">
         <is>
           <t>480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1701">
       <c r="A1701" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1701" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1702">
       <c r="A1702" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1702" t="inlineStr">
         <is>
           <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1703">
       <c r="A1703" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1703" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1704">
       <c r="A1704" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1704" t="inlineStr">
         <is>
           <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1705">
       <c r="A1705" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1705" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
@@ -21045,116 +21045,116 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1718" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1719">
       <c r="A1719" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1719" t="inlineStr">
         <is>
           <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1720">
       <c r="A1720" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1720" t="inlineStr">
         <is>
           <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1721">
       <c r="A1721" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>477 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1722">
       <c r="A1722" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1722" t="inlineStr">
         <is>
-          <t>478 ₽/кг</t>
+          <t>477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1723">
       <c r="A1723" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1723" t="inlineStr">
         <is>
-          <t>479 ₽/кг</t>
+          <t>478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1724">
       <c r="A1724" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1724" t="inlineStr">
         <is>
           <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1725">
       <c r="A1725" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1725" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1726">
       <c r="A1726" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1726" t="inlineStr">
         <is>
           <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1727">
       <c r="A1727" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1727" t="inlineStr">
         <is>
           <t>475 ₽/кг</t>
         </is>
@@ -21165,200 +21165,200 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1728" t="inlineStr">
         <is>
           <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1729">
       <c r="A1729" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1729" t="inlineStr">
         <is>
           <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1730">
       <c r="A1730" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>486 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1731">
       <c r="A1731" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>486 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1732">
       <c r="A1732" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1732" t="inlineStr">
         <is>
           <t>489 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1733">
       <c r="A1733" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1733" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1734">
       <c r="A1734" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1734" t="inlineStr">
         <is>
           <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1735">
       <c r="A1735" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1735" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1736">
       <c r="A1736" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>491 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1737">
       <c r="A1737" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1737" t="inlineStr">
         <is>
           <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1738">
       <c r="A1738" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1738" t="inlineStr">
         <is>
           <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1739">
       <c r="A1739" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1739" t="inlineStr">
         <is>
           <t>480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1740">
       <c r="A1740" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1740" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1741">
       <c r="A1741" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1741" t="inlineStr">
         <is>
-          <t>496 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1742">
       <c r="A1742" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>494 ₽/кг</t>
+          <t>496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1743">
       <c r="A1743" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1743" t="inlineStr">
         <is>
           <t>498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1744">
       <c r="A1744" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1744" t="inlineStr">
         <is>
           <t>497 ₽/кг</t>
         </is>
@@ -21513,116 +21513,116 @@
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1757" t="inlineStr">
         <is>
           <t>470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1758">
       <c r="A1758" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 40 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1758" t="inlineStr">
         <is>
           <t>472 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1759">
       <c r="A1759" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1759" t="inlineStr">
         <is>
           <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1760">
       <c r="A1760" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1760" t="inlineStr">
         <is>
-          <t>477 ₽/кг</t>
+          <t>476 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1761">
       <c r="A1761" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1761" t="inlineStr">
         <is>
-          <t>478 ₽/кг</t>
+          <t>477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1762">
       <c r="A1762" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1762" t="inlineStr">
         <is>
-          <t>479 ₽/кг</t>
+          <t>478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1763">
       <c r="A1763" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1763" t="inlineStr">
         <is>
           <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1764">
       <c r="A1764" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 40 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 40 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1764" t="inlineStr">
         <is>
-          <t>476 ₽/кг</t>
+          <t>479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1765">
       <c r="A1765" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1765" t="inlineStr">
         <is>
           <t>504 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1766">
       <c r="A1766" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1766" t="inlineStr">
         <is>
           <t>506 ₽/кг</t>
         </is>
@@ -21633,200 +21633,200 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1767" t="inlineStr">
         <is>
           <t>501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1768">
       <c r="A1768" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1768" t="inlineStr">
         <is>
           <t>518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1769">
       <c r="A1769" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1769" t="inlineStr">
         <is>
-          <t>520 ₽/кг</t>
+          <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1770">
       <c r="A1770" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1770" t="inlineStr">
         <is>
-          <t>519 ₽/кг</t>
+          <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1771">
       <c r="A1771" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1771" t="inlineStr">
         <is>
           <t>521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1772">
       <c r="A1772" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1772" t="inlineStr">
         <is>
           <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1773">
       <c r="A1773" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1773" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1774">
       <c r="A1774" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1774" t="inlineStr">
         <is>
-          <t>524 ₽/кг</t>
+          <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1775">
       <c r="A1775" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1775" t="inlineStr">
         <is>
-          <t>523 ₽/кг</t>
+          <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1776">
       <c r="A1776" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1776" t="inlineStr">
         <is>
           <t>527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1777">
       <c r="A1777" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1777" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1778">
       <c r="A1778" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1778" t="inlineStr">
         <is>
           <t>513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1779">
       <c r="A1779" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1779" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1780">
       <c r="A1780" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1780" t="inlineStr">
         <is>
-          <t>529 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1781">
       <c r="A1781" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1781" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1782">
       <c r="A1782" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1782" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1783">
       <c r="A1783" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1783" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
@@ -21981,116 +21981,116 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1796" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1797">
       <c r="A1797" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1797" t="inlineStr">
         <is>
           <t>505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1798">
       <c r="A1798" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1798" t="inlineStr">
         <is>
-          <t>509 ₽/кг</t>
+          <t>508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1799">
       <c r="A1799" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1799" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1800">
       <c r="A1800" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1800" t="inlineStr">
         <is>
           <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1801">
       <c r="A1801" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1801" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1802">
       <c r="A1802" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1802" t="inlineStr">
         <is>
           <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1803">
       <c r="A1803" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1803" t="inlineStr">
         <is>
-          <t>508 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1804">
       <c r="A1804" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1804" t="inlineStr">
         <is>
           <t>504 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1805">
       <c r="A1805" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1805" t="inlineStr">
         <is>
           <t>507 ₽/кг</t>
         </is>
@@ -22101,200 +22101,200 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1806" t="inlineStr">
         <is>
           <t>501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1807">
       <c r="A1807" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1807" t="inlineStr">
         <is>
           <t>518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1808">
       <c r="A1808" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1808" t="inlineStr">
         <is>
-          <t>520 ₽/кг</t>
+          <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1809">
       <c r="A1809" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1809" t="inlineStr">
         <is>
-          <t>519 ₽/кг</t>
+          <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1810">
       <c r="A1810" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1810" t="inlineStr">
         <is>
           <t>521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1811">
       <c r="A1811" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1811" t="inlineStr">
         <is>
           <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1812">
       <c r="A1812" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1812" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1813">
       <c r="A1813" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1813" t="inlineStr">
         <is>
-          <t>524 ₽/кг</t>
+          <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1814">
       <c r="A1814" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1814" t="inlineStr">
         <is>
-          <t>523 ₽/кг</t>
+          <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1815">
       <c r="A1815" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1815" t="inlineStr">
         <is>
           <t>527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1816">
       <c r="A1816" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1816" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1817">
       <c r="A1817" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1817" t="inlineStr">
         <is>
           <t>513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1818">
       <c r="A1818" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1818" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1819">
       <c r="A1819" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1819" t="inlineStr">
         <is>
-          <t>530 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1820">
       <c r="A1820" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1820" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1821">
       <c r="A1821" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1821" t="inlineStr">
         <is>
           <t>532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1822">
       <c r="A1822" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1822" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
@@ -22449,116 +22449,116 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1835" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1836">
       <c r="A1836" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1836" t="inlineStr">
         <is>
           <t>505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1837">
       <c r="A1837" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1837" t="inlineStr">
         <is>
-          <t>509 ₽/кг</t>
+          <t>508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1838">
       <c r="A1838" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1838" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1839">
       <c r="A1839" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1839" t="inlineStr">
         <is>
           <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1840">
       <c r="A1840" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1840" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1841">
       <c r="A1841" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1841" t="inlineStr">
         <is>
           <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1842">
       <c r="A1842" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1842" t="inlineStr">
         <is>
-          <t>508 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1843">
       <c r="A1843" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1843" t="inlineStr">
         <is>
           <t>504 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1844">
       <c r="A1844" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1844" t="inlineStr">
         <is>
           <t>507 ₽/кг</t>
         </is>
@@ -22569,200 +22569,200 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1845" t="inlineStr">
         <is>
           <t>502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1846">
       <c r="A1846" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1846" t="inlineStr">
         <is>
           <t>518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1847">
       <c r="A1847" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1847" t="inlineStr">
         <is>
-          <t>520 ₽/кг</t>
+          <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1848">
       <c r="A1848" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1848" t="inlineStr">
         <is>
-          <t>519 ₽/кг</t>
+          <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1849">
       <c r="A1849" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1849" t="inlineStr">
         <is>
           <t>521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1850">
       <c r="A1850" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1850" t="inlineStr">
         <is>
           <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1851">
       <c r="A1851" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1851" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1852">
       <c r="A1852" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1852" t="inlineStr">
         <is>
           <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1853">
       <c r="A1853" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1853" t="inlineStr">
         <is>
           <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1854">
       <c r="A1854" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1854" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1855">
       <c r="A1855" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1855" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1856">
       <c r="A1856" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1856" t="inlineStr">
         <is>
           <t>514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1857">
       <c r="A1857" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1857" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1858">
       <c r="A1858" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1858" t="inlineStr">
         <is>
-          <t>530 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1859">
       <c r="A1859" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1859" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1860">
       <c r="A1860" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1860" t="inlineStr">
         <is>
           <t>532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1861">
       <c r="A1861" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1861" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
@@ -22917,116 +22917,116 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1874" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1875">
       <c r="A1875" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1875" t="inlineStr">
         <is>
           <t>505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1876">
       <c r="A1876" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1876" t="inlineStr">
         <is>
-          <t>509 ₽/кг</t>
+          <t>508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1877">
       <c r="A1877" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1877" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1878">
       <c r="A1878" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1878" t="inlineStr">
         <is>
           <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1879">
       <c r="A1879" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1879" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1880">
       <c r="A1880" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1880" t="inlineStr">
         <is>
-          <t>512 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1881">
       <c r="A1881" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1881" t="inlineStr">
         <is>
-          <t>508 ₽/кг</t>
+          <t>512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1882">
       <c r="A1882" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1882" t="inlineStr">
         <is>
           <t>504 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1883">
       <c r="A1883" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1883" t="inlineStr">
         <is>
           <t>507 ₽/кг</t>
         </is>
@@ -23037,200 +23037,200 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1884" t="inlineStr">
         <is>
           <t>502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1885">
       <c r="A1885" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1885" t="inlineStr">
         <is>
           <t>518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1886">
       <c r="A1886" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1886" t="inlineStr">
         <is>
-          <t>520 ₽/кг</t>
+          <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1887">
       <c r="A1887" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1887" t="inlineStr">
         <is>
-          <t>519 ₽/кг</t>
+          <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1888">
       <c r="A1888" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1888" t="inlineStr">
         <is>
           <t>521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1889">
       <c r="A1889" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1889" t="inlineStr">
         <is>
           <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1890">
       <c r="A1890" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1890" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1891">
       <c r="A1891" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1891" t="inlineStr">
         <is>
-          <t>525 ₽/кг</t>
+          <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1892">
       <c r="A1892" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1892" t="inlineStr">
         <is>
-          <t>524 ₽/кг</t>
+          <t>525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1893">
       <c r="A1893" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1893" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1894">
       <c r="A1894" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1894" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1895">
       <c r="A1895" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1895" t="inlineStr">
         <is>
           <t>514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1896">
       <c r="A1896" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1896" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1897">
       <c r="A1897" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1897" t="inlineStr">
         <is>
-          <t>530 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1898">
       <c r="A1898" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1898" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1899">
       <c r="A1899" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1899" t="inlineStr">
         <is>
           <t>532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1900">
       <c r="A1900" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1900" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
@@ -23385,116 +23385,116 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1913" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1914">
       <c r="A1914" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1914" t="inlineStr">
         <is>
           <t>505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1915">
       <c r="A1915" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1915" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1916">
       <c r="A1916" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1916" t="inlineStr">
         <is>
           <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1917">
       <c r="A1917" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1917" t="inlineStr">
         <is>
           <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1918">
       <c r="A1918" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1918" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1919">
       <c r="A1919" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1919" t="inlineStr">
         <is>
-          <t>512 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1920">
       <c r="A1920" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1920" t="inlineStr">
         <is>
-          <t>508 ₽/кг</t>
+          <t>512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1921">
       <c r="A1921" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1921" t="inlineStr">
         <is>
           <t>504 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1922">
       <c r="A1922" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1922" t="inlineStr">
         <is>
           <t>508 ₽/кг</t>
         </is>
@@ -23505,200 +23505,200 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1923" t="inlineStr">
         <is>
           <t>502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1924">
       <c r="A1924" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1924" t="inlineStr">
         <is>
           <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1925">
       <c r="A1925" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1925" t="inlineStr">
         <is>
           <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1926">
       <c r="A1926" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1926" t="inlineStr">
         <is>
           <t>520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1927">
       <c r="A1927" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1927" t="inlineStr">
         <is>
           <t>522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1928">
       <c r="A1928" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1928" t="inlineStr">
         <is>
           <t>521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1929">
       <c r="A1929" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1929" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1930">
       <c r="A1930" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1930" t="inlineStr">
         <is>
-          <t>525 ₽/кг</t>
+          <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1931">
       <c r="A1931" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1931" t="inlineStr">
         <is>
-          <t>524 ₽/кг</t>
+          <t>525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1932">
       <c r="A1932" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1932" t="inlineStr">
         <is>
           <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1933">
       <c r="A1933" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1933" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1934">
       <c r="A1934" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1934" t="inlineStr">
         <is>
           <t>514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1935">
       <c r="A1935" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1935" t="inlineStr">
         <is>
-          <t>529 ₽/кг</t>
+          <t>528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1936">
       <c r="A1936" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1936" t="inlineStr">
         <is>
-          <t>530 ₽/кг</t>
+          <t>529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1937">
       <c r="A1937" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1937" t="inlineStr">
         <is>
-          <t>528 ₽/кг</t>
+          <t>530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1938">
       <c r="A1938" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1938" t="inlineStr">
         <is>
           <t>532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1939">
       <c r="A1939" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1939" t="inlineStr">
         <is>
           <t>531 ₽/кг</t>
         </is>
@@ -23853,116 +23853,116 @@
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1952" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1953">
       <c r="A1953" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 45 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1953" t="inlineStr">
         <is>
           <t>506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1954">
       <c r="A1954" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1954" t="inlineStr">
         <is>
-          <t>510 ₽/кг</t>
+          <t>509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1955">
       <c r="A1955" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1955" t="inlineStr">
         <is>
           <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1956">
       <c r="A1956" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1956" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1957">
       <c r="A1957" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1957" t="inlineStr">
         <is>
           <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1958">
       <c r="A1958" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1958" t="inlineStr">
         <is>
-          <t>512 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1959">
       <c r="A1959" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 45 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 45 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1959" t="inlineStr">
         <is>
-          <t>509 ₽/кг</t>
+          <t>512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1960">
       <c r="A1960" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1960" t="inlineStr">
         <is>
           <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1961">
       <c r="A1961" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1961" t="inlineStr">
         <is>
           <t>541 ₽/кг</t>
         </is>
@@ -23973,200 +23973,200 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1962" t="inlineStr">
         <is>
           <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1963">
       <c r="A1963" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1963" t="inlineStr">
         <is>
           <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1964">
       <c r="A1964" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1964" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1965">
       <c r="A1965" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1965" t="inlineStr">
         <is>
-          <t>554 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1966">
       <c r="A1966" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1966" t="inlineStr">
         <is>
           <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1967">
       <c r="A1967" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1967" t="inlineStr">
         <is>
           <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1968">
       <c r="A1968" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1968" t="inlineStr">
         <is>
           <t>558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1969">
       <c r="A1969" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1969" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1970">
       <c r="A1970" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1970" t="inlineStr">
         <is>
-          <t>559 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1971">
       <c r="A1971" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1971" t="inlineStr">
         <is>
           <t>562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1972">
       <c r="A1972" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1972" t="inlineStr">
         <is>
           <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1973">
       <c r="A1973" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1973" t="inlineStr">
         <is>
           <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1974">
       <c r="A1974" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1974" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1975">
       <c r="A1975" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1975" t="inlineStr">
         <is>
-          <t>565 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1976">
       <c r="A1976" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1976" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1977">
       <c r="A1977" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1977" t="inlineStr">
         <is>
           <t>567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1978">
       <c r="A1978" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1978" t="inlineStr">
         <is>
           <t>566 ₽/кг</t>
         </is>
@@ -24321,116 +24321,116 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1991" t="inlineStr">
         <is>
           <t>537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1992">
       <c r="A1992" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1992" t="inlineStr">
         <is>
           <t>539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1993">
       <c r="A1993" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1993" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1994">
       <c r="A1994" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1994" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1995">
       <c r="A1995" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1995" t="inlineStr">
         <is>
-          <t>545 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1996">
       <c r="A1996" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1996" t="inlineStr">
         <is>
           <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1997">
       <c r="A1997" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1997" t="inlineStr">
         <is>
-          <t>546 ₽/кг</t>
+          <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1998">
       <c r="A1998" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1998" t="inlineStr">
         <is>
-          <t>542 ₽/кг</t>
+          <t>546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1999">
       <c r="A1999" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B1999" t="inlineStr">
         <is>
           <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2000">
       <c r="A2000" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2000" t="inlineStr">
         <is>
           <t>541 ₽/кг</t>
         </is>
@@ -24441,200 +24441,200 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2001" t="inlineStr">
         <is>
           <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2002">
       <c r="A2002" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2002" t="inlineStr">
         <is>
           <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2003">
       <c r="A2003" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2003" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2004">
       <c r="A2004" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2004" t="inlineStr">
         <is>
-          <t>554 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2005">
       <c r="A2005" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2005" t="inlineStr">
         <is>
           <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2006">
       <c r="A2006" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2006" t="inlineStr">
         <is>
           <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2007">
       <c r="A2007" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2007" t="inlineStr">
         <is>
           <t>558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2008">
       <c r="A2008" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2008" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2009">
       <c r="A2009" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2009" t="inlineStr">
         <is>
-          <t>559 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2010">
       <c r="A2010" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2010" t="inlineStr">
         <is>
           <t>563 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2011">
       <c r="A2011" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2011" t="inlineStr">
         <is>
           <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2012">
       <c r="A2012" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2012" t="inlineStr">
         <is>
           <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2013">
       <c r="A2013" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2013" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2014">
       <c r="A2014" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2014" t="inlineStr">
         <is>
-          <t>565 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2015">
       <c r="A2015" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2015" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2016">
       <c r="A2016" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2016" t="inlineStr">
         <is>
           <t>568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2017">
       <c r="A2017" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2017" t="inlineStr">
         <is>
           <t>566 ₽/кг</t>
         </is>
@@ -24789,116 +24789,116 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2030" t="inlineStr">
         <is>
           <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2031">
       <c r="A2031" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2031" t="inlineStr">
         <is>
           <t>540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2032">
       <c r="A2032" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2032" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2033">
       <c r="A2033" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2033" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2034">
       <c r="A2034" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2034" t="inlineStr">
         <is>
-          <t>545 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2035">
       <c r="A2035" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2035" t="inlineStr">
         <is>
           <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2036">
       <c r="A2036" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2036" t="inlineStr">
         <is>
-          <t>546 ₽/кг</t>
+          <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2037">
       <c r="A2037" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2037" t="inlineStr">
         <is>
-          <t>542 ₽/кг</t>
+          <t>546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2038">
       <c r="A2038" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2038" t="inlineStr">
         <is>
           <t>539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2039">
       <c r="A2039" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2039" t="inlineStr">
         <is>
           <t>541 ₽/кг</t>
         </is>
@@ -24909,200 +24909,200 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2040" t="inlineStr">
         <is>
           <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2041">
       <c r="A2041" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2041" t="inlineStr">
         <is>
           <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2042">
       <c r="A2042" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2042" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2043">
       <c r="A2043" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2043" t="inlineStr">
         <is>
-          <t>554 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2044">
       <c r="A2044" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2044" t="inlineStr">
         <is>
           <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2045">
       <c r="A2045" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2045" t="inlineStr">
         <is>
           <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2046">
       <c r="A2046" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2046" t="inlineStr">
         <is>
           <t>559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2047">
       <c r="A2047" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2047" t="inlineStr">
         <is>
           <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2048">
       <c r="A2048" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2048" t="inlineStr">
         <is>
           <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2049">
       <c r="A2049" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2049" t="inlineStr">
         <is>
           <t>563 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2050">
       <c r="A2050" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2050" t="inlineStr">
         <is>
           <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2051">
       <c r="A2051" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2051" t="inlineStr">
         <is>
           <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2052">
       <c r="A2052" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2052" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2053">
       <c r="A2053" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2053" t="inlineStr">
         <is>
-          <t>565 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2054">
       <c r="A2054" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2054" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2055">
       <c r="A2055" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2055" t="inlineStr">
         <is>
           <t>568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2056">
       <c r="A2056" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2056" t="inlineStr">
         <is>
           <t>567 ₽/кг</t>
         </is>
@@ -25257,116 +25257,116 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2069" t="inlineStr">
         <is>
           <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2070">
       <c r="A2070" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2070" t="inlineStr">
         <is>
           <t>540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2071">
       <c r="A2071" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2071" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2072">
       <c r="A2072" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2072" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2073">
       <c r="A2073" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2073" t="inlineStr">
         <is>
-          <t>545 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2074">
       <c r="A2074" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2074" t="inlineStr">
         <is>
           <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2075">
       <c r="A2075" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2075" t="inlineStr">
         <is>
-          <t>546 ₽/кг</t>
+          <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2076">
       <c r="A2076" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2076" t="inlineStr">
         <is>
-          <t>542 ₽/кг</t>
+          <t>546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2077">
       <c r="A2077" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2077" t="inlineStr">
         <is>
           <t>539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2078">
       <c r="A2078" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2078" t="inlineStr">
         <is>
           <t>542 ₽/кг</t>
         </is>
@@ -25377,200 +25377,200 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2079" t="inlineStr">
         <is>
           <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2080">
       <c r="A2080" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2080" t="inlineStr">
         <is>
           <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2081">
       <c r="A2081" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2081" t="inlineStr">
         <is>
-          <t>555 ₽/кг</t>
+          <t>554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2082">
       <c r="A2082" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2082" t="inlineStr">
         <is>
-          <t>554 ₽/кг</t>
+          <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2083">
       <c r="A2083" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2083" t="inlineStr">
         <is>
           <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2084">
       <c r="A2084" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2084" t="inlineStr">
         <is>
           <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2085">
       <c r="A2085" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2085" t="inlineStr">
         <is>
           <t>559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2086">
       <c r="A2086" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2086" t="inlineStr">
         <is>
           <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2087">
       <c r="A2087" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2087" t="inlineStr">
         <is>
           <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2088">
       <c r="A2088" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2088" t="inlineStr">
         <is>
           <t>563 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2089">
       <c r="A2089" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2089" t="inlineStr">
         <is>
           <t>562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2090">
       <c r="A2090" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2090" t="inlineStr">
         <is>
           <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2091">
       <c r="A2091" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2091" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2092">
       <c r="A2092" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2092" t="inlineStr">
         <is>
-          <t>565 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2093">
       <c r="A2093" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2093" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2094">
       <c r="A2094" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2094" t="inlineStr">
         <is>
           <t>568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2095">
       <c r="A2095" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2095" t="inlineStr">
         <is>
           <t>567 ₽/кг</t>
         </is>
@@ -25725,116 +25725,116 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2108" t="inlineStr">
         <is>
           <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2109" t="inlineStr">
         <is>
           <t>540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2110" t="inlineStr">
         <is>
           <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2111" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2112" t="inlineStr">
         <is>
-          <t>545 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2113">
       <c r="A2113" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2113" t="inlineStr">
         <is>
           <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2114">
       <c r="A2114" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2114" t="inlineStr">
         <is>
-          <t>547 ₽/кг</t>
+          <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2115">
       <c r="A2115" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2115" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2116">
       <c r="A2116" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2116" t="inlineStr">
         <is>
           <t>539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2117">
       <c r="A2117" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2117" t="inlineStr">
         <is>
           <t>542 ₽/кг</t>
         </is>
@@ -25845,200 +25845,200 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2118" t="inlineStr">
         <is>
           <t>536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2119">
       <c r="A2119" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2119" t="inlineStr">
         <is>
           <t>553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2120">
       <c r="A2120" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2120" t="inlineStr">
         <is>
-          <t>556 ₽/кг</t>
+          <t>554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2121">
       <c r="A2121" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2121" t="inlineStr">
         <is>
-          <t>554 ₽/кг</t>
+          <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2122">
       <c r="A2122" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2122" t="inlineStr">
         <is>
           <t>557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2123">
       <c r="A2123" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2123" t="inlineStr">
         <is>
           <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2124">
       <c r="A2124" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2124" t="inlineStr">
         <is>
           <t>559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2125">
       <c r="A2125" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2125" t="inlineStr">
         <is>
-          <t>561 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2126">
       <c r="A2126" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2126" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2127">
       <c r="A2127" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2127" t="inlineStr">
         <is>
           <t>563 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2128">
       <c r="A2128" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2128" t="inlineStr">
         <is>
           <t>562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2129">
       <c r="A2129" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2129" t="inlineStr">
         <is>
           <t>548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2130">
       <c r="A2130" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2130" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2131">
       <c r="A2131" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2131" t="inlineStr">
         <is>
-          <t>566 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2132">
       <c r="A2132" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2132" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2133">
       <c r="A2133" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2133" t="inlineStr">
         <is>
           <t>568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2134">
       <c r="A2134" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2134" t="inlineStr">
         <is>
           <t>567 ₽/кг</t>
         </is>
@@ -26193,116 +26193,116 @@
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2147" t="inlineStr">
         <is>
           <t>538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2148">
       <c r="A2148" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 50 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2148" t="inlineStr">
         <is>
           <t>540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2149">
       <c r="A2149" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2149" t="inlineStr">
         <is>
           <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2150">
       <c r="A2150" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2150" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2151">
       <c r="A2151" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2151" t="inlineStr">
         <is>
-          <t>545 ₽/кг</t>
+          <t>544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2152">
       <c r="A2152" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2152" t="inlineStr">
         <is>
-          <t>546 ₽/кг</t>
+          <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2153">
       <c r="A2153" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2153" t="inlineStr">
         <is>
-          <t>547 ₽/кг</t>
+          <t>546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2154">
       <c r="A2154" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 50 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 50 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2154" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2155">
       <c r="A2155" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2155" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2156">
       <c r="A2156" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2156" t="inlineStr">
         <is>
           <t>576 ₽/кг</t>
         </is>
@@ -26313,200 +26313,200 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2157" t="inlineStr">
         <is>
           <t>572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2158">
       <c r="A2158" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2158" t="inlineStr">
         <is>
           <t>591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2159">
       <c r="A2159" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2159" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2160">
       <c r="A2160" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2160" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2161">
       <c r="A2161" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2161" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2162">
       <c r="A2162" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2162" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2163">
       <c r="A2163" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2163" t="inlineStr">
         <is>
           <t>595 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2164">
       <c r="A2164" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2164" t="inlineStr">
         <is>
           <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2165">
       <c r="A2165" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2165" t="inlineStr">
         <is>
           <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2166">
       <c r="A2166" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2166" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2167">
       <c r="A2167" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2167" t="inlineStr">
         <is>
           <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2168">
       <c r="A2168" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2168" t="inlineStr">
         <is>
           <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2169">
       <c r="A2169" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2169" t="inlineStr">
         <is>
           <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2170">
       <c r="A2170" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2170" t="inlineStr">
         <is>
-          <t>602 ₽/кг</t>
+          <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2171">
       <c r="A2171" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2171" t="inlineStr">
         <is>
-          <t>601 ₽/кг</t>
+          <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2172">
       <c r="A2172" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2172" t="inlineStr">
         <is>
           <t>605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2173">
       <c r="A2173" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2173" t="inlineStr">
         <is>
           <t>603 ₽/кг</t>
         </is>
@@ -26661,116 +26661,116 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2186" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2187">
       <c r="A2187" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2187" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2188">
       <c r="A2188" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2188" t="inlineStr">
         <is>
-          <t>578 ₽/кг</t>
+          <t>577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2189">
       <c r="A2189" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2189" t="inlineStr">
         <is>
-          <t>580 ₽/кг</t>
+          <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2190">
       <c r="A2190" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2190" t="inlineStr">
         <is>
-          <t>582 ₽/кг</t>
+          <t>580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2191">
       <c r="A2191" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2191" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2192">
       <c r="A2192" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2192" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2193">
       <c r="A2193" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2193" t="inlineStr">
         <is>
-          <t>577 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2194">
       <c r="A2194" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2194" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2195">
       <c r="A2195" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2195" t="inlineStr">
         <is>
           <t>577 ₽/кг</t>
         </is>
@@ -26781,200 +26781,200 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2196" t="inlineStr">
         <is>
           <t>572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2197">
       <c r="A2197" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2197" t="inlineStr">
         <is>
           <t>591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2198">
       <c r="A2198" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2198" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2199">
       <c r="A2199" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2199" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2200">
       <c r="A2200" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2200" t="inlineStr">
         <is>
           <t>594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2201">
       <c r="A2201" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2201" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2202">
       <c r="A2202" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2202" t="inlineStr">
         <is>
           <t>595 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2203">
       <c r="A2203" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2203" t="inlineStr">
         <is>
-          <t>598 ₽/кг</t>
+          <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2204">
       <c r="A2204" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2204" t="inlineStr">
         <is>
-          <t>597 ₽/кг</t>
+          <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2205">
       <c r="A2205" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2205" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2206">
       <c r="A2206" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2206" t="inlineStr">
         <is>
           <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2207">
       <c r="A2207" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2207" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2208">
       <c r="A2208" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2208" t="inlineStr">
         <is>
           <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2209">
       <c r="A2209" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2209" t="inlineStr">
         <is>
-          <t>602 ₽/кг</t>
+          <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2210">
       <c r="A2210" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2210" t="inlineStr">
         <is>
-          <t>601 ₽/кг</t>
+          <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2211">
       <c r="A2211" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2211" t="inlineStr">
         <is>
           <t>605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2212">
       <c r="A2212" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2212" t="inlineStr">
         <is>
           <t>603 ₽/кг</t>
         </is>
@@ -27129,116 +27129,116 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2225" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2226">
       <c r="A2226" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2226" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2227">
       <c r="A2227" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2227" t="inlineStr">
         <is>
-          <t>578 ₽/кг</t>
+          <t>577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2228">
       <c r="A2228" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2228" t="inlineStr">
         <is>
-          <t>580 ₽/кг</t>
+          <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2229">
       <c r="A2229" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2229" t="inlineStr">
         <is>
-          <t>582 ₽/кг</t>
+          <t>580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2230">
       <c r="A2230" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2230" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2231">
       <c r="A2231" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2231" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2232">
       <c r="A2232" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2232" t="inlineStr">
         <is>
-          <t>577 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2233">
       <c r="A2233" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2233" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2234">
       <c r="A2234" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2234" t="inlineStr">
         <is>
           <t>577 ₽/кг</t>
         </is>
@@ -27249,200 +27249,200 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2235" t="inlineStr">
         <is>
           <t>572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2236">
       <c r="A2236" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2236" t="inlineStr">
         <is>
           <t>591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2237">
       <c r="A2237" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2237" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2238">
       <c r="A2238" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2238" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2239">
       <c r="A2239" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2239" t="inlineStr">
         <is>
           <t>594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2240">
       <c r="A2240" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2240" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2241">
       <c r="A2241" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2241" t="inlineStr">
         <is>
           <t>596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2242">
       <c r="A2242" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2242" t="inlineStr">
         <is>
-          <t>598 ₽/кг</t>
+          <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2243">
       <c r="A2243" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2243" t="inlineStr">
         <is>
-          <t>597 ₽/кг</t>
+          <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2244">
       <c r="A2244" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2244" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2245">
       <c r="A2245" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2245" t="inlineStr">
         <is>
           <t>599 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2246">
       <c r="A2246" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2246" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2247">
       <c r="A2247" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2247" t="inlineStr">
         <is>
           <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2248">
       <c r="A2248" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2248" t="inlineStr">
         <is>
-          <t>602 ₽/кг</t>
+          <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2249">
       <c r="A2249" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2249" t="inlineStr">
         <is>
-          <t>601 ₽/кг</t>
+          <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2250">
       <c r="A2250" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2250" t="inlineStr">
         <is>
           <t>605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2251">
       <c r="A2251" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2251" t="inlineStr">
         <is>
           <t>603 ₽/кг</t>
         </is>
@@ -27597,116 +27597,116 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2264" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2265">
       <c r="A2265" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2265" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2266">
       <c r="A2266" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2266" t="inlineStr">
         <is>
           <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2267">
       <c r="A2267" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2267" t="inlineStr">
         <is>
-          <t>581 ₽/кг</t>
+          <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2268">
       <c r="A2268" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2268" t="inlineStr">
         <is>
-          <t>582 ₽/кг</t>
+          <t>581 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2269">
       <c r="A2269" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2269" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2270">
       <c r="A2270" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2270" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2271">
       <c r="A2271" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2271" t="inlineStr">
         <is>
-          <t>578 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2272">
       <c r="A2272" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2272" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2273">
       <c r="A2273" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2273" t="inlineStr">
         <is>
           <t>577 ₽/кг</t>
         </is>
@@ -27717,200 +27717,200 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2274" t="inlineStr">
         <is>
           <t>572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2275">
       <c r="A2275" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2275" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2276">
       <c r="A2276" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2276" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2277">
       <c r="A2277" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2277" t="inlineStr">
         <is>
-          <t>592 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2278">
       <c r="A2278" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2278" t="inlineStr">
         <is>
           <t>594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2279">
       <c r="A2279" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2279" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2280">
       <c r="A2280" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2280" t="inlineStr">
         <is>
           <t>596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2281">
       <c r="A2281" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2281" t="inlineStr">
         <is>
-          <t>598 ₽/кг</t>
+          <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2282">
       <c r="A2282" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2282" t="inlineStr">
         <is>
-          <t>597 ₽/кг</t>
+          <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2283">
       <c r="A2283" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2283" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2284">
       <c r="A2284" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2284" t="inlineStr">
         <is>
           <t>599 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2285">
       <c r="A2285" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2285" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2286">
       <c r="A2286" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2286" t="inlineStr">
         <is>
           <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2287">
       <c r="A2287" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2287" t="inlineStr">
         <is>
-          <t>602 ₽/кг</t>
+          <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2288">
       <c r="A2288" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2288" t="inlineStr">
         <is>
-          <t>601 ₽/кг</t>
+          <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2289">
       <c r="A2289" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2289" t="inlineStr">
         <is>
           <t>605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2290">
       <c r="A2290" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2290" t="inlineStr">
         <is>
           <t>603 ₽/кг</t>
         </is>
@@ -28065,116 +28065,116 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2303" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2304">
       <c r="A2304" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2304" t="inlineStr">
         <is>
           <t>575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2305">
       <c r="A2305" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2305" t="inlineStr">
         <is>
           <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2306">
       <c r="A2306" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2306" t="inlineStr">
         <is>
-          <t>581 ₽/кг</t>
+          <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2307">
       <c r="A2307" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2307" t="inlineStr">
         <is>
-          <t>582 ₽/кг</t>
+          <t>581 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2308">
       <c r="A2308" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2308" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2309">
       <c r="A2309" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2309" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2310">
       <c r="A2310" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2310" t="inlineStr">
         <is>
-          <t>578 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2311">
       <c r="A2311" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2311" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2312">
       <c r="A2312" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2312" t="inlineStr">
         <is>
           <t>577 ₽/кг</t>
         </is>
@@ -28185,200 +28185,200 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2313" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2314">
       <c r="A2314" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2314" t="inlineStr">
         <is>
           <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2315">
       <c r="A2315" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2315" t="inlineStr">
         <is>
-          <t>593 ₽/кг</t>
+          <t>592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2316">
       <c r="A2316" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2316" t="inlineStr">
         <is>
-          <t>592 ₽/кг</t>
+          <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2317">
       <c r="A2317" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2317" t="inlineStr">
         <is>
           <t>594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2318">
       <c r="A2318" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2318" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2319">
       <c r="A2319" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2319" t="inlineStr">
         <is>
           <t>596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2320">
       <c r="A2320" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2320" t="inlineStr">
         <is>
-          <t>598 ₽/кг</t>
+          <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2321">
       <c r="A2321" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2321" t="inlineStr">
         <is>
-          <t>597 ₽/кг</t>
+          <t>598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2322">
       <c r="A2322" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2322" t="inlineStr">
         <is>
           <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2323">
       <c r="A2323" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2323" t="inlineStr">
         <is>
           <t>600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2324">
       <c r="A2324" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2324" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2325">
       <c r="A2325" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2325" t="inlineStr">
         <is>
-          <t>602 ₽/кг</t>
+          <t>601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2326">
       <c r="A2326" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2326" t="inlineStr">
         <is>
           <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2327">
       <c r="A2327" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2327" t="inlineStr">
         <is>
-          <t>601 ₽/кг</t>
+          <t>602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2328">
       <c r="A2328" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2328" t="inlineStr">
         <is>
           <t>605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2329">
       <c r="A2329" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2329" t="inlineStr">
         <is>
           <t>604 ₽/кг</t>
         </is>
@@ -28533,116 +28533,116 @@
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2342" t="inlineStr">
         <is>
           <t>574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2343">
       <c r="A2343" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 55 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2343" t="inlineStr">
         <is>
           <t>575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2344">
       <c r="A2344" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2344" t="inlineStr">
         <is>
-          <t>580 ₽/кг</t>
+          <t>578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2345">
       <c r="A2345" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2345" t="inlineStr">
         <is>
-          <t>582 ₽/кг</t>
+          <t>580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2346">
       <c r="A2346" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2346" t="inlineStr">
         <is>
           <t>582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2347">
       <c r="A2347" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2347" t="inlineStr">
         <is>
-          <t>583 ₽/кг</t>
+          <t>582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2348">
       <c r="A2348" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2348" t="inlineStr">
         <is>
-          <t>584 ₽/кг</t>
+          <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2349">
       <c r="A2349" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 55 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 55 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2349" t="inlineStr">
         <is>
-          <t>578 ₽/кг</t>
+          <t>584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2350">
       <c r="A2350" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2350" t="inlineStr">
         <is>
           <t>611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2351">
       <c r="A2351" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2351" t="inlineStr">
         <is>
           <t>615 ₽/кг</t>
         </is>
@@ -28653,200 +28653,200 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2352" t="inlineStr">
         <is>
           <t>609 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2353">
       <c r="A2353" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2353" t="inlineStr">
         <is>
           <t>624 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2354">
       <c r="A2354" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2354" t="inlineStr">
         <is>
-          <t>626 ₽/кг</t>
+          <t>625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2355">
       <c r="A2355" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2355" t="inlineStr">
         <is>
-          <t>625 ₽/кг</t>
+          <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2356">
       <c r="A2356" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2356" t="inlineStr">
         <is>
           <t>627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2357">
       <c r="A2357" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2357" t="inlineStr">
         <is>
           <t>627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2358">
       <c r="A2358" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2358" t="inlineStr">
         <is>
           <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2359">
       <c r="A2359" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2359" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2360">
       <c r="A2360" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2360" t="inlineStr">
         <is>
-          <t>629 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2361">
       <c r="A2361" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2361" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2362">
       <c r="A2362" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2362" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2363">
       <c r="A2363" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2363" t="inlineStr">
         <is>
           <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2364">
       <c r="A2364" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2364" t="inlineStr">
         <is>
-          <t>633 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2365">
       <c r="A2365" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2365" t="inlineStr">
         <is>
-          <t>634 ₽/кг</t>
+          <t>633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2366">
       <c r="A2366" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2366" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2367">
       <c r="A2367" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2367" t="inlineStr">
         <is>
           <t>637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2368">
       <c r="A2368" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2368" t="inlineStr">
         <is>
           <t>636 ₽/кг</t>
         </is>
@@ -29001,116 +29001,116 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2381" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2382">
       <c r="A2382" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2382" t="inlineStr">
         <is>
           <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2383">
       <c r="A2383" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2383" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>615 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2384">
       <c r="A2384" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2384" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2385">
       <c r="A2385" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2385" t="inlineStr">
         <is>
           <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2386">
       <c r="A2386" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2386" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2387">
       <c r="A2387" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2387" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2388">
       <c r="A2388" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2388" t="inlineStr">
         <is>
-          <t>615 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2389">
       <c r="A2389" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2389" t="inlineStr">
         <is>
           <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2390">
       <c r="A2390" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2390" t="inlineStr">
         <is>
           <t>615 ₽/кг</t>
         </is>
@@ -29121,200 +29121,200 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2391" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2392">
       <c r="A2392" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2392" t="inlineStr">
         <is>
           <t>624 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2393">
       <c r="A2393" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2393" t="inlineStr">
         <is>
-          <t>626 ₽/кг</t>
+          <t>625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2394">
       <c r="A2394" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2394" t="inlineStr">
         <is>
-          <t>625 ₽/кг</t>
+          <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2395">
       <c r="A2395" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2395" t="inlineStr">
         <is>
           <t>628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2396">
       <c r="A2396" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2396" t="inlineStr">
         <is>
           <t>627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2397">
       <c r="A2397" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2397" t="inlineStr">
         <is>
           <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2398">
       <c r="A2398" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2398" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2399">
       <c r="A2399" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2399" t="inlineStr">
         <is>
-          <t>629 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2400">
       <c r="A2400" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2400" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2401">
       <c r="A2401" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2401" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2402">
       <c r="A2402" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2402" t="inlineStr">
         <is>
           <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2403">
       <c r="A2403" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2403" t="inlineStr">
         <is>
-          <t>633 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2404">
       <c r="A2404" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2404" t="inlineStr">
         <is>
-          <t>634 ₽/кг</t>
+          <t>633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2405">
       <c r="A2405" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2405" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2406">
       <c r="A2406" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2406" t="inlineStr">
         <is>
           <t>637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2407">
       <c r="A2407" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2407" t="inlineStr">
         <is>
           <t>636 ₽/кг</t>
         </is>
@@ -29469,116 +29469,116 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2420" t="inlineStr">
         <is>
           <t>611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2421">
       <c r="A2421" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2421" t="inlineStr">
         <is>
           <t>613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2422">
       <c r="A2422" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2422" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>615 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2423">
       <c r="A2423" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2423" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2424">
       <c r="A2424" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2424" t="inlineStr">
         <is>
           <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2425">
       <c r="A2425" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2425" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2426">
       <c r="A2426" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2426" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2427">
       <c r="A2427" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2427" t="inlineStr">
         <is>
-          <t>615 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2428">
       <c r="A2428" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2428" t="inlineStr">
         <is>
           <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2429">
       <c r="A2429" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2429" t="inlineStr">
         <is>
           <t>615 ₽/кг</t>
         </is>
@@ -29589,200 +29589,200 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2430" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2431">
       <c r="A2431" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2431" t="inlineStr">
         <is>
           <t>624 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2432">
       <c r="A2432" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2432" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2433">
       <c r="A2433" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2433" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2434">
       <c r="A2434" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2434" t="inlineStr">
         <is>
           <t>628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2435">
       <c r="A2435" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2435" t="inlineStr">
         <is>
           <t>627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2436">
       <c r="A2436" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2436" t="inlineStr">
         <is>
           <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2437">
       <c r="A2437" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2437" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2438">
       <c r="A2438" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2438" t="inlineStr">
         <is>
-          <t>629 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2439">
       <c r="A2439" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2439" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2440">
       <c r="A2440" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2440" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2441">
       <c r="A2441" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2441" t="inlineStr">
         <is>
           <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2442">
       <c r="A2442" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2442" t="inlineStr">
         <is>
-          <t>633 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2443">
       <c r="A2443" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2443" t="inlineStr">
         <is>
-          <t>634 ₽/кг</t>
+          <t>633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2444">
       <c r="A2444" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2444" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2445">
       <c r="A2445" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2445" t="inlineStr">
         <is>
           <t>638 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2446">
       <c r="A2446" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2446" t="inlineStr">
         <is>
           <t>636 ₽/кг</t>
         </is>
@@ -29937,116 +29937,116 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2459" t="inlineStr">
         <is>
           <t>611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2460">
       <c r="A2460" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2460" t="inlineStr">
         <is>
           <t>613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2461">
       <c r="A2461" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2461" t="inlineStr">
         <is>
           <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2462">
       <c r="A2462" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2462" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2463">
       <c r="A2463" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2463" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2464">
       <c r="A2464" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2464" t="inlineStr">
         <is>
           <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2465">
       <c r="A2465" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2465" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2466">
       <c r="A2466" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2466" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2467">
       <c r="A2467" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2467" t="inlineStr">
         <is>
           <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2468">
       <c r="A2468" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2468" t="inlineStr">
         <is>
           <t>615 ₽/кг</t>
         </is>
@@ -30057,200 +30057,200 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2469" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2470">
       <c r="A2470" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2470" t="inlineStr">
         <is>
           <t>624 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2471">
       <c r="A2471" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2471" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2472">
       <c r="A2472" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2472" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2473">
       <c r="A2473" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2473" t="inlineStr">
         <is>
           <t>628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2474">
       <c r="A2474" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2474" t="inlineStr">
         <is>
           <t>627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2475">
       <c r="A2475" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2475" t="inlineStr">
         <is>
           <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2476">
       <c r="A2476" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2476" t="inlineStr">
         <is>
-          <t>630 ₽/кг</t>
+          <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2477">
       <c r="A2477" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2477" t="inlineStr">
         <is>
-          <t>629 ₽/кг</t>
+          <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2478">
       <c r="A2478" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2478" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2479">
       <c r="A2479" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2479" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2480">
       <c r="A2480" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2480" t="inlineStr">
         <is>
           <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2481">
       <c r="A2481" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2481" t="inlineStr">
         <is>
-          <t>633 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2482">
       <c r="A2482" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2482" t="inlineStr">
         <is>
-          <t>634 ₽/кг</t>
+          <t>633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2483">
       <c r="A2483" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2483" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2484">
       <c r="A2484" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2484" t="inlineStr">
         <is>
           <t>638 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2485">
       <c r="A2485" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2485" t="inlineStr">
         <is>
           <t>637 ₽/кг</t>
         </is>
@@ -30405,116 +30405,116 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2498" t="inlineStr">
         <is>
           <t>611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2499">
       <c r="A2499" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2499" t="inlineStr">
         <is>
           <t>613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2500">
       <c r="A2500" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2500" t="inlineStr">
         <is>
           <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2501">
       <c r="A2501" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2501" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2502">
       <c r="A2502" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2502" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2503">
       <c r="A2503" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2503" t="inlineStr">
         <is>
           <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2504">
       <c r="A2504" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2504" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2505">
       <c r="A2505" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2505" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2506">
       <c r="A2506" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2506" t="inlineStr">
         <is>
           <t>612 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2507">
       <c r="A2507" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2507" t="inlineStr">
         <is>
           <t>615 ₽/кг</t>
         </is>
@@ -30525,200 +30525,200 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2508" t="inlineStr">
         <is>
           <t>610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2509">
       <c r="A2509" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2509" t="inlineStr">
         <is>
           <t>625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2510">
       <c r="A2510" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2510" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2511">
       <c r="A2511" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2511" t="inlineStr">
         <is>
           <t>626 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2512">
       <c r="A2512" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2512" t="inlineStr">
         <is>
           <t>628 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2513">
       <c r="A2513" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2513" t="inlineStr">
         <is>
           <t>627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2514">
       <c r="A2514" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2514" t="inlineStr">
         <is>
           <t>629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2515">
       <c r="A2515" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2515" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2516">
       <c r="A2516" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2516" t="inlineStr">
         <is>
           <t>630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2517">
       <c r="A2517" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2517" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2518">
       <c r="A2518" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2518" t="inlineStr">
         <is>
           <t>631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2519">
       <c r="A2519" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2519" t="inlineStr">
         <is>
           <t>620 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2520">
       <c r="A2520" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2520" t="inlineStr">
         <is>
-          <t>633 ₽/кг</t>
+          <t>632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2521">
       <c r="A2521" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2521" t="inlineStr">
         <is>
-          <t>634 ₽/кг</t>
+          <t>633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2522">
       <c r="A2522" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2522" t="inlineStr">
         <is>
-          <t>632 ₽/кг</t>
+          <t>634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2523">
       <c r="A2523" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2523" t="inlineStr">
         <is>
           <t>639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2524">
       <c r="A2524" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2524" t="inlineStr">
         <is>
           <t>637 ₽/кг</t>
         </is>
@@ -30873,116 +30873,116 @@
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2537" t="inlineStr">
         <is>
           <t>611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2538">
       <c r="A2538" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 60 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2538" t="inlineStr">
         <is>
           <t>613 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2539">
       <c r="A2539" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2539" t="inlineStr">
         <is>
           <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2540">
       <c r="A2540" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2540" t="inlineStr">
         <is>
-          <t>617 ₽/кг</t>
+          <t>616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2541">
       <c r="A2541" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2541" t="inlineStr">
         <is>
-          <t>618 ₽/кг</t>
+          <t>617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2542">
       <c r="A2542" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2542" t="inlineStr">
         <is>
           <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2543">
       <c r="A2543" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2543" t="inlineStr">
         <is>
-          <t>619 ₽/кг</t>
+          <t>618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2544">
       <c r="A2544" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 60 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 60 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2544" t="inlineStr">
         <is>
-          <t>616 ₽/кг</t>
+          <t>619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2545">
       <c r="A2545" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2545" t="inlineStr">
         <is>
           <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2546">
       <c r="A2546" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2546" t="inlineStr">
         <is>
           <t>648 ₽/кг</t>
         </is>
@@ -30993,200 +30993,200 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2547" t="inlineStr">
         <is>
           <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2548">
       <c r="A2548" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2548" t="inlineStr">
         <is>
           <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2549">
       <c r="A2549" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2549" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2550">
       <c r="A2550" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2550" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2551">
       <c r="A2551" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2551" t="inlineStr">
         <is>
           <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2552">
       <c r="A2552" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2552" t="inlineStr">
         <is>
           <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2553">
       <c r="A2553" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2553" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2554">
       <c r="A2554" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2554" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2555">
       <c r="A2555" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2555" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2556">
       <c r="A2556" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2556" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2557">
       <c r="A2557" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2557" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2558">
       <c r="A2558" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2558" t="inlineStr">
         <is>
           <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2559">
       <c r="A2559" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2559" t="inlineStr">
         <is>
           <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2560">
       <c r="A2560" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2560" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2561">
       <c r="A2561" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2561" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2562">
       <c r="A2562" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2562" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2563">
       <c r="A2563" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2563" t="inlineStr">
         <is>
           <t>669 ₽/кг</t>
         </is>
@@ -31341,116 +31341,116 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2576" t="inlineStr">
         <is>
           <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2577">
       <c r="A2577" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2577" t="inlineStr">
         <is>
           <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2578">
       <c r="A2578" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2578" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2579">
       <c r="A2579" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2579" t="inlineStr">
         <is>
           <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2580">
       <c r="A2580" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2580" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2581">
       <c r="A2581" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2581" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2582">
       <c r="A2582" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2582" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2583">
       <c r="A2583" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2583" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2584">
       <c r="A2584" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2584" t="inlineStr">
         <is>
           <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2585">
       <c r="A2585" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2585" t="inlineStr">
         <is>
           <t>648 ₽/кг</t>
         </is>
@@ -31461,200 +31461,200 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2586" t="inlineStr">
         <is>
           <t>642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2587">
       <c r="A2587" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2587" t="inlineStr">
         <is>
           <t>659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2588">
       <c r="A2588" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2588" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2589">
       <c r="A2589" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2589" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2590">
       <c r="A2590" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2590" t="inlineStr">
         <is>
           <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2591">
       <c r="A2591" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2591" t="inlineStr">
         <is>
           <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2592">
       <c r="A2592" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2592" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2593">
       <c r="A2593" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2593" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2594">
       <c r="A2594" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2594" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2595">
       <c r="A2595" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2595" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2596">
       <c r="A2596" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2596" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2597">
       <c r="A2597" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2597" t="inlineStr">
         <is>
           <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2598">
       <c r="A2598" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2598" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2599">
       <c r="A2599" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2599" t="inlineStr">
         <is>
           <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2600">
       <c r="A2600" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2600" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2601">
       <c r="A2601" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2601" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2602">
       <c r="A2602" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2602" t="inlineStr">
         <is>
           <t>670 ₽/кг</t>
         </is>
@@ -31809,116 +31809,116 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2615" t="inlineStr">
         <is>
           <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2616">
       <c r="A2616" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2616" t="inlineStr">
         <is>
           <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2617">
       <c r="A2617" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2617" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2618">
       <c r="A2618" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2618" t="inlineStr">
         <is>
           <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2619">
       <c r="A2619" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2619" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2620">
       <c r="A2620" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2620" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2621">
       <c r="A2621" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2621" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2622">
       <c r="A2622" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2622" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2623">
       <c r="A2623" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2623" t="inlineStr">
         <is>
           <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2624">
       <c r="A2624" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2624" t="inlineStr">
         <is>
           <t>648 ₽/кг</t>
         </is>
@@ -31929,200 +31929,200 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2625" t="inlineStr">
         <is>
           <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2626">
       <c r="A2626" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2626" t="inlineStr">
         <is>
           <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2627">
       <c r="A2627" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2627" t="inlineStr">
         <is>
-          <t>661 ₽/кг</t>
+          <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2628">
       <c r="A2628" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2628" t="inlineStr">
         <is>
-          <t>660 ₽/кг</t>
+          <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2629">
       <c r="A2629" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2629" t="inlineStr">
         <is>
           <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2630">
       <c r="A2630" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2630" t="inlineStr">
         <is>
           <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2631">
       <c r="A2631" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2631" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2632">
       <c r="A2632" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2632" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2633">
       <c r="A2633" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2633" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2634">
       <c r="A2634" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2634" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2635">
       <c r="A2635" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2635" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2636">
       <c r="A2636" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2636" t="inlineStr">
         <is>
           <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2637">
       <c r="A2637" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2637" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2638">
       <c r="A2638" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2638" t="inlineStr">
         <is>
           <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2639">
       <c r="A2639" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2639" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2640">
       <c r="A2640" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2640" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2641">
       <c r="A2641" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2641" t="inlineStr">
         <is>
           <t>670 ₽/кг</t>
         </is>
@@ -32277,116 +32277,116 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2654" t="inlineStr">
         <is>
           <t>644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2655">
       <c r="A2655" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2655" t="inlineStr">
         <is>
           <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2656">
       <c r="A2656" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2656" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2657">
       <c r="A2657" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2657" t="inlineStr">
         <is>
           <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2658">
       <c r="A2658" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2658" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2659">
       <c r="A2659" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2659" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2660">
       <c r="A2660" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2660" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2661">
       <c r="A2661" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2661" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2662">
       <c r="A2662" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2662" t="inlineStr">
         <is>
           <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2663">
       <c r="A2663" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2663" t="inlineStr">
         <is>
           <t>648 ₽/кг</t>
         </is>
@@ -32397,200 +32397,200 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2664" t="inlineStr">
         <is>
           <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2665">
       <c r="A2665" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2665" t="inlineStr">
         <is>
           <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2666">
       <c r="A2666" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2666" t="inlineStr">
         <is>
           <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2667">
       <c r="A2667" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2667" t="inlineStr">
         <is>
           <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2668">
       <c r="A2668" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2668" t="inlineStr">
         <is>
           <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2669">
       <c r="A2669" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2669" t="inlineStr">
         <is>
           <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2670">
       <c r="A2670" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2670" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2671">
       <c r="A2671" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2671" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2672">
       <c r="A2672" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2672" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2673">
       <c r="A2673" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2673" t="inlineStr">
         <is>
           <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2674">
       <c r="A2674" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2674" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2675">
       <c r="A2675" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2675" t="inlineStr">
         <is>
           <t>654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2676">
       <c r="A2676" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2676" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2677">
       <c r="A2677" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2677" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2678">
       <c r="A2678" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2678" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2679">
       <c r="A2679" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2679" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2680">
       <c r="A2680" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2680" t="inlineStr">
         <is>
           <t>670 ₽/кг</t>
         </is>
@@ -32745,116 +32745,116 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2693" t="inlineStr">
         <is>
           <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2694">
       <c r="A2694" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2694" t="inlineStr">
         <is>
           <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2695">
       <c r="A2695" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2695" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2696">
       <c r="A2696" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2696" t="inlineStr">
         <is>
           <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2697">
       <c r="A2697" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2697" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2698">
       <c r="A2698" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2698" t="inlineStr">
         <is>
           <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2699">
       <c r="A2699" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2699" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2700">
       <c r="A2700" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2700" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2701">
       <c r="A2701" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2701" t="inlineStr">
         <is>
           <t>646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2702">
       <c r="A2702" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2702" t="inlineStr">
         <is>
           <t>649 ₽/кг</t>
         </is>
@@ -32865,200 +32865,200 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2703" t="inlineStr">
         <is>
           <t>643 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2704">
       <c r="A2704" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2704" t="inlineStr">
         <is>
           <t>660 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2705">
       <c r="A2705" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2705" t="inlineStr">
         <is>
           <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2706">
       <c r="A2706" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2706" t="inlineStr">
         <is>
           <t>661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2707">
       <c r="A2707" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2707" t="inlineStr">
         <is>
           <t>663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2708">
       <c r="A2708" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2708" t="inlineStr">
         <is>
           <t>662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2709">
       <c r="A2709" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2709" t="inlineStr">
         <is>
           <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2710">
       <c r="A2710" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2710" t="inlineStr">
         <is>
-          <t>665 ₽/кг</t>
+          <t>664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2711">
       <c r="A2711" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2711" t="inlineStr">
         <is>
-          <t>664 ₽/кг</t>
+          <t>665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2712">
       <c r="A2712" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2712" t="inlineStr">
         <is>
           <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2713">
       <c r="A2713" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2713" t="inlineStr">
         <is>
           <t>666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2714">
       <c r="A2714" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2714" t="inlineStr">
         <is>
           <t>655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2715">
       <c r="A2715" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2715" t="inlineStr">
         <is>
-          <t>668 ₽/кг</t>
+          <t>667 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2716">
       <c r="A2716" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2716" t="inlineStr">
         <is>
-          <t>669 ₽/кг</t>
+          <t>668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2717">
       <c r="A2717" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2717" t="inlineStr">
         <is>
-          <t>667 ₽/кг</t>
+          <t>669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2718">
       <c r="A2718" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2718" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2719">
       <c r="A2719" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2719" t="inlineStr">
         <is>
           <t>671 ₽/кг</t>
         </is>
@@ -33213,116 +33213,116 @@
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2732" t="inlineStr">
         <is>
           <t>645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2733">
       <c r="A2733" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 65 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2733" t="inlineStr">
         <is>
           <t>647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2734">
       <c r="A2734" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2734" t="inlineStr">
         <is>
-          <t>650 ₽/кг</t>
+          <t>649 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2735">
       <c r="A2735" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2735" t="inlineStr">
         <is>
-          <t>651 ₽/кг</t>
+          <t>650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2736">
       <c r="A2736" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2736" t="inlineStr">
         <is>
-          <t>652 ₽/кг</t>
+          <t>651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2737">
       <c r="A2737" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2737" t="inlineStr">
         <is>
           <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2738">
       <c r="A2738" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2738" t="inlineStr">
         <is>
-          <t>653 ₽/кг</t>
+          <t>652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2739">
       <c r="A2739" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 65 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 65 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2739" t="inlineStr">
         <is>
-          <t>649 ₽/кг</t>
+          <t>653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2740">
       <c r="A2740" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2740" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2741">
       <c r="A2741" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2741" t="inlineStr">
         <is>
           <t>679 ₽/кг</t>
         </is>
@@ -33333,200 +33333,200 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2742" t="inlineStr">
         <is>
           <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2743">
       <c r="A2743" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2743" t="inlineStr">
         <is>
           <t>693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2744">
       <c r="A2744" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2744" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>694 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2745">
       <c r="A2745" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2745" t="inlineStr">
         <is>
-          <t>694 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2746">
       <c r="A2746" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2746" t="inlineStr">
         <is>
           <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2747">
       <c r="A2747" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2747" t="inlineStr">
         <is>
           <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2748">
       <c r="A2748" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2748" t="inlineStr">
         <is>
           <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2749">
       <c r="A2749" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2749" t="inlineStr">
         <is>
-          <t>701 ₽/кг</t>
+          <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2750">
       <c r="A2750" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2750" t="inlineStr">
         <is>
-          <t>700 ₽/кг</t>
+          <t>701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2751">
       <c r="A2751" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2751" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2752">
       <c r="A2752" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2752" t="inlineStr">
         <is>
           <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2753">
       <c r="A2753" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2753" t="inlineStr">
         <is>
           <t>686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2754">
       <c r="A2754" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2754" t="inlineStr">
         <is>
-          <t>705 ₽/кг</t>
+          <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2755">
       <c r="A2755" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2755" t="inlineStr">
         <is>
-          <t>706 ₽/кг</t>
+          <t>705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2756">
       <c r="A2756" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2756" t="inlineStr">
         <is>
-          <t>704 ₽/кг</t>
+          <t>706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2757">
       <c r="A2757" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2757" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2758">
       <c r="A2758" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2758" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
@@ -33681,116 +33681,116 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2771" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2772">
       <c r="A2772" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2772" t="inlineStr">
         <is>
           <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2773">
       <c r="A2773" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2773" t="inlineStr">
         <is>
           <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2774">
       <c r="A2774" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2774" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2775">
       <c r="A2775" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2775" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2776">
       <c r="A2776" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2776" t="inlineStr">
         <is>
-          <t>684 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2777">
       <c r="A2777" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2777" t="inlineStr">
         <is>
           <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2778">
       <c r="A2778" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2778" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2779">
       <c r="A2779" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2779" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2780">
       <c r="A2780" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2780" t="inlineStr">
         <is>
           <t>679 ₽/кг</t>
         </is>
@@ -33801,200 +33801,200 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2781" t="inlineStr">
         <is>
           <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2782">
       <c r="A2782" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2782" t="inlineStr">
         <is>
           <t>693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2783">
       <c r="A2783" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2783" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2784">
       <c r="A2784" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2784" t="inlineStr">
         <is>
-          <t>695 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2785">
       <c r="A2785" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2785" t="inlineStr">
         <is>
           <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2786">
       <c r="A2786" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2786" t="inlineStr">
         <is>
           <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2787">
       <c r="A2787" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2787" t="inlineStr">
         <is>
           <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2788">
       <c r="A2788" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2788" t="inlineStr">
         <is>
-          <t>701 ₽/кг</t>
+          <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2789">
       <c r="A2789" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2789" t="inlineStr">
         <is>
-          <t>700 ₽/кг</t>
+          <t>701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2790">
       <c r="A2790" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2790" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2791">
       <c r="A2791" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2791" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2792">
       <c r="A2792" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2792" t="inlineStr">
         <is>
           <t>686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2793">
       <c r="A2793" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2793" t="inlineStr">
         <is>
-          <t>705 ₽/кг</t>
+          <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2794">
       <c r="A2794" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2794" t="inlineStr">
         <is>
-          <t>706 ₽/кг</t>
+          <t>705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2795">
       <c r="A2795" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2795" t="inlineStr">
         <is>
-          <t>704 ₽/кг</t>
+          <t>706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2796">
       <c r="A2796" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2796" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2797">
       <c r="A2797" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2797" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
@@ -34149,116 +34149,116 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2810" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2811">
       <c r="A2811" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2811" t="inlineStr">
         <is>
           <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2812">
       <c r="A2812" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2812" t="inlineStr">
         <is>
           <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2813">
       <c r="A2813" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2813" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2814">
       <c r="A2814" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2814" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2815">
       <c r="A2815" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2815" t="inlineStr">
         <is>
-          <t>684 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2816">
       <c r="A2816" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2816" t="inlineStr">
         <is>
           <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2817">
       <c r="A2817" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2817" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2818">
       <c r="A2818" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2818" t="inlineStr">
         <is>
           <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2819">
       <c r="A2819" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2819" t="inlineStr">
         <is>
           <t>680 ₽/кг</t>
         </is>
@@ -34269,200 +34269,200 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2820" t="inlineStr">
         <is>
           <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2821">
       <c r="A2821" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2821" t="inlineStr">
         <is>
           <t>693 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2822">
       <c r="A2822" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2822" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2823">
       <c r="A2823" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2823" t="inlineStr">
         <is>
-          <t>695 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2824">
       <c r="A2824" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2824" t="inlineStr">
         <is>
           <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2825">
       <c r="A2825" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2825" t="inlineStr">
         <is>
           <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2826">
       <c r="A2826" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2826" t="inlineStr">
         <is>
           <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2827">
       <c r="A2827" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2827" t="inlineStr">
         <is>
-          <t>701 ₽/кг</t>
+          <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2828">
       <c r="A2828" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2828" t="inlineStr">
         <is>
-          <t>700 ₽/кг</t>
+          <t>701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2829">
       <c r="A2829" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2829" t="inlineStr">
         <is>
           <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2830">
       <c r="A2830" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2830" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2831">
       <c r="A2831" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2831" t="inlineStr">
         <is>
           <t>686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2832">
       <c r="A2832" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2832" t="inlineStr">
         <is>
-          <t>706 ₽/кг</t>
+          <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2833">
       <c r="A2833" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2833" t="inlineStr">
         <is>
-          <t>707 ₽/кг</t>
+          <t>706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2834">
       <c r="A2834" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2834" t="inlineStr">
         <is>
-          <t>704 ₽/кг</t>
+          <t>707 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2835">
       <c r="A2835" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2835" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2836">
       <c r="A2836" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2836" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
@@ -34617,116 +34617,116 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2849" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2850">
       <c r="A2850" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2850" t="inlineStr">
         <is>
           <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2851">
       <c r="A2851" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2851" t="inlineStr">
         <is>
           <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2852">
       <c r="A2852" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2852" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2853">
       <c r="A2853" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2853" t="inlineStr">
         <is>
-          <t>683 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2854">
       <c r="A2854" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2854" t="inlineStr">
         <is>
-          <t>684 ₽/кг</t>
+          <t>683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2855">
       <c r="A2855" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2855" t="inlineStr">
         <is>
-          <t>685 ₽/кг</t>
+          <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2856">
       <c r="A2856" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2856" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>685 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2857">
       <c r="A2857" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2857" t="inlineStr">
         <is>
           <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2858">
       <c r="A2858" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2858" t="inlineStr">
         <is>
           <t>680 ₽/кг</t>
         </is>
@@ -34737,200 +34737,200 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2859" t="inlineStr">
         <is>
           <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2860">
       <c r="A2860" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2860" t="inlineStr">
         <is>
           <t>694 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2861">
       <c r="A2861" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2861" t="inlineStr">
         <is>
-          <t>698 ₽/кг</t>
+          <t>696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2862">
       <c r="A2862" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2862" t="inlineStr">
         <is>
-          <t>696 ₽/кг</t>
+          <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2863">
       <c r="A2863" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2863" t="inlineStr">
         <is>
           <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2864">
       <c r="A2864" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2864" t="inlineStr">
         <is>
           <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2865">
       <c r="A2865" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2865" t="inlineStr">
         <is>
           <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2866">
       <c r="A2866" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2866" t="inlineStr">
         <is>
-          <t>702 ₽/кг</t>
+          <t>701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2867">
       <c r="A2867" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2867" t="inlineStr">
         <is>
-          <t>701 ₽/кг</t>
+          <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2868">
       <c r="A2868" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2868" t="inlineStr">
         <is>
           <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2869">
       <c r="A2869" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2869" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2870">
       <c r="A2870" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2870" t="inlineStr">
         <is>
           <t>686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2871">
       <c r="A2871" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2871" t="inlineStr">
         <is>
-          <t>706 ₽/кг</t>
+          <t>705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2872">
       <c r="A2872" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2872" t="inlineStr">
         <is>
-          <t>707 ₽/кг</t>
+          <t>706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2873">
       <c r="A2873" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2873" t="inlineStr">
         <is>
-          <t>705 ₽/кг</t>
+          <t>707 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2874">
       <c r="A2874" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2874" t="inlineStr">
         <is>
           <t>709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2875">
       <c r="A2875" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2875" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
@@ -35085,116 +35085,116 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2888" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2889">
       <c r="A2889" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2889" t="inlineStr">
         <is>
           <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2890">
       <c r="A2890" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2890" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2891">
       <c r="A2891" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2891" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2892">
       <c r="A2892" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2892" t="inlineStr">
         <is>
-          <t>684 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2893">
       <c r="A2893" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2893" t="inlineStr">
         <is>
           <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2894">
       <c r="A2894" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2894" t="inlineStr">
         <is>
-          <t>685 ₽/кг</t>
+          <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2895">
       <c r="A2895" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2895" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>685 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2896">
       <c r="A2896" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2896" t="inlineStr">
         <is>
           <t>677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2897">
       <c r="A2897" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2897" t="inlineStr">
         <is>
           <t>680 ₽/кг</t>
         </is>
@@ -35205,200 +35205,200 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2898" t="inlineStr">
         <is>
           <t>674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2899">
       <c r="A2899" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2899" t="inlineStr">
         <is>
           <t>694 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2900">
       <c r="A2900" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2900" t="inlineStr">
         <is>
-          <t>698 ₽/кг</t>
+          <t>697 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2901">
       <c r="A2901" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2901" t="inlineStr">
         <is>
-          <t>697 ₽/кг</t>
+          <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2902">
       <c r="A2902" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2902" t="inlineStr">
         <is>
           <t>699 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2903">
       <c r="A2903" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2903" t="inlineStr">
         <is>
           <t>698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2904">
       <c r="A2904" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2904" t="inlineStr">
         <is>
           <t>700 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2905">
       <c r="A2905" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2905" t="inlineStr">
         <is>
-          <t>702 ₽/кг</t>
+          <t>701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2906">
       <c r="A2906" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2906" t="inlineStr">
         <is>
-          <t>701 ₽/кг</t>
+          <t>702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2907">
       <c r="A2907" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2907" t="inlineStr">
         <is>
           <t>704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2908">
       <c r="A2908" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2908" t="inlineStr">
         <is>
           <t>703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2909">
       <c r="A2909" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2909" t="inlineStr">
         <is>
           <t>686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2910">
       <c r="A2910" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2910" t="inlineStr">
         <is>
-          <t>706 ₽/кг</t>
+          <t>705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2911">
       <c r="A2911" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2911" t="inlineStr">
         <is>
-          <t>707 ₽/кг</t>
+          <t>706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2912">
       <c r="A2912" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2912" t="inlineStr">
         <is>
-          <t>705 ₽/кг</t>
+          <t>707 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2913">
       <c r="A2913" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2913" t="inlineStr">
         <is>
           <t>709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2914">
       <c r="A2914" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2914" t="inlineStr">
         <is>
           <t>708 ₽/кг</t>
         </is>
@@ -35553,116 +35553,116 @@
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2927" t="inlineStr">
         <is>
           <t>676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2928">
       <c r="A2928" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 70 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2928" t="inlineStr">
         <is>
           <t>678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2929">
       <c r="A2929" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2929" t="inlineStr">
         <is>
-          <t>681 ₽/кг</t>
+          <t>680 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2930">
       <c r="A2930" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2930" t="inlineStr">
         <is>
-          <t>682 ₽/кг</t>
+          <t>681 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2931">
       <c r="A2931" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2931" t="inlineStr">
         <is>
-          <t>684 ₽/кг</t>
+          <t>682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2932">
       <c r="A2932" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2932" t="inlineStr">
         <is>
           <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2933">
       <c r="A2933" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2933" t="inlineStr">
         <is>
-          <t>685 ₽/кг</t>
+          <t>684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2934">
       <c r="A2934" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 70 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 70 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2934" t="inlineStr">
         <is>
-          <t>680 ₽/кг</t>
+          <t>685 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2935">
       <c r="A2935" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2935" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2936">
       <c r="A2936" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2936" t="inlineStr">
         <is>
           <t>718 ₽/кг</t>
         </is>
@@ -35673,200 +35673,200 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2937" t="inlineStr">
         <is>
           <t>713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2938">
       <c r="A2938" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2938" t="inlineStr">
         <is>
           <t>729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2939">
       <c r="A2939" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2939" t="inlineStr">
         <is>
           <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2940">
       <c r="A2940" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2940" t="inlineStr">
         <is>
           <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2941">
       <c r="A2941" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2941" t="inlineStr">
         <is>
           <t>733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2942">
       <c r="A2942" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2942" t="inlineStr">
         <is>
           <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2943">
       <c r="A2943" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2943" t="inlineStr">
         <is>
           <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2944">
       <c r="A2944" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2944" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2945">
       <c r="A2945" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2945" t="inlineStr">
         <is>
-          <t>736 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2946">
       <c r="A2946" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2946" t="inlineStr">
         <is>
           <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2947">
       <c r="A2947" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2947" t="inlineStr">
         <is>
           <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2948">
       <c r="A2948" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2948" t="inlineStr">
         <is>
           <t>724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2949">
       <c r="A2949" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2949" t="inlineStr">
         <is>
           <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2950">
       <c r="A2950" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2950" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2951">
       <c r="A2951" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2951" t="inlineStr">
         <is>
-          <t>740 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2952">
       <c r="A2952" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2952" t="inlineStr">
         <is>
           <t>744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2953">
       <c r="A2953" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2953" t="inlineStr">
         <is>
           <t>743 ₽/кг</t>
         </is>
@@ -36021,116 +36021,116 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2966" t="inlineStr">
         <is>
           <t>714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2967">
       <c r="A2967" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2967" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2968">
       <c r="A2968" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2968" t="inlineStr">
         <is>
           <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2969">
       <c r="A2969" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2969" t="inlineStr">
         <is>
-          <t>720 ₽/кг</t>
+          <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2970">
       <c r="A2970" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2970" t="inlineStr">
         <is>
-          <t>721 ₽/кг</t>
+          <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2971">
       <c r="A2971" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2971" t="inlineStr">
         <is>
           <t>721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2972">
       <c r="A2972" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2972" t="inlineStr">
         <is>
-          <t>723 ₽/кг</t>
+          <t>721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2973">
       <c r="A2973" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2973" t="inlineStr">
         <is>
-          <t>719 ₽/кг</t>
+          <t>723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2974">
       <c r="A2974" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2974" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2975">
       <c r="A2975" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2975" t="inlineStr">
         <is>
           <t>718 ₽/кг</t>
         </is>
@@ -36141,200 +36141,200 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2976" t="inlineStr">
         <is>
           <t>713 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2977">
       <c r="A2977" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2977" t="inlineStr">
         <is>
           <t>730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2978">
       <c r="A2978" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2978" t="inlineStr">
         <is>
-          <t>732 ₽/кг</t>
+          <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2979">
       <c r="A2979" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2979" t="inlineStr">
         <is>
-          <t>731 ₽/кг</t>
+          <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2980">
       <c r="A2980" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2980" t="inlineStr">
         <is>
           <t>733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2981">
       <c r="A2981" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2981" t="inlineStr">
         <is>
           <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2982">
       <c r="A2982" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2982" t="inlineStr">
         <is>
           <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2983">
       <c r="A2983" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2983" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2984">
       <c r="A2984" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2984" t="inlineStr">
         <is>
-          <t>736 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2985">
       <c r="A2985" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2985" t="inlineStr">
         <is>
           <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2986">
       <c r="A2986" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2986" t="inlineStr">
         <is>
           <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2987">
       <c r="A2987" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2987" t="inlineStr">
         <is>
           <t>724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2988">
       <c r="A2988" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2988" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2989">
       <c r="A2989" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2989" t="inlineStr">
         <is>
           <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2990">
       <c r="A2990" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2990" t="inlineStr">
         <is>
-          <t>740 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2991">
       <c r="A2991" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2991" t="inlineStr">
         <is>
           <t>744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="2992">
       <c r="A2992" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B2992" t="inlineStr">
         <is>
           <t>743 ₽/кг</t>
         </is>
@@ -36489,116 +36489,116 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3005" t="inlineStr">
         <is>
           <t>715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3006">
       <c r="A3006" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3006" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3007">
       <c r="A3007" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3007" t="inlineStr">
         <is>
           <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3008">
       <c r="A3008" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3008" t="inlineStr">
         <is>
-          <t>720 ₽/кг</t>
+          <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3009">
       <c r="A3009" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3009" t="inlineStr">
         <is>
-          <t>721 ₽/кг</t>
+          <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3010">
       <c r="A3010" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3010" t="inlineStr">
         <is>
-          <t>722 ₽/кг</t>
+          <t>721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3011">
       <c r="A3011" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3011" t="inlineStr">
         <is>
-          <t>723 ₽/кг</t>
+          <t>722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3012">
       <c r="A3012" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3012" t="inlineStr">
         <is>
-          <t>719 ₽/кг</t>
+          <t>723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3013">
       <c r="A3013" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3013" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3014">
       <c r="A3014" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3014" t="inlineStr">
         <is>
           <t>718 ₽/кг</t>
         </is>
@@ -36609,200 +36609,200 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3015" t="inlineStr">
         <is>
           <t>714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3016">
       <c r="A3016" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3016" t="inlineStr">
         <is>
           <t>730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3017">
       <c r="A3017" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3017" t="inlineStr">
         <is>
-          <t>732 ₽/кг</t>
+          <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3018">
       <c r="A3018" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3018" t="inlineStr">
         <is>
-          <t>731 ₽/кг</t>
+          <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3019">
       <c r="A3019" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3019" t="inlineStr">
         <is>
           <t>734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3020">
       <c r="A3020" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3020" t="inlineStr">
         <is>
           <t>733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3021">
       <c r="A3021" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3021" t="inlineStr">
         <is>
           <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3022">
       <c r="A3022" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3022" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3023">
       <c r="A3023" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3023" t="inlineStr">
         <is>
-          <t>736 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3024">
       <c r="A3024" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3024" t="inlineStr">
         <is>
           <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3025">
       <c r="A3025" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3025" t="inlineStr">
         <is>
           <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3026">
       <c r="A3026" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3026" t="inlineStr">
         <is>
           <t>724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3027">
       <c r="A3027" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3027" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3028">
       <c r="A3028" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3028" t="inlineStr">
         <is>
-          <t>742 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3029">
       <c r="A3029" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3029" t="inlineStr">
         <is>
-          <t>740 ₽/кг</t>
+          <t>742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3030">
       <c r="A3030" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3030" t="inlineStr">
         <is>
           <t>744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3031">
       <c r="A3031" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3031" t="inlineStr">
         <is>
           <t>743 ₽/кг</t>
         </is>
@@ -36957,116 +36957,116 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3044" t="inlineStr">
         <is>
           <t>715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3045">
       <c r="A3045" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3045" t="inlineStr">
         <is>
           <t>717 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3046">
       <c r="A3046" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3046" t="inlineStr">
         <is>
-          <t>720 ₽/кг</t>
+          <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3047">
       <c r="A3047" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3047" t="inlineStr">
         <is>
           <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3048">
       <c r="A3048" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3048" t="inlineStr">
         <is>
-          <t>721 ₽/кг</t>
+          <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3049">
       <c r="A3049" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3049" t="inlineStr">
         <is>
-          <t>722 ₽/кг</t>
+          <t>721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3050">
       <c r="A3050" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3050" t="inlineStr">
         <is>
-          <t>723 ₽/кг</t>
+          <t>722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3051">
       <c r="A3051" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3051" t="inlineStr">
         <is>
-          <t>719 ₽/кг</t>
+          <t>723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3052">
       <c r="A3052" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3052" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3053">
       <c r="A3053" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3053" t="inlineStr">
         <is>
           <t>718 ₽/кг</t>
         </is>
@@ -37077,200 +37077,200 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3054" t="inlineStr">
         <is>
           <t>714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3055">
       <c r="A3055" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3055" t="inlineStr">
         <is>
           <t>730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3056">
       <c r="A3056" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3056" t="inlineStr">
         <is>
-          <t>732 ₽/кг</t>
+          <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3057">
       <c r="A3057" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3057" t="inlineStr">
         <is>
-          <t>731 ₽/кг</t>
+          <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3058">
       <c r="A3058" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3058" t="inlineStr">
         <is>
           <t>734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3059">
       <c r="A3059" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3059" t="inlineStr">
         <is>
           <t>733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3060">
       <c r="A3060" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3060" t="inlineStr">
         <is>
           <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3061">
       <c r="A3061" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3061" t="inlineStr">
         <is>
-          <t>738 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3062">
       <c r="A3062" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3062" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3063">
       <c r="A3063" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3063" t="inlineStr">
         <is>
           <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3064">
       <c r="A3064" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3064" t="inlineStr">
         <is>
           <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3065">
       <c r="A3065" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3065" t="inlineStr">
         <is>
           <t>724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3066">
       <c r="A3066" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3066" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3067">
       <c r="A3067" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3067" t="inlineStr">
         <is>
-          <t>742 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3068">
       <c r="A3068" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3068" t="inlineStr">
         <is>
-          <t>740 ₽/кг</t>
+          <t>742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3069">
       <c r="A3069" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3069" t="inlineStr">
         <is>
           <t>744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3070">
       <c r="A3070" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3070" t="inlineStr">
         <is>
           <t>744 ₽/кг</t>
         </is>
@@ -37425,116 +37425,116 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3083" t="inlineStr">
         <is>
           <t>715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3084">
       <c r="A3084" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3084" t="inlineStr">
         <is>
           <t>717 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3085">
       <c r="A3085" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3085" t="inlineStr">
         <is>
-          <t>720 ₽/кг</t>
+          <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3086">
       <c r="A3086" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3086" t="inlineStr">
         <is>
           <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3087">
       <c r="A3087" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3087" t="inlineStr">
         <is>
-          <t>721 ₽/кг</t>
+          <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3088">
       <c r="A3088" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3088" t="inlineStr">
         <is>
-          <t>722 ₽/кг</t>
+          <t>721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3089">
       <c r="A3089" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3089" t="inlineStr">
         <is>
-          <t>723 ₽/кг</t>
+          <t>722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3090">
       <c r="A3090" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3090" t="inlineStr">
         <is>
-          <t>719 ₽/кг</t>
+          <t>723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3091">
       <c r="A3091" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3091" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3092">
       <c r="A3092" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3092" t="inlineStr">
         <is>
           <t>718 ₽/кг</t>
         </is>
@@ -37545,200 +37545,200 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3093" t="inlineStr">
         <is>
           <t>714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3094">
       <c r="A3094" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3094" t="inlineStr">
         <is>
           <t>730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3095">
       <c r="A3095" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3095" t="inlineStr">
         <is>
-          <t>732 ₽/кг</t>
+          <t>731 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3096">
       <c r="A3096" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3096" t="inlineStr">
         <is>
-          <t>731 ₽/кг</t>
+          <t>732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3097">
       <c r="A3097" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3097" t="inlineStr">
         <is>
           <t>734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3098">
       <c r="A3098" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3098" t="inlineStr">
         <is>
           <t>733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3099">
       <c r="A3099" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3099" t="inlineStr">
         <is>
           <t>736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3100">
       <c r="A3100" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3100" t="inlineStr">
         <is>
-          <t>738 ₽/кг</t>
+          <t>737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3101">
       <c r="A3101" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3101" t="inlineStr">
         <is>
-          <t>737 ₽/кг</t>
+          <t>738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3102">
       <c r="A3102" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3102" t="inlineStr">
         <is>
           <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3103">
       <c r="A3103" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3103" t="inlineStr">
         <is>
           <t>739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3104">
       <c r="A3104" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3104" t="inlineStr">
         <is>
           <t>724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3105">
       <c r="A3105" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3105" t="inlineStr">
         <is>
-          <t>741 ₽/кг</t>
+          <t>740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3106">
       <c r="A3106" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3106" t="inlineStr">
         <is>
-          <t>742 ₽/кг</t>
+          <t>741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3107">
       <c r="A3107" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3107" t="inlineStr">
         <is>
-          <t>740 ₽/кг</t>
+          <t>742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3108">
       <c r="A3108" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3108" t="inlineStr">
         <is>
           <t>745 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3109">
       <c r="A3109" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3109" t="inlineStr">
         <is>
           <t>744 ₽/кг</t>
         </is>
@@ -37893,116 +37893,116 @@
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3122" t="inlineStr">
         <is>
           <t>716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3123">
       <c r="A3123" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 80 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3123" t="inlineStr">
         <is>
           <t>717 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3124">
       <c r="A3124" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3124" t="inlineStr">
         <is>
-          <t>720 ₽/кг</t>
+          <t>719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3125">
       <c r="A3125" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3125" t="inlineStr">
         <is>
           <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3126">
       <c r="A3126" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3126" t="inlineStr">
         <is>
-          <t>721 ₽/кг</t>
+          <t>720 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3127">
       <c r="A3127" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3127" t="inlineStr">
         <is>
-          <t>722 ₽/кг</t>
+          <t>721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3128">
       <c r="A3128" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3128" t="inlineStr">
         <is>
-          <t>723 ₽/кг</t>
+          <t>722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3129">
       <c r="A3129" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 80 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 80 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3129" t="inlineStr">
         <is>
-          <t>719 ₽/кг</t>
+          <t>723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3130">
       <c r="A3130" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3130" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3131">
       <c r="A3131" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3131" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
@@ -38013,200 +38013,200 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3132" t="inlineStr">
         <is>
           <t>749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3133">
       <c r="A3133" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3133" t="inlineStr">
         <is>
           <t>765 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3134">
       <c r="A3134" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3134" t="inlineStr">
         <is>
           <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3135">
       <c r="A3135" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3135" t="inlineStr">
         <is>
           <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3136">
       <c r="A3136" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3136" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3137">
       <c r="A3137" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3137" t="inlineStr">
         <is>
           <t>769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3138">
       <c r="A3138" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3138" t="inlineStr">
         <is>
           <t>772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3139">
       <c r="A3139" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3139" t="inlineStr">
         <is>
           <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3140">
       <c r="A3140" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3140" t="inlineStr">
         <is>
           <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3141">
       <c r="A3141" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3141" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3142">
       <c r="A3142" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3142" t="inlineStr">
         <is>
           <t>775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3143">
       <c r="A3143" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3143" t="inlineStr">
         <is>
           <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3144">
       <c r="A3144" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3144" t="inlineStr">
         <is>
-          <t>779 ₽/кг</t>
+          <t>777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3145">
       <c r="A3145" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3145" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3146">
       <c r="A3146" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3146" t="inlineStr">
         <is>
-          <t>777 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3147">
       <c r="A3147" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3147" t="inlineStr">
         <is>
           <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3148">
       <c r="A3148" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3148" t="inlineStr">
         <is>
           <t>782 ₽/кг</t>
         </is>
@@ -38361,116 +38361,116 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3161" t="inlineStr">
         <is>
           <t>751 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3162">
       <c r="A3162" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 1 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3162" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3163">
       <c r="A3163" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3163" t="inlineStr">
         <is>
-          <t>755 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3164">
       <c r="A3164" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3164" t="inlineStr">
         <is>
-          <t>756 ₽/кг</t>
+          <t>755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3165">
       <c r="A3165" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3165" t="inlineStr">
         <is>
-          <t>757 ₽/кг</t>
+          <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3166">
       <c r="A3166" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3166" t="inlineStr">
         <is>
-          <t>758 ₽/кг</t>
+          <t>757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3167">
       <c r="A3167" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3167" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3168">
       <c r="A3168" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 1 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 1 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3168" t="inlineStr">
         <is>
-          <t>754 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3169">
       <c r="A3169" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3169" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3170">
       <c r="A3170" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3170" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
@@ -38481,200 +38481,200 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3171" t="inlineStr">
         <is>
           <t>749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3172">
       <c r="A3172" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3172" t="inlineStr">
         <is>
           <t>765 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3173">
       <c r="A3173" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3173" t="inlineStr">
         <is>
-          <t>768 ₽/кг</t>
+          <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3174">
       <c r="A3174" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3174" t="inlineStr">
         <is>
-          <t>767 ₽/кг</t>
+          <t>768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3175">
       <c r="A3175" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3175" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3176">
       <c r="A3176" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3176" t="inlineStr">
         <is>
           <t>769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3177">
       <c r="A3177" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3177" t="inlineStr">
         <is>
           <t>772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3178">
       <c r="A3178" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3178" t="inlineStr">
         <is>
-          <t>774 ₽/кг</t>
+          <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3179">
       <c r="A3179" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3179" t="inlineStr">
         <is>
-          <t>773 ₽/кг</t>
+          <t>774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3180">
       <c r="A3180" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3180" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3181">
       <c r="A3181" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3181" t="inlineStr">
         <is>
           <t>775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3182">
       <c r="A3182" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3182" t="inlineStr">
         <is>
           <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3183">
       <c r="A3183" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3183" t="inlineStr">
         <is>
-          <t>779 ₽/кг</t>
+          <t>777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3184">
       <c r="A3184" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3184" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3185">
       <c r="A3185" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3185" t="inlineStr">
         <is>
-          <t>777 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3186">
       <c r="A3186" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3186" t="inlineStr">
         <is>
           <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3187">
       <c r="A3187" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3187" t="inlineStr">
         <is>
           <t>783 ₽/кг</t>
         </is>
@@ -38829,116 +38829,116 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3200" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3201">
       <c r="A3201" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 2 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3201" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3202">
       <c r="A3202" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3202" t="inlineStr">
         <is>
-          <t>755 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3203">
       <c r="A3203" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3203" t="inlineStr">
         <is>
-          <t>756 ₽/кг</t>
+          <t>755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3204">
       <c r="A3204" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3204" t="inlineStr">
         <is>
-          <t>757 ₽/кг</t>
+          <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3205">
       <c r="A3205" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3205" t="inlineStr">
         <is>
-          <t>758 ₽/кг</t>
+          <t>757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3206">
       <c r="A3206" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3206" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3207">
       <c r="A3207" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 2 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 2 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3207" t="inlineStr">
         <is>
-          <t>754 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3208">
       <c r="A3208" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3208" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3209">
       <c r="A3209" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3209" t="inlineStr">
         <is>
           <t>754 ₽/кг</t>
         </is>
@@ -38949,200 +38949,200 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3210" t="inlineStr">
         <is>
           <t>749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3211">
       <c r="A3211" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3211" t="inlineStr">
         <is>
           <t>766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3212">
       <c r="A3212" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3212" t="inlineStr">
         <is>
-          <t>768 ₽/кг</t>
+          <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3213">
       <c r="A3213" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3213" t="inlineStr">
         <is>
-          <t>767 ₽/кг</t>
+          <t>768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3214">
       <c r="A3214" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3214" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3215">
       <c r="A3215" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3215" t="inlineStr">
         <is>
           <t>769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3216">
       <c r="A3216" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3216" t="inlineStr">
         <is>
           <t>772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3217">
       <c r="A3217" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3217" t="inlineStr">
         <is>
-          <t>774 ₽/кг</t>
+          <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3218">
       <c r="A3218" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3218" t="inlineStr">
         <is>
-          <t>773 ₽/кг</t>
+          <t>774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3219">
       <c r="A3219" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3219" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3220">
       <c r="A3220" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3220" t="inlineStr">
         <is>
           <t>775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3221">
       <c r="A3221" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3221" t="inlineStr">
         <is>
           <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3222">
       <c r="A3222" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3222" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3223">
       <c r="A3223" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3223" t="inlineStr">
         <is>
-          <t>781 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3224">
       <c r="A3224" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3224" t="inlineStr">
         <is>
-          <t>778 ₽/кг</t>
+          <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3225">
       <c r="A3225" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3225" t="inlineStr">
         <is>
           <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3226">
       <c r="A3226" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3226" t="inlineStr">
         <is>
           <t>783 ₽/кг</t>
         </is>
@@ -39297,116 +39297,116 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3239" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3240">
       <c r="A3240" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 3 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3240" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3241">
       <c r="A3241" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3241" t="inlineStr">
         <is>
-          <t>755 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3242">
       <c r="A3242" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3242" t="inlineStr">
         <is>
-          <t>756 ₽/кг</t>
+          <t>755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3243">
       <c r="A3243" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3243" t="inlineStr">
         <is>
-          <t>757 ₽/кг</t>
+          <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3244">
       <c r="A3244" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3244" t="inlineStr">
         <is>
-          <t>758 ₽/кг</t>
+          <t>757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3245">
       <c r="A3245" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3245" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3246">
       <c r="A3246" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 3 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 3 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3246" t="inlineStr">
         <is>
-          <t>754 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3247">
       <c r="A3247" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3247" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3248">
       <c r="A3248" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3248" t="inlineStr">
         <is>
           <t>754 ₽/кг</t>
         </is>
@@ -39417,200 +39417,200 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3249" t="inlineStr">
         <is>
           <t>750 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3250">
       <c r="A3250" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3250" t="inlineStr">
         <is>
           <t>766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3251">
       <c r="A3251" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3251" t="inlineStr">
         <is>
-          <t>768 ₽/кг</t>
+          <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3252">
       <c r="A3252" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3252" t="inlineStr">
         <is>
-          <t>767 ₽/кг</t>
+          <t>768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3253">
       <c r="A3253" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3253" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3254">
       <c r="A3254" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3254" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3255">
       <c r="A3255" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3255" t="inlineStr">
         <is>
           <t>772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3256">
       <c r="A3256" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3256" t="inlineStr">
         <is>
-          <t>774 ₽/кг</t>
+          <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3257">
       <c r="A3257" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3257" t="inlineStr">
         <is>
-          <t>773 ₽/кг</t>
+          <t>774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3258">
       <c r="A3258" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3258" t="inlineStr">
         <is>
           <t>777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3259">
       <c r="A3259" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3259" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3260">
       <c r="A3260" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3260" t="inlineStr">
         <is>
           <t>761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3261">
       <c r="A3261" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3261" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3262">
       <c r="A3262" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3262" t="inlineStr">
         <is>
-          <t>781 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3263">
       <c r="A3263" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3263" t="inlineStr">
         <is>
-          <t>778 ₽/кг</t>
+          <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3264">
       <c r="A3264" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3264" t="inlineStr">
         <is>
           <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3265">
       <c r="A3265" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3265" t="inlineStr">
         <is>
           <t>783 ₽/кг</t>
         </is>
@@ -39765,116 +39765,116 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3278" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3279">
       <c r="A3279" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 4 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3279" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3280">
       <c r="A3280" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3280" t="inlineStr">
         <is>
-          <t>755 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3281">
       <c r="A3281" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3281" t="inlineStr">
         <is>
-          <t>756 ₽/кг</t>
+          <t>755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3282">
       <c r="A3282" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3282" t="inlineStr">
         <is>
-          <t>757 ₽/кг</t>
+          <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3283">
       <c r="A3283" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3283" t="inlineStr">
         <is>
-          <t>759 ₽/кг</t>
+          <t>757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3284">
       <c r="A3284" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3284" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3285">
       <c r="A3285" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 4 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 4 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3285" t="inlineStr">
         <is>
-          <t>754 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3286">
       <c r="A3286" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 11ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3286" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3287">
       <c r="A3287" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 12Х1 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3287" t="inlineStr">
         <is>
           <t>754 ₽/кг</t>
         </is>
@@ -39885,200 +39885,200 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 13Х ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3288" t="inlineStr">
         <is>
           <t>750 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3289">
       <c r="A3289" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 40С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3289" t="inlineStr">
         <is>
           <t>766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3290">
       <c r="A3290" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3290" t="inlineStr">
         <is>
-          <t>768 ₽/кг</t>
+          <t>767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3291">
       <c r="A3291" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 50ХГ ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 50ХГА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3291" t="inlineStr">
         <is>
-          <t>767 ₽/кг</t>
+          <t>768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3292">
       <c r="A3292" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 50ХГФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3292" t="inlineStr">
         <is>
           <t>771 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3293">
       <c r="A3293" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 50ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3293" t="inlineStr">
         <is>
           <t>770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3294">
       <c r="A3294" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 51ХФА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3294" t="inlineStr">
         <is>
           <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3295">
       <c r="A3295" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3295" t="inlineStr">
         <is>
-          <t>775 ₽/кг</t>
+          <t>773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3296">
       <c r="A3296" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 55С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 55С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3296" t="inlineStr">
         <is>
-          <t>773 ₽/кг</t>
+          <t>775 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3297">
       <c r="A3297" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 55С2ГФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3297" t="inlineStr">
         <is>
           <t>777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3298">
       <c r="A3298" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 55ХГР ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3298" t="inlineStr">
         <is>
           <t>776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3299">
       <c r="A3299" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 60Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3299" t="inlineStr">
         <is>
           <t>761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3300">
       <c r="A3300" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3300" t="inlineStr">
         <is>
-          <t>780 ₽/кг</t>
+          <t>778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3301">
       <c r="A3301" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 60С2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3301" t="inlineStr">
         <is>
-          <t>781 ₽/кг</t>
+          <t>780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3302">
       <c r="A3302" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 60С2 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 60С2Г ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3302" t="inlineStr">
         <is>
-          <t>778 ₽/кг</t>
+          <t>781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3303">
       <c r="A3303" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 60С2Н2А ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3303" t="inlineStr">
         <is>
           <t>784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3304">
       <c r="A3304" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 60С2ХА ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3304" t="inlineStr">
         <is>
           <t>783 ₽/кг</t>
         </is>
@@ -40233,114 +40233,114 @@
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 9ХФ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3317" t="inlineStr">
         <is>
           <t>752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3318">
       <c r="A3318" t="inlineStr">
         <is>
           <t>Шар стальной мелющий 90 мм группа твердости 5 9ХФМ ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3318" t="inlineStr">
         <is>
           <t>753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3319">
       <c r="A3319" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3319" t="inlineStr">
         <is>
           <t>755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3320">
       <c r="A3320" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 ст65 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3320" t="inlineStr">
         <is>
-          <t>756 ₽/кг</t>
+          <t>755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3321">
       <c r="A3321" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 ст70 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3321" t="inlineStr">
         <is>
-          <t>758 ₽/кг</t>
+          <t>756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3322">
       <c r="A3322" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 ст75 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3322" t="inlineStr">
         <is>
-          <t>759 ₽/кг</t>
+          <t>758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3323">
       <c r="A3323" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 ст80 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3323" t="inlineStr">
         <is>
-          <t>760 ₽/кг</t>
+          <t>759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="3324">
       <c r="A3324" t="inlineStr">
         <is>
-          <t>Шар стальной мелющий 90 мм группа твердости 5 ЭП430 ГОСТ 7524-2015</t>
+          <t>Шар стальной мелющий 90 мм группа твердости 5 ст85 ГОСТ 7524-2015</t>
         </is>
       </c>
       <c r="B3324" t="inlineStr">
         <is>
-          <t>755 ₽/кг</t>
+          <t>760 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>