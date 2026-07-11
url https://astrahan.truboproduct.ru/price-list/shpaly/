--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -561,176 +561,176 @@
         <is>
           <t>Шпала деревянная железнодорожная II 160х130х160х230 мм ГОСТ 78-2004</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>3663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Шпала деревянная железнодорожная III 150х105х140х230 мм ГОСТ 78-2004</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>3647 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш1</t>
+          <t>Шпала железобетонная Ш-А05</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>3549 ₽/шт.</t>
+          <t>3852 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш1-М</t>
+          <t>Шпала железобетонная Ш-АРС-М</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>3813 ₽/шт.</t>
+          <t>3841 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш1-Ч</t>
+          <t>Шпала железобетонная Ш-АРС-Ч</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>3581 ₽/шт.</t>
+          <t>3556 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш3</t>
+          <t>Шпала железобетонная Ш1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3939 ₽/шт.</t>
+          <t>3549 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш3-Д</t>
+          <t>Шпала железобетонная Ш1-М</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>3704 ₽/шт.</t>
+          <t>3813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш3-К</t>
+          <t>Шпала железобетонная Ш1-Ч</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>3940 ₽/шт.</t>
+          <t>3581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш3 СД</t>
+          <t>Шпала железобетонная Ш3</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>3992 ₽/шт.</t>
+          <t>3939 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш5-ДФ</t>
+          <t>Шпала железобетонная Ш3 СД</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>3584 ₽/шт.</t>
+          <t>3992 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш-А05</t>
+          <t>Шпала железобетонная Ш3-Д</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>3852 ₽/шт.</t>
+          <t>3704 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш-АРС-М</t>
+          <t>Шпала железобетонная Ш3-К</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>3841 ₽/шт.</t>
+          <t>3940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Шпала железобетонная Ш-АРС-Ч</t>
+          <t>Шпала железобетонная Ш5-ДФ</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>3556 ₽/шт.</t>
+          <t>3584 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Шпала железобетонная ШС-АРС-К</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>3606 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>