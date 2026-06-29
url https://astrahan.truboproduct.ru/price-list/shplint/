--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -681,656 +681,656 @@
         <is>
           <t>Шплинт 0,8х6 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Шплинт 0,8х8 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Шплинт 10х100 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х10 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Шплинт 10х112 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х12 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Шплинт 10х125 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х16 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Шплинт 10х140 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х18 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Шплинт 10х160 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х20 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Шплинт 10х180 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х25 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>309 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Шплинт 10х200 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,2х8 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Шплинт 10х45 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х12 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Шплинт 10х50 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х14 мм DIN 94</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>303 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Шплинт 10х56 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х14 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Шплинт 10х63 мм DIN 94</t>
+          <t>Шплинт 1,6х16 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Шплинт 10х63 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х18 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>344 ₽/шт.</t>
+          <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Шплинт 10х71 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х20 мм DIN 94</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Шплинт 10х90 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х20 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х10 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х22 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х12 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х25 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>310 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х16 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х28 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х18 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х32 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х20 мм ГОСТ 397-79</t>
+          <t>Шплинт 1,6х8 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>311 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х25 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х100 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>309 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Шплинт 1,2х8 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х112 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>308 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Шплинт 13х100 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х125 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Шплинт 13х112 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х140 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Шплинт 13х125 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х160 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Шплинт 13х140 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х180 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Шплинт 13х160 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х200 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Шплинт 13х180 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х45 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Шплинт 13х200 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х50 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Шплинт 13х224 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х56 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Шплинт 13х250 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х63 мм DIN 94</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Шплинт 13х71 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х63 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>344 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шплинт 13х80 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х71 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Шплинт 13х90 мм ГОСТ 397-79</t>
+          <t>Шплинт 10х90 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>346 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х12 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х100 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Шплинт 16х140 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х112 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х14 мм DIN 94</t>
+          <t>Шплинт 13х125 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>303 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х14 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х140 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Шплинт 16х160 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х160 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х16 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х180 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Шплинт 16х180 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х200 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х18 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х224 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>311 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Шплинт 16х200 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х250 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х20 мм DIN 94</t>
+          <t>Шплинт 13х71 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х20 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х80 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>313 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Шплинт 16х224 мм ГОСТ 397-79</t>
+          <t>Шплинт 13х90 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х22 мм ГОСТ 397-79</t>
+          <t>Шплинт 16х140 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>311 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х25 мм ГОСТ 397-79</t>
+          <t>Шплинт 16х160 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>310 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Шплинт 16х280 мм ГОСТ 397-79</t>
+          <t>Шплинт 16х180 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>347 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х28 мм ГОСТ 397-79</t>
+          <t>Шплинт 16х200 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>311 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х32 мм ГОСТ 397-79</t>
+          <t>Шплинт 16х224 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Шплинт 1,6х8 мм ГОСТ 397-79</t>
+          <t>Шплинт 16х280 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>311 ₽/шт.</t>
+          <t>347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Шплинт 1х12 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Шплинт 1х14 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
@@ -1365,332 +1365,332 @@
         <is>
           <t>Шплинт 1х6 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>307 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Шплинт 1х8 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>308 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Шплинт 20х160 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х12 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>348 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Шплинт 20х180 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х14 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Шплинт 20х200 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х16 мм DIN 94</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Шплинт 20х224 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х16 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Шплинт 20х250 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х18 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Шплинт 20х280 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х20 мм DIN 94</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>349 ₽/шт.</t>
+          <t>313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х12 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х20 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х14 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х22 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х16 мм DIN 94</t>
+          <t>Шплинт 2,5х25 мм DIN 94</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х16 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х25 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х18 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х28 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х20 мм DIN 94</t>
+          <t>Шплинт 2,5х32 мм DIN 94</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>313 ₽/шт.</t>
+          <t>320 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х20 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х32 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х22 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х36 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х25 мм DIN 94</t>
+          <t>Шплинт 2,5х40 мм DIN 94</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>314 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х25 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х40 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>319 ₽/шт.</t>
+          <t>317 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х28 мм ГОСТ 397-79</t>
+          <t>Шплинт 2,5х45 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>318 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х32 мм DIN 94</t>
+          <t>Шплинт 2,5х50 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>320 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х32 мм ГОСТ 397-79</t>
+          <t>Шплинт 20х160 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>348 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х36 мм ГОСТ 397-79</t>
+          <t>Шплинт 20х180 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х40 мм DIN 94</t>
+          <t>Шплинт 20х200 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>314 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х40 мм ГОСТ 397-79</t>
+          <t>Шплинт 20х224 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>317 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х45 мм ГОСТ 397-79</t>
+          <t>Шплинт 20х250 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>318 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Шплинт 2,5х50 мм ГОСТ 397-79</t>
+          <t>Шплинт 20х280 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>349 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Шплинт 2х10 мм DIN 94</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>305 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Шплинт 2х10 мм ГОСТ 397-79</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>315 ₽/шт.</t>
         </is>